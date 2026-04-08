--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -100,51 +100,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data paper: A goat behaviour dataset combining labelled behaviours and accelerometer data for training Machine Learning detection models</w:t>
+                <w:t xml:space="preserve">A pipeline with pre-processing options to detect behaviour from accelerometer data using Machine Learning tested on dairy goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joon Kwon</w:t>
@@ -175,110 +175,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal - Open Space</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 4, pp.100095. </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.e41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anopes.2025.100095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04997560v1</w:t>
+                <w:t xml:space="preserve">hal-05122302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pipeline with pre-processing options to detect behaviour from accelerometer data using Machine Learning tested on dairy goats</w:t>
+                <w:t xml:space="preserve">Data paper: A goat behaviour dataset combining labelled behaviours and accelerometer data for training Machine Learning detection models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joon Kwon</w:t>
@@ -309,82 +305,86 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 5, pp.e41. </w:t>
+              <w:t xml:space="preserve">Animal - Open Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4, pp.100095. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.545⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anopes.2025.100095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05122302v1</w:t>
+                <w:t xml:space="preserve">hal-04997560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restricted feeding of goats during the last third of gestation and trans-generational effects on plasma progesterone in their female offspring</w:t>
               </w:r>
@@ -2215,291 +2215,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01356559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes d'évaluation du bien-être animal en élevage, pendant le transport et à l'abattoir</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of concentrate level on feeding behavior and rumen and blood parameters in dairy goats: relationships between behavioral and physiological parameters and effect of between-animal variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Courboulay</w:t>
+                <w:t xml:space="preserve">Karim Rigalma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Kling-Eveillard</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marion Desnoyers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/1zwe-fb33⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 97 (7), pp.4367-4378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2013-7383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04690507v1</w:t>
+                <w:t xml:space="preserve">hal-01173649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of concentrate level on feeding behavior and rumen and blood parameters in dairy goats: relationships between behavioral and physiological parameters and effect of between-animal variability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+                <w:t xml:space="preserve">Méthodes d'évaluation du bien-être animal en élevage, pendant le transport et à l'abattoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Courboulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Kling-Eveillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Rigalma</w:t>
+                <w:t xml:space="preserve">Pierre Frotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Desnoyers</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sandy Bensoussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 97 (7), pp.4367-4378. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34, pp.175-187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2013-7383⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/1zwe-fb33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173649v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review: Water stress in sheep raised under arid conditions</w:t>
               </w:r>
@@ -2641,51 +2641,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Desnoyers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 83, pp.109-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3121,554 +3121,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00670280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurogenic inflammation in the upper digestive tract of the mule duck: effect of a chemical algogen and force-feeding</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marianne M. Carrière</w:t>
+                <w:t xml:space="preserve">The use of a multivariate analysis to study between-goat variability in feeding behavior and associated rumen pH patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Desnoyers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sabine Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Poultry Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00071668.2011.640660⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 94 (2), pp.842-852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2010-3461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000594v1</w:t>
+                <w:t xml:space="preserve">hal-01019339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of a supplement of β-carotene given during the dry period to dairy cows on colostrum quality, and β-carotene status, metabolites and hormones in newborn calves</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mongkol M. Techakumphu</w:t>
+                <w:t xml:space="preserve">Short-term effects of maternal feed restriction during pregnancy on goat kid morphology, metabolism, and behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Laporte-Broux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien J. Perault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2011.02.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 89, pp.2154-2163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2010-3374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01000452v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00999873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term effects of maternal feed restriction during pregnancy on goat kid morphology, metabolism, and behavior</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+                <w:t xml:space="preserve">The influence of a supplement of β-carotene given during the dry period to dairy cows on colostrum quality, and β-carotene status, metabolites and hormones in newborn calves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winai Kaewlamun Kaewlamun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel M. Okouyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice P. Humblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mongkol M. Techakumphu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2527/jas.2010-3374⟩</w:t>
+              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 165 (1-2), pp.31-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2011.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00999873v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of a multivariate analysis to study between-goat variability in feeding behavior and associated rumen pH patterns</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+                <w:t xml:space="preserve">Neurogenic inflammation in the upper digestive tract of the mule duck: effect of a chemical algogen and force-feeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Serviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne M. Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard G. Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 94 (2), pp.842-852. </w:t>
+              <w:t xml:space="preserve">British Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 52 (6), pp.792-799. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2010-3461⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00071668.2011.640660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019339v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stray voltage threshold is better determined under choice test conditions in sheep</w:t>
               </w:r>
@@ -4206,51 +4206,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences de faibles courants électriques sur le bien-être de bovins laitiers. Prise en compte de la variabilité individuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Rigalma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4314,51 +4314,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of stray voltage on the physiology of stress, growth performance and carcass parameters in Romane male lambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Rigalma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4460,51 +4460,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of off-feed periods caused by subacute acidosis in intensive lactating ruminants: Application to goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Desnoyers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4577,51 +4577,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of acidosis and live yeast (Saccharomyces cerevisiae) supplementation on time-budget and feeding behaviour of dairy goats receiving two diets of differing concentrate proportion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Desnoyers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4713,570 +4713,570 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-analysis of the influence of Saccharomyces cerevisiae supplementation on ruminal parameters and milk production of ruminants</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gérard Bertin</w:t>
+                <w:t xml:space="preserve">Les courants électriques parasites en élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Rigalma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gallouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22 (4), pp.291-302</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173469v1</w:t>
+                <w:t xml:space="preserve">hal-01173516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of live yeast supplementation on ruminal polysaccharidase activities in goats fed a high concentrate diet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Meta-analysis of the influence of Saccharomyces cerevisiae supplementation on ruminal parameters and milk production of ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Desnoyers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Martin</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Options Méditerranéennes. Série A : Séminaires Méditerranéens</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 92 (4), pp.1620-1632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2008-1414⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173496v1</w:t>
+                <w:t xml:space="preserve">hal-01173469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feed composition and hardness interact in preference and intake in chickens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of live yeast supplementation on ruminal polysaccharidase activities in goats fed a high concentrate diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Desnoyers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Bouvarel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
+                <w:t xml:space="preserve">J Pierre Jouany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Options Méditerranéennes. Série A : Séminaires Méditerranéens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 85, pp.323-327</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01173483v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les courants électriques parasites en élevage</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Feed composition and hardness interact in preference and intake in chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bouvarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chagneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lecuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lescoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 118 (1-2), pp.62-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2009.01.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01173516v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of video recording and a portable electronic device for measuring the feeding behaviour of individually housed dairy goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Desnoyers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5374,77 +5374,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of concentrate percentage on ruminal pH and time-budget in dairy goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Desnoyers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Rigalma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5650,51 +5650,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a supplement rich in linolenic acid, added to the diet of gestating and lactating goats, on the sensitivity to stress and learning ability of their offspring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Rigalma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Roussel-Huchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5900,51 +5900,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of an acidogenic diet on nycthemeral kinetics of feed intake, feeding behaviour and ruminal pH in dairy goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Rigalma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6558,217 +6558,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02654364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douleurs et pratiques d'élevage, des fondements théoriques aux applications expérimentales : exemples d'actions du réseau AGRI bien-être</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques J. Serviere</w:t>
+                <w:t xml:space="preserve">Influence de l'alimentation sur la mortalité embryonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Prunier</w:t>
+                <w:t xml:space="preserve">Kevin Guélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 158 (3), pp.247-255</w:t>
+              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.100-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02683026v1</w:t>
+                <w:t xml:space="preserve">hal-02679680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l'alimentation sur la mortalité embryonnaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
+                <w:t xml:space="preserve">Douleurs et pratiques d'élevage, des fondements théoriques aux applications expérimentales : exemples d'actions du réseau AGRI bien-être</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Serviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Guélou</w:t>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.100-105</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 158 (3), pp.247-255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02679680v1</w:t>
+                <w:t xml:space="preserve">hal-02683026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender-specific effects of prenatal stress on emotional reactivity and stress physiology of goat kid</w:t>
               </w:r>
@@ -9857,217 +9857,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le taux d'urée du lait : un indicateur non invasif du degré de sub-acidose ruminale chez la chèvre laitière ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Short water restriction episode in lactating Alpine and Saanen goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shady K. Hamadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. Rencontres autour des Recherches sur les Ruminants (3R)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Paris, France. pp.23</w:t>
+              <w:t xml:space="preserve">Sustainable Goat Breeding and Goat Farming in Central and Eastern European Countries. European Regional Conference on Goats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Debrecen, Hungary. 297 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01560692v1</w:t>
+                <w:t xml:space="preserve">hal-01508162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short water restriction episode in lactating Alpine and Saanen goats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lina Jaber</w:t>
+                <w:t xml:space="preserve">Le taux d'urée du lait : un indicateur non invasif du degré de sub-acidose ruminale chez la chèvre laitière ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Goat Breeding and Goat Farming in Central and Eastern European Countries. European Regional Conference on Goats</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Debrecen, Hungary. 297 p</w:t>
+              <w:t xml:space="preserve">23. Rencontres autour des Recherches sur les Ruminants (3R)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01508162v1</w:t>
+                <w:t xml:space="preserve">hal-01560692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is spontaneous rumen acidosis related to feeding behaviour in goats?</w:t>
               </w:r>
@@ -10167,51 +10167,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph-Alexandre Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophelie O. Dhumez</w:t>
+                <w:t xml:space="preserve">Ophélie Dhumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -10587,217 +10587,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01508161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des cinétiques d’ingestion par une méthode de segmentation-classification. Application à la détection des épisodes d’acidose chez la chèvre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Responses to a heat stress episode in lactating Saanen and Alpine goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hamadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. pp.258</w:t>
+              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173665v1</w:t>
+                <w:t xml:space="preserve">hal-01536015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses to a heat stress episode in lactating Saanen and Alpine goats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Jaber</w:t>
+                <w:t xml:space="preserve">Analyse des cinétiques d’ingestion par une méthode de segmentation-classification. Application à la détection des épisodes d’acidose chez la chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. pp.258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01536015v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in blood and milk parameters in lactating shami goats subjected to intermittent watering</w:t>
               </w:r>
@@ -10940,51 +10940,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophelie O. Dhumez</w:t>
+                <w:t xml:space="preserve">Ophélie Dhumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
@@ -11137,51 +11137,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictability of a stressor enables dairy cows to handle more effectively a mildly challenging situation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Rigalma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11601,1236 +11601,1236 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between feed intake variability and rumen pH in midlactating goats fed an acidogenic diet</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Blood chemistry modifications and the appearance of pregnancy toxaemia in nutritionally restricted dairy goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Promp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ficheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph-Alexandre Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t>
+              <w:t xml:space="preserve">11 International Symposium on Ruminant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173597v1</w:t>
+                <w:t xml:space="preserve">hal-01173503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioural strategies of dairy goats fed an acidogenic diet</w:t>
+                <w:t xml:space="preserve">Relationships between feed intake variability and rumen pH in midlactating goats fed an acidogenic diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Morand-Fehr</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar of the FAO-CIHEAM Sub-Network on: Nutritional and Foraging Ecology of Sheep and Goats</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173517v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blood chemistry modifications and the appearance of pregnancy toxaemia in nutritionally restricted dairy goats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joseph-Alexandre Tessier</w:t>
+                <w:t xml:space="preserve">Behavioural strategies of dairy goats fed an acidogenic diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Desnoyers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Rigalma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Morand-Fehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11 International Symposium on Ruminant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Seminar of the FAO-CIHEAM Sub-Network on: Nutritional and Foraging Ecology of Sheep and Goats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173503v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Once daily milking and feeding level combined effects on goat welfare</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
+                <w:t xml:space="preserve">Effect of maternal dietary restriction on kid suckling behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Barcelone, Spain. pp.326</w:t>
+              <w:t xml:space="preserve">31. International Ethological Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173592v1</w:t>
+                <w:t xml:space="preserve">hal-01173598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la variabilité individuelle de la vitesse d'ingestion de chèvres laitières sur le pH de leur contenu ruminal</w:t>
+                <w:t xml:space="preserve">Influence de la variabilité individuelle de la vitesse d’ingestion sur le pH du contenu ruminal chez la chèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Paris, France. pp.52</w:t>
+              <w:t xml:space="preserve">3èmes Journées d’Animation Scientifique du Département PHASE, 2009/10/07-09, Tours (France), 118 (1 page)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Tours France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173572v1</w:t>
+                <w:t xml:space="preserve">hal-01561116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic identification for individual water intake measurement in sheep</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathias Aletru</w:t>
+                <w:t xml:space="preserve">Once daily milking and feeding level combined effects on goat welfare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Komara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loys Bodin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Barcelone, Spain. pp.326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173474v1</w:t>
+                <w:t xml:space="preserve">hal-01173592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la variabilité individuelle de la vitesse d’ingestion sur le pH du contenu ruminal chez la chèvre</w:t>
+                <w:t xml:space="preserve">Impact de la variabilité individuelle de la vitesse d'ingestion de chèvres laitières sur le pH de leur contenu ruminal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Journées d’Animation Scientifique du Département PHASE, 2009/10/07-09, Tours (France), 118 (1 page)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Tours France</w:t>
+              <w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Paris, France. pp.52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01561116v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of maternal dietary restriction on kid suckling behaviour</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sabine Roussel</w:t>
+                <w:t xml:space="preserve">Electronic identification for individual water intake measurement in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Weisbecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Aletru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loys Bodin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31. International Ethological Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Rennes, France</w:t>
+              <w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173598v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional reactivity alters spatial learning performance in lambs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does past-experience of a stressor enable sheep to handle more effectively a stressful situation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Rigalma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.A. Hemsworth</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Boissy</w:t>
+                <w:t xml:space="preserve">A. Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31. International Ethological Conference</w:t>
+              <w:t xml:space="preserve">31 International Ethological Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173600v1</w:t>
+                <w:t xml:space="preserve">hal-01173599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does past-experience of a stressor enable sheep to handle more effectively a stressful situation?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Malherbe</w:t>
+                <w:t xml:space="preserve">Modelling ruminant within-day variability in feeding behaviour in relation to rumen pH. Application to dairy goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Desnoyers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31 International Ethological Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Rennes, France</w:t>
+              <w:t xml:space="preserve">7. International Workshop. Modelling Nutrient Digestion and Utilization in Farm Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173599v1</w:t>
+                <w:t xml:space="preserve">hal-01173564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling ruminant within-day variability in feeding behaviour in relation to rumen pH. Application to dairy goats</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marion Desnoyers</w:t>
+                <w:t xml:space="preserve">Emotional reactivity alters spatial learning performance in lambs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Hemsworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Workshop. Modelling Nutrient Digestion and Utilization in Farm Animals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">31. International Ethological Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173564v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of maternal feeding restriction during goat's pregnancy on kid morphology and weight at birth</w:t>
               </w:r>
@@ -12937,51 +12937,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet à moyen-terme des tensions électriques parasites sur la physiologie du stress chez la vache laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Rigalma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13282,51 +13282,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des épisodes d'acidose sub-clinique et du comportement alimentaire associé : application à la chèvre laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Desnoyers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13384,277 +13384,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of repeated social instability in pregnant sows on learning ability of the offspring</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sabine Roussel</w:t>
+                <w:t xml:space="preserve">Emotions and cognition: a new approach to animal welfare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Désiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41. International Congress of the ISAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Mérida, Mexico</w:t>
+              <w:t xml:space="preserve">The UFAW/BVA Ethics Committee International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173457v1</w:t>
+                <w:t xml:space="preserve">hal-01173445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotions and cognition: a new approach to animal welfare</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of repeated social instability in pregnant sows on learning ability of the offspring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Goumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The UFAW/BVA Ethics Committee International Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">41. International Congress of the ISAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Mérida, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173445v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacité physiologique du ruminant à tamponner les effets de l'alimentation</w:t>
               </w:r>
@@ -13666,51 +13666,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Desnoyers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph-Alexandre J.-A. Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13765,51 +13765,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de l'apport de levures (Saccharomyces cerevisiae CBS 493.94) sur le comportement et la réactivité émotionnelle de chèvres laitières en acidose sub-clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Desnoyers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14024,51 +14024,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Rigalma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14253,51 +14253,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Schawlb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Rigalma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14348,51 +14348,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet d'une supplémentation en acide alpha-linolénique pendant la gestation et la lactation de chèvres sur la sensibilité aux agents stressants et les capacités d'apprentissage de leurs chevreaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Rigalma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14437,286 +14437,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du gavage sur le comportement post prandial des canards mulards</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
+                <w:t xml:space="preserve">Rumen and metabolic acidosis in dairy goats are independent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Desnoyers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques J. Serviere</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Arcachon, France</w:t>
+              <w:t xml:space="preserve">2006 Joint Annual Meeting ADSA-ASAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Minneapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754885v1</w:t>
+                <w:t xml:space="preserve">hal-02754283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rumen and metabolic acidosis in dairy goats are independent</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marion Desnoyers</w:t>
+                <w:t xml:space="preserve">Effet du gavage sur le comportement post prandial des canards mulards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Serviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2006 Joint Annual Meeting ADSA-ASAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Minneapolis, United States</w:t>
+              <w:t xml:space="preserve">7. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754283v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt de l'apport d'une levure (Saccharomyces cerevisiae, Alltech) sur la susceptibilité à l'acidose et sur le bien-être de la chèvre laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Desnoyers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15004,64 +15004,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douleurs et pratiques d'élevage, des fondements théoriques aux applications expérimentales : exemples d'actions du réseau AGRI bien-être</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Serviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15093,260 +15093,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02828133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des stress subis par les femelles en fin de gestation influencent le développement ultérieur de la réactivité émotionnelle chez le jeune ruminant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of a stray voltage threshold leading to aversion in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Élevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
+              <w:t xml:space="preserve">39. International Congress of the ISAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Sagamihara, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02764285v1</w:t>
+                <w:t xml:space="preserve">hal-02760670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of a stray voltage threshold leading to aversion in sheep</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des stress subis par les femelles en fin de gestation influencent le développement ultérieur de la réactivité émotionnelle chez le jeune ruminant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39. International Congress of the ISAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Sagamihara, Japan</w:t>
+              <w:t xml:space="preserve">1. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Élevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02760670v1</w:t>
+                <w:t xml:space="preserve">hal-02764285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary effect on nycterohemeral kinetics of feed intake, ruminal pH and feeding behaviour in dairy goats in mid-lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Rigalma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19033,256 +19033,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le distributeur automatique de lait : un dispositif permettant de caractériser le comportement alimentaire pré-sevrage des chevreaux</w:t>
+                <w:t xml:space="preserve">Les chevreaux peuvent être phénotypés sur leur comportement alimentaire pré-sevrage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birte L. Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Eymard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joseph Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">48ème colloque de la Société Française pour l’Etude du Comportement Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02320872v1</w:t>
+                <w:t xml:space="preserve">hal-02320842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les chevreaux peuvent être phénotypés sur leur comportement alimentaire pré-sevrage</w:t>
+                <w:t xml:space="preserve">Le distributeur automatique de lait : un dispositif permettant de caractériser le comportement alimentaire pré-sevrage des chevreaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birte L. Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Eymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48ème colloque de la Société Française pour l’Etude du Comportement Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02320842v1</w:t>
+                <w:t xml:space="preserve">hal-02320872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotyping intake rate in dairy goats, a repeatable trait which can be measured automatically</w:t>
               </w:r>
@@ -19595,312 +19595,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01442707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marqueurs sanguins d’inflammation, du métabolisme et paramètres de production chez des vaches laitières péri-parturientes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Restricted feeding of goats during the last third of gestation modifies reproductive parameters in their female offspring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Lagofun</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">D. Tristant</w:t>
+                <w:t xml:space="preserve">Bérengère Broux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Paris, France. </w:t>
+              <w:t xml:space="preserve">Science into Practice – Annual Conference 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Nottingham, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INRA Editions ; Institut de l'Elevage</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cambridge University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Advances in Animal Biosciences, 5 (1), pp.223, 2014, Advances in Animal Biosciences. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S2040470014000028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173669v1</w:t>
+                <w:t xml:space="preserve">hal-01173668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restricted feeding of goats during the last third of gestation modifies reproductive parameters in their female offspring</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Eymard</w:t>
+                <w:t xml:space="preserve">Marqueurs sanguins d’inflammation, du métabolisme et paramètres de production chez des vaches laitières péri-parturientes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winai Kaewlamun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lagofun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Humblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Techakumphu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tristant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science into Practice – Annual Conference 2014</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Advances in Animal Biosciences, 5 (1), pp.223, 2014, Advances in Animal Biosciences. </w:t>
+              <w:t xml:space="preserve">21. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S2040470014000028⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">INRA Editions ; Institut de l'Elevage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, pp.330, 2014, 21èmes Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173668v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations individuelles du comportement d'ingestion d'un ruminant. Application au phénotypage de chèvres laitières</w:t>
               </w:r>
@@ -20001,168 +20001,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réaction à l’homme des chevrettes de race Alpine et Saanen</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modification de l'activité masticatoire par le pourcentage de concentrés chez la chèvre en lactation. Conséquences sur les paramètres ruminaux et plasmatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Rigalma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Desnoyers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e Journées 3R - Rencontres Recherches Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Paris, France. , [en ligne], pp.247</w:t>
+              <w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institut de l'Elevage - INRA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 20, 2013, 20èmes Rencontres Recherches Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01590212v1</w:t>
+                <w:t xml:space="preserve">hal-02745760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotyping goats on their feeding behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20171,254 +20180,245 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph-Alexandre J.-A. Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien J. Ruesche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Nantes, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wageningen Academic Publishers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 19 (1ère Ed.), 665 p., 2013, Book of Abstracts of the 64th Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification de l'activité masticatoire par le pourcentage de concentrés chez la chèvre en lactation. Conséquences sur les paramètres ruminaux et plasmatiques</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La réaction à l’homme des chevrettes de race Alpine et Saanen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans H.W. Erhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bellegarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Labeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Vittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 20, 2013, 20èmes Rencontres Recherches Ruminants</w:t>
+              <w:t xml:space="preserve">20e Journées 3R - Rencontres Recherches Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Paris, France. , [en ligne], pp.247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745760v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01590212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling feeding and drinking motivations : A way to improve welfare in domestic ruminants</w:t>
               </w:r>
@@ -20443,51 +20443,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans H.W. Erhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Serviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutz Fromhage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20555,77 +20555,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Serviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Rencontres de l'INA-PG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Paris, France. p.9, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21614,51 +21614,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling within-day variability in feeding behaviour in relation to rumen pH: application to dairy goats receiving an acidogenic diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Desnoyers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21990,51 +21990,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04997560v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mauny" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joon Kwon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duvaux-Ponter" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoomeh Taghipoor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2025.100095" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05122302v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.545" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04994794v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A Ponter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Laporte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Roussel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winai Kaewlamun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56808/2985-1130.3797" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959187v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Cellier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte L Nielsen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah B.R. Freeman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rina Hannaford" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.1032631" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594433v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Dhumez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph-Alexandre J.-A. Tessier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Mart&#237;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Eymard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2022.100006" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03154003v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2020.105167" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03439283v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Nielsen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giger-Reverdin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100265" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03040725v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kaewlamun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grimard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A. A. Ponter" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23144599.2020.1773188" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02382861v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119002817" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264374v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Panzuti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert M Bruckmaier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dessauge" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029919000505" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193912v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina S. Jaber" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shady K. Hamadeh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2019.04.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KS73WGQ8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02320837v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Mandrile" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029918000377" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858522v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09712119.2018.1505623" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608246v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.O. Rego" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Silva" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Santos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Mendonca" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594931v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Bellegarde" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie J Haskell" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Weiss" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2017.03.014" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560635v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Etienne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10162" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356559v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie K. Barbour" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir R. Abi-Said" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabelle Chedid" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09712119.2014.888001" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690507v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Courboulay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Kling-Eveillard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frotin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Bensoussan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1zwe-fb33" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173649v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Rigalma" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desnoyers" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-7383" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173675v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Jaber" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi. K. Hamadeh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4141/cjas2013-188" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019025v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2012.02.007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73JZR948-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019439v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Laporte-Broux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Camous" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2012.02.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0MGZB85Z-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000653v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winai W. Kaewlamun" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M. Okouyi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Humblot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Remy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongkol M. Techakumphu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00670280v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rigalma" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oliveira" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Louyot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000594v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Serviere" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne M. Carri&#232;re" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Guy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2011.640660" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000452v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winai Kaewlamun Kaewlamun" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2011.02.013" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZC67V723-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999873v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Perault" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3374" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019339v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-3461" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000471v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam M. Ennifar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Louyot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110002570" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999858v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Promp Promp" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2010.12.008" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6BQV5F6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173558v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barrier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charles" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2903" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173562v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Komara" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Marnet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2010.08.011" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-053Q7SKJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173532v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deschamps" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173554v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Charles" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Deveaux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2010.07.012" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9SGMFP0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186783v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2008-1784" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173528v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bertin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2009.09.001" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28HPTCHD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173469v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2008-1414" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173496v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pierre Jouany" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173483v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chagneau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lecuelle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferreira" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2009.01.008" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97Q51CG8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173516v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gallouin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173488v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bechet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morand-Fehr" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2009.04.003" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67DXF6D9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173475v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173110800315" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173484v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hamilton Hemsworth" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2007.02.005" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5G2F2B5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173477v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roussel-Huchette" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Schawlb" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2008.01.021" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8C76JPQ2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173470v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Remy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869864v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173444v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173429v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004764v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900594v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Parsy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saad&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mialot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ficheux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2005058" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654364v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683026v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679680v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gu&#233;lou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683593v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Montigny" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Hemsworth" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2004.09.010" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L0Z1MP94-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676352v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674943v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670693v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Le Pierres" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morand-Fehr" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672131v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tourni&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Detrimont" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clement" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S135772980005880X" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682562v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roussel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2003.11.006" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RWPK727-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681489v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Verrier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X Rognon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rognon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889990v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tessier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2003037" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673889v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Arnaud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zanazi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672499v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Maubois" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682808v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanor Nunes Do Prado" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-8401(01)00330-3" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WXB78CPH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669377v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weill" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673200v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669369v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691015v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683778v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grongnet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902511v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lall&#232;s" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John William Sissons" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Toullec" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683777v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699607v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Lalles" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Sissons" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Toullec" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714293v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard S&#232;ve" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Morgan" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888714v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duvaux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Guilloteau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Toullec" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jw Sissons" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04491915v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02320885v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blavy" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte L. Nielsen" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02376855v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02376877v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840975v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606336v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560692v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508162v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508166v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01590021v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph-Alexandre Tessier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie O. Dhumez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561138v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rigalma," TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desnoyers" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744747v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Serment" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508161v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173665v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536015v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jaber" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamadeh" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001427v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina L. Jaber" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie E. Barbour" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir M. Sa&#239;d" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabelle M. Chedid" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000847v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans H.W. Erhard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019075v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019074v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001423v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173550v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Okouyi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Humblot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Techakumphu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tristant" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173596v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chuffard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Georges" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173597v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173517v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173503v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Promp" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173592v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173572v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173474v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Ricard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Weisbecker" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Aletru" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys Bodin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561116v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173598v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173600v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Hemsworth" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173599v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malherbe" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173564v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173509v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perault" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173536v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Barrier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Carri&#232;re" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360612v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Beillard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fougeyrollas" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cormier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jecko" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deschamps" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173595v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173570v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173457v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Goumon" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173445v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754292v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ternois" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756779v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bertin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752674v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rigalma" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757606v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753424v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ennifar" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fortin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Louyot" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755596v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Schawlb" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756081v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754885v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carriere" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique M.-D. Bernadet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754283v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758066v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758631v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764244v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Desire" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828133v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764285v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760670v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760209v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Martin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758611v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacif Rihani" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sos-Dahbi" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baraka" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758602v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760522v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758677v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763293v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lapierre" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Remeuf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saade" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759916v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758669v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760158v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761120v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759424v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761995v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouzeau" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761774v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758651v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758645v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dupas" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764639v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764637v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767257v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834304v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834306v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767081v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767145v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889444v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lm Zeoula" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lefaivre" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888893v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Lall&#232;s" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:19930225" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899540v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:19920514" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888826v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja Chayvialle" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bernard" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899348v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Pedersen" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899012v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Sissons" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Heppell" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guilloteau" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261697v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Valenchon" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Deneuville" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gauthier" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02320883v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02376907v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470018000146" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02376896v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737536v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symposium.inra.fr/isnh2018/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02320872v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02320842v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473688v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://om.ciheam.org/option.php?IDOM=1034" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560689v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442707v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article4085" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173669v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lagofun" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3896" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173668v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Broux" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/280983.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470014000028" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739483v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01590212v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bellegarde" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bono" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Labeur" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Vittet" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744752v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Ruesche" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2013.org" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745760v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747166v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Fromhage" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822282v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888266v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraze Maaroufi" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Meschy" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791470v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mounier" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guatteo" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781800628045.0000" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749099v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3461-5" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03273331v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3327-4" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03116212v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3249-9" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834484v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847067v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173581v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/docrep/017/i3164e/i3164e00.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173548v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-712-7_13" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02854006v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05122302v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mauny" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joon Kwon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duvaux-Ponter" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoomeh Taghipoor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.545" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04997560v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2025.100095" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04994794v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A Ponter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Laporte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Roussel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winai Kaewlamun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56808/2985-1130.3797" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959187v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Cellier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte L Nielsen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah B.R. Freeman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rina Hannaford" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.1032631" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594433v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Dhumez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph-Alexandre J.-A. Tessier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Mart&#237;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Eymard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2022.100006" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03154003v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2020.105167" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03439283v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Nielsen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giger-Reverdin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100265" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03040725v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kaewlamun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grimard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A. A. Ponter" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23144599.2020.1773188" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02382861v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119002817" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264374v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Panzuti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert M Bruckmaier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dessauge" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029919000505" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193912v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina S. Jaber" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shady K. Hamadeh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2019.04.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KS73WGQ8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02320837v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Mandrile" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029918000377" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858522v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09712119.2018.1505623" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608246v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.O. Rego" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Silva" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Santos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Mendonca" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594931v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Bellegarde" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie J Haskell" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Weiss" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2017.03.014" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560635v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Etienne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10162" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356559v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie K. Barbour" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir R. Abi-Said" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabelle Chedid" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09712119.2014.888001" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173649v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Rigalma" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desnoyers" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-7383" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690507v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Courboulay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Kling-Eveillard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frotin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Bensoussan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1zwe-fb33" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173675v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Jaber" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi. K. Hamadeh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4141/cjas2013-188" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019025v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2012.02.007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73JZR948-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019439v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Laporte-Broux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Camous" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2012.02.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0MGZB85Z-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000653v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winai W. Kaewlamun" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M. Okouyi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Humblot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Remy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongkol M. Techakumphu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00670280v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rigalma" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oliveira" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Louyot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019339v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-3461" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999873v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Perault" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3374" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000452v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winai Kaewlamun Kaewlamun" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2011.02.013" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZC67V723-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000594v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Serviere" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne M. Carri&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Guy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2011.640660" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000471v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam M. Ennifar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Louyot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110002570" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999858v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Promp Promp" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2010.12.008" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6BQV5F6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173558v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barrier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charles" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2903" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173562v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Komara" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Marnet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2010.08.011" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-053Q7SKJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173532v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deschamps" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173554v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Charles" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Deveaux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2010.07.012" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9SGMFP0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186783v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2008-1784" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173528v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bertin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2009.09.001" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28HPTCHD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173516v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gallouin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173469v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2008-1414" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173496v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pierre Jouany" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173483v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chagneau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lecuelle" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferreira" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2009.01.008" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97Q51CG8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173488v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bechet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morand-Fehr" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2009.04.003" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67DXF6D9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173475v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173110800315" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173484v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hamilton Hemsworth" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2007.02.005" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5G2F2B5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173477v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roussel-Huchette" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Schawlb" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2008.01.021" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8C76JPQ2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173470v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Remy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869864v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173444v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173429v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004764v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900594v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Parsy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saad&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mialot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ficheux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2005058" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654364v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679680v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gu&#233;lou" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683026v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683593v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Montigny" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Hemsworth" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2004.09.010" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L0Z1MP94-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676352v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674943v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670693v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Le Pierres" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morand-Fehr" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672131v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tourni&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Detrimont" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clement" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S135772980005880X" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682562v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roussel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2003.11.006" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RWPK727-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681489v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Verrier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X Rognon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rognon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889990v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tessier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2003037" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673889v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Arnaud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zanazi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672499v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Maubois" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682808v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanor Nunes Do Prado" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-8401(01)00330-3" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WXB78CPH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669377v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weill" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673200v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669369v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691015v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683778v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grongnet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902511v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lall&#232;s" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John William Sissons" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Toullec" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683777v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699607v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Lalles" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Sissons" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Toullec" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714293v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard S&#232;ve" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Morgan" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888714v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duvaux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Guilloteau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Toullec" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jw Sissons" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04491915v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02320885v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blavy" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte L. Nielsen" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02376855v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02376877v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840975v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606336v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508162v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560692v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508166v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01590021v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph-Alexandre Tessier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Dhumez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561138v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rigalma," TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desnoyers" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744747v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Serment" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508161v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536015v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jaber" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamadeh" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173665v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001427v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina L. Jaber" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie E. Barbour" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir M. Sa&#239;d" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabelle M. Chedid" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000847v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans H.W. Erhard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019075v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019074v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001423v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173550v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Okouyi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Humblot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Techakumphu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tristant" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173596v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chuffard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Georges" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173503v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Promp" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173597v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173517v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173598v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561116v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173592v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173572v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173474v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Ricard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Weisbecker" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Aletru" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys Bodin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173599v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malherbe" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173564v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173600v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Hemsworth" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173509v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perault" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173536v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Barrier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Carri&#232;re" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360612v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Beillard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fougeyrollas" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cormier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jecko" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deschamps" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173595v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173570v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173445v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173457v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Goumon" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754292v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ternois" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756779v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bertin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752674v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rigalma" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757606v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753424v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ennifar" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fortin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Louyot" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755596v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Schawlb" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756081v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754283v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754885v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carriere" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique M.-D. Bernadet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758066v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758631v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764244v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Desire" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828133v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760670v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764285v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760209v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Martin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758611v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacif Rihani" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sos-Dahbi" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baraka" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758602v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760522v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758677v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763293v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lapierre" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Remeuf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saade" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759916v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758669v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760158v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761120v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759424v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761995v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouzeau" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761774v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758651v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758645v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dupas" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764639v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764637v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767257v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834304v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834306v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767081v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767145v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889444v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lm Zeoula" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lefaivre" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888893v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Lall&#232;s" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:19930225" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899540v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:19920514" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888826v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja Chayvialle" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bernard" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899348v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Pedersen" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899012v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Sissons" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Heppell" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guilloteau" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261697v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Valenchon" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Deneuville" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gauthier" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02320883v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02376907v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470018000146" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02376896v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737536v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symposium.inra.fr/isnh2018/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02320842v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02320872v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473688v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://om.ciheam.org/option.php?IDOM=1034" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560689v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442707v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article4085" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173668v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Broux" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/280983.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470014000028" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173669v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lagofun" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3896" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739483v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745760v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744752v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Ruesche" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2013.org" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01590212v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bellegarde" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bono" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Labeur" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Vittet" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747166v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Fromhage" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822282v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888266v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraze Maaroufi" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Meschy" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791470v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mounier" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guatteo" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781800628045.0000" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749099v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3461-5" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03273331v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3327-4" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03116212v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3249-9" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834484v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847067v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173581v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/docrep/017/i3164e/i3164e00.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173548v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-712-7_13" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02854006v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>