--- v1 (2026-04-08)
+++ v2 (2026-04-30)
@@ -100,51 +100,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pipeline with pre-processing options to detect behaviour from accelerometer data using Machine Learning tested on dairy goats</w:t>
+                <w:t xml:space="preserve">Data paper: A goat behaviour dataset combining labelled behaviours and accelerometer data for training Machine Learning detection models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joon Kwon</w:t>
@@ -175,106 +175,110 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 5, pp.e41. </w:t>
+              <w:t xml:space="preserve">Animal - Open Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4, pp.100095. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.545⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anopes.2025.100095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05122302v1</w:t>
+                <w:t xml:space="preserve">hal-04997560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data paper: A goat behaviour dataset combining labelled behaviours and accelerometer data for training Machine Learning detection models</w:t>
+                <w:t xml:space="preserve">A pipeline with pre-processing options to detect behaviour from accelerometer data using Machine Learning tested on dairy goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joon Kwon</w:t>
@@ -305,86 +309,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal - Open Space</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 4, pp.100095. </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.e41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anopes.2025.100095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04997560v1</w:t>
+                <w:t xml:space="preserve">hal-05122302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restricted feeding of goats during the last third of gestation and trans-generational effects on plasma progesterone in their female offspring</w:t>
               </w:r>
@@ -2215,291 +2215,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01356559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of concentrate level on feeding behavior and rumen and blood parameters in dairy goats: relationships between behavioral and physiological parameters and effect of between-animal variability</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Méthodes d'évaluation du bien-être animal en élevage, pendant le transport et à l'abattoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Rigalma</w:t>
+                <w:t xml:space="preserve">Valérie Courboulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Desnoyers</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florence Kling-Eveillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Frotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Bensoussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2013-7383⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34, pp.175-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/1zwe-fb33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173649v1</w:t>
+                <w:t xml:space="preserve">hal-04690507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes d'évaluation du bien-être animal en élevage, pendant le transport et à l'abattoir</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Boivin</w:t>
+                <w:t xml:space="preserve">Effect of concentrate level on feeding behavior and rumen and blood parameters in dairy goats: relationships between behavioral and physiological parameters and effect of between-animal variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Frotin</w:t>
+                <w:t xml:space="preserve">Karim Rigalma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandy Bensoussan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marion Desnoyers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 34, pp.175-187. </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 97 (7), pp.4367-4378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/1zwe-fb33⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2013-7383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04690507v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review: Water stress in sheep raised under arid conditions</w:t>
               </w:r>
@@ -2609,289 +2609,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new segmentation-clustering method to analyse feeding behaviour of ruminants from withinday cumulative intake patterns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-term consequences of feed restriction during late pregnancy in goats on feeding behavior and emotional reactivity of female offspring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Laporte-Broux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Camous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compag.2012.02.007⟩</w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 106 (2), pp.178-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2012.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019025v1</w:t>
+                <w:t xml:space="preserve">hal-01019439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term consequences of feed restriction during late pregnancy in goats on feeding behavior and emotional reactivity of female offspring</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new segmentation-clustering method to analyse feeding behaviour of ruminants from withinday cumulative intake patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Desnoyers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 106 (2), pp.178-184. </w:t>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 83, pp.109-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2012.02.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2012.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019439v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of a dietary supplement of β-carotene given during the dry period on milk production and circulating hormones and metabolites in dairy cows</w:t>
               </w:r>
@@ -2996,679 +2996,679 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of a stray voltage threshold in Holstein heifers, influence of predictability and past experience on behavioural and physiological responses</w:t>
+                <w:t xml:space="preserve">Neurogenic inflammation in the upper digestive tract of the mule duck: effect of a chemical algogen and force-feeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Rigalma</w:t>
+                <w:t xml:space="preserve">Jacques J. Serviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne M. Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Martin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gerard G. Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Welfare Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 52 (6), pp.792-799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00071668.2011.640660⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00670280v1</w:t>
+                <w:t xml:space="preserve">hal-01000594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of a multivariate analysis to study between-goat variability in feeding behavior and associated rumen pH patterns</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+                <w:t xml:space="preserve">Determination of a stray voltage threshold in Holstein heifers, influence of predictability and past experience on behavioural and physiological responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Rigalma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Louyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Animal Welfare Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (3), pp.385-395</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019339v1</w:t>
+                <w:t xml:space="preserve">hal-00670280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term effects of maternal feed restriction during pregnancy on goat kid morphology, metabolism, and behavior</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The use of a multivariate analysis to study between-goat variability in feeding behavior and associated rumen pH patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Desnoyers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2527/jas.2010-3374⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 94 (2), pp.842-852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2010-3461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00999873v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of a supplement of β-carotene given during the dry period to dairy cows on colostrum quality, and β-carotene status, metabolites and hormones in newborn calves</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mongkol M. Techakumphu</w:t>
+                <w:t xml:space="preserve">Short-term effects of maternal feed restriction during pregnancy on goat kid morphology, metabolism, and behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Laporte-Broux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien J. Perault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 89, pp.2154-2163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2010-3374⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2011.02.013⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01000452v1</w:t>
+                <w:t xml:space="preserve">hal-00999873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurogenic inflammation in the upper digestive tract of the mule duck: effect of a chemical algogen and force-feeding</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The influence of a supplement of β-carotene given during the dry period to dairy cows on colostrum quality, and β-carotene status, metabolites and hormones in newborn calves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne M. Carrière</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Winai Kaewlamun Kaewlamun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel M. Okouyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice P. Humblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mongkol M. Techakumphu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Poultry Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 165 (1-2), pp.31-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2011.02.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00071668.2011.640660⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01000594v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stray voltage threshold is better determined under choice test conditions in sheep</w:t>
               </w:r>
@@ -3784,51 +3784,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restricted feeding of goats during the last third of gestation modifies both metabolic parameters and behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Laporte-Broux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3930,51 +3930,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medium-term effects of repeated exposure to stray voltage on activity, stress physiology, and milk production and composition in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Rigalma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4206,51 +4206,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences de faibles courants électriques sur le bien-être de bovins laitiers. Prise en compte de la variabilité individuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Rigalma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4314,51 +4314,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of stray voltage on the physiology of stress, growth performance and carcass parameters in Romane male lambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Rigalma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4460,51 +4460,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of off-feed periods caused by subacute acidosis in intensive lactating ruminants: Application to goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Desnoyers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4577,51 +4577,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of acidosis and live yeast (Saccharomyces cerevisiae) supplementation on time-budget and feeding behaviour of dairy goats receiving two diets of differing concentrate proportion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Desnoyers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4713,570 +4713,570 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les courants électriques parasites en élevage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Rigalma</w:t>
+                <w:t xml:space="preserve">Meta-analysis of the influence of Saccharomyces cerevisiae supplementation on ruminal parameters and milk production of ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Desnoyers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sabine Roussel</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 92 (4), pp.1620-1632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2008-1414⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173516v1</w:t>
+                <w:t xml:space="preserve">hal-01173469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-analysis of the influence of Saccharomyces cerevisiae supplementation on ruminal parameters and milk production of ruminants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Effect of live yeast supplementation on ruminal polysaccharidase activities in goats fed a high concentrate diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Desnoyers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gérard Bertin</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Pierre Jouany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Options Méditerranéennes. Série A : Séminaires Méditerranéens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 85, pp.323-327</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173469v1</w:t>
+                <w:t xml:space="preserve">hal-01173496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of live yeast supplementation on ruminal polysaccharidase activities in goats fed a high concentrate diet</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Feed composition and hardness interact in preference and intake in chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Pierre Jouany</w:t>
+                <w:t xml:space="preserve">Isabelle Bouvarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chagneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lecuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lescoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Options Méditerranéennes. Série A : Séminaires Méditerranéens</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 118 (1-2), pp.62-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2009.01.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173496v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feed composition and hardness interact in preference and intake in chickens</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les courants électriques parasites en élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Rigalma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gallouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22 (4), pp.291-302</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2009.01.008⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01173483v1</w:t>
+                <w:t xml:space="preserve">hal-01173516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of video recording and a portable electronic device for measuring the feeding behaviour of individually housed dairy goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Desnoyers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5374,103 +5374,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of concentrate percentage on ruminal pH and time-budget in dairy goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Desnoyers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Rigalma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 2 (12), pp.1802-1808. </w:t>
@@ -5650,51 +5650,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a supplement rich in linolenic acid, added to the diet of gestating and lactating goats, on the sensitivity to stress and learning ability of their offspring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Rigalma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Roussel-Huchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5900,64 +5900,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of an acidogenic diet on nycthemeral kinetics of feed intake, feeding behaviour and ruminal pH in dairy goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Rigalma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6558,217 +6558,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02654364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l'alimentation sur la mortalité embryonnaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
+                <w:t xml:space="preserve">Douleurs et pratiques d'élevage, des fondements théoriques aux applications expérimentales : exemples d'actions du réseau AGRI bien-être</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Serviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Guélou</w:t>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.100-105</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 158 (3), pp.247-255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02679680v1</w:t>
+                <w:t xml:space="preserve">hal-02683026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douleurs et pratiques d'élevage, des fondements théoriques aux applications expérimentales : exemples d'actions du réseau AGRI bien-être</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques J. Serviere</w:t>
+                <w:t xml:space="preserve">Influence de l'alimentation sur la mortalité embryonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Prunier</w:t>
+                <w:t xml:space="preserve">Kevin Guélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 158 (3), pp.247-255</w:t>
+              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.100-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02683026v1</w:t>
+                <w:t xml:space="preserve">hal-02679680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender-specific effects of prenatal stress on emotional reactivity and stress physiology of goat kid</w:t>
               </w:r>
@@ -8048,51 +8048,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivanor Nunes Do Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9343,230 +9343,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04491915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité individuelle du comportement alimentaire de chèvres laitières</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Cellier</w:t>
+                <w:t xml:space="preserve">Milk urea: a promising non-invasive indicator of SARA in dairy goats in the context of PLF?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Birte L. Nielsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49ème colloque de la Société Française pour l’Etude du Comportement Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">70. Annual meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Ghent, Belgium. pp.531</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02320885v1</w:t>
+                <w:t xml:space="preserve">hal-02376855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk urea: a promising non-invasive indicator of SARA in dairy goats in the context of PLF?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+                <w:t xml:space="preserve">Variabilité individuelle du comportement alimentaire de chèvres laitières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophelie Dhumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birte L. Nielsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70. Annual meeting of the European Association for Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Ghent, Belgium. pp.531</w:t>
+              <w:t xml:space="preserve">49ème colloque de la Société Française pour l’Etude du Comportement Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376855v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feed intake pattern did not explain individual variation of feed efficiency in dairy goats fed a Total Mixed Ration</w:t>
               </w:r>
@@ -9857,217 +9857,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short water restriction episode in lactating Alpine and Saanen goats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lina Jaber</w:t>
+                <w:t xml:space="preserve">Le taux d'urée du lait : un indicateur non invasif du degré de sub-acidose ruminale chez la chèvre laitière ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Goat Breeding and Goat Farming in Central and Eastern European Countries. European Regional Conference on Goats</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Debrecen, Hungary. 297 p</w:t>
+              <w:t xml:space="preserve">23. Rencontres autour des Recherches sur les Ruminants (3R)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01508162v1</w:t>
+                <w:t xml:space="preserve">hal-01560692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le taux d'urée du lait : un indicateur non invasif du degré de sub-acidose ruminale chez la chèvre laitière ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Short water restriction episode in lactating Alpine and Saanen goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shady K. Hamadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. Rencontres autour des Recherches sur les Ruminants (3R)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Paris, France. pp.23</w:t>
+              <w:t xml:space="preserve">Sustainable Goat Breeding and Goat Farming in Central and Eastern European Countries. European Regional Conference on Goats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Debrecen, Hungary. 297 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01560692v1</w:t>
+                <w:t xml:space="preserve">hal-01508162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is spontaneous rumen acidosis related to feeding behaviour in goats?</w:t>
               </w:r>
@@ -11137,51 +11137,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictability of a stressor enables dairy cows to handle more effectively a mildly challenging situation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Rigalma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11262,51 +11262,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité interindividuelle des ingestions de ration et d'eau mesurées simultanément chez des chèvres en lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Laporte-Broux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph-Alexandre J.-A. Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11601,929 +11601,929 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blood chemistry modifications and the appearance of pregnancy toxaemia in nutritionally restricted dairy goats</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relationships between feed intake variability and rumen pH in midlactating goats fed an acidogenic diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11 International Symposium on Ruminant Physiology</w:t>
+              <w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173503v1</w:t>
+                <w:t xml:space="preserve">hal-01173597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between feed intake variability and rumen pH in midlactating goats fed an acidogenic diet</w:t>
+                <w:t xml:space="preserve">Behavioural strategies of dairy goats fed an acidogenic diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Desnoyers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Rigalma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Morand-Fehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Seminar of the FAO-CIHEAM Sub-Network on: Nutritional and Foraging Ecology of Sheep and Goats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173597v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioural strategies of dairy goats fed an acidogenic diet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Once daily milking and feeding level combined effects on goat welfare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Komara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar of the FAO-CIHEAM Sub-Network on: Nutritional and Foraging Ecology of Sheep and Goats</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Barcelone, Spain. pp.326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173517v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of maternal dietary restriction on kid suckling behaviour</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sabine Roussel</w:t>
+                <w:t xml:space="preserve">Impact de la variabilité individuelle de la vitesse d'ingestion de chèvres laitières sur le pH de leur contenu ruminal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31. International Ethological Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Rennes, France</w:t>
+              <w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Paris, France. pp.52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173598v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la variabilité individuelle de la vitesse d’ingestion sur le pH du contenu ruminal chez la chèvre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+                <w:t xml:space="preserve">Electronic identification for individual water intake measurement in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Weisbecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Aletru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loys Bodin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Journées d’Animation Scientifique du Département PHASE, 2009/10/07-09, Tours (France), 118 (1 page)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Tours France</w:t>
+              <w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01561116v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Once daily milking and feeding level combined effects on goat welfare</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Blood chemistry modifications and the appearance of pregnancy toxaemia in nutritionally restricted dairy goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Promp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ficheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph-Alexandre Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Barcelone, Spain. pp.326</w:t>
+              <w:t xml:space="preserve">11 International Symposium on Ruminant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173592v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la variabilité individuelle de la vitesse d'ingestion de chèvres laitières sur le pH de leur contenu ruminal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+                <w:t xml:space="preserve">Effect of maternal dietary restriction on kid suckling behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Paris, France. pp.52</w:t>
+              <w:t xml:space="preserve">31. International Ethological Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173572v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic identification for individual water intake measurement in sheep</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathias Aletru</w:t>
+                <w:t xml:space="preserve">Influence de la variabilité individuelle de la vitesse d’ingestion sur le pH du contenu ruminal chez la chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Loys Bodin</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">3èmes Journées d’Animation Scientifique du Département PHASE, 2009/10/07-09, Tours (France), 118 (1 page)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Tours France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173474v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01561116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does past-experience of a stressor enable sheep to handle more effectively a stressful situation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Rigalma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12613,51 +12613,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling ruminant within-day variability in feeding behaviour in relation to rumen pH. Application to dairy goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Desnoyers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12937,51 +12937,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet à moyen-terme des tensions électriques parasites sur la physiologie du stress chez la vache laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Rigalma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13282,51 +13282,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des épisodes d'acidose sub-clinique et du comportement alimentaire associé : application à la chèvre laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Desnoyers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13384,277 +13384,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotions and cognition: a new approach to animal welfare</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of repeated social instability in pregnant sows on learning ability of the offspring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Goumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The UFAW/BVA Ethics Committee International Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">41. International Congress of the ISAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Mérida, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173445v1</w:t>
+                <w:t xml:space="preserve">hal-01173457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of repeated social instability in pregnant sows on learning ability of the offspring</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sabine Roussel</w:t>
+                <w:t xml:space="preserve">Emotions and cognition: a new approach to animal welfare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Désiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41. International Congress of the ISAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Mérida, Mexico</w:t>
+              <w:t xml:space="preserve">The UFAW/BVA Ethics Committee International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173457v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacité physiologique du ruminant à tamponner les effets de l'alimentation</w:t>
               </w:r>
@@ -13666,51 +13666,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Desnoyers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph-Alexandre J.-A. Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13765,51 +13765,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de l'apport de levures (Saccharomyces cerevisiae CBS 493.94) sur le comportement et la réactivité émotionnelle de chèvres laitières en acidose sub-clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Desnoyers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14024,51 +14024,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Rigalma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14253,51 +14253,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Schawlb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Rigalma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14348,51 +14348,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet d'une supplémentation en acide alpha-linolénique pendant la gestation et la lactation de chèvres sur la sensibilité aux agents stressants et les capacités d'apprentissage de leurs chevreaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Rigalma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14437,286 +14437,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rumen and metabolic acidosis in dairy goats are independent</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marion Desnoyers</w:t>
+                <w:t xml:space="preserve">Effet du gavage sur le comportement post prandial des canards mulards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Serviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2006 Joint Annual Meeting ADSA-ASAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Minneapolis, United States</w:t>
+              <w:t xml:space="preserve">7. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754283v1</w:t>
+                <w:t xml:space="preserve">hal-02754885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du gavage sur le comportement post prandial des canards mulards</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
+                <w:t xml:space="preserve">Rumen and metabolic acidosis in dairy goats are independent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Desnoyers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques J. Serviere</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Arcachon, France</w:t>
+              <w:t xml:space="preserve">2006 Joint Annual Meeting ADSA-ASAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Minneapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754885v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt de l'apport d'une levure (Saccharomyces cerevisiae, Alltech) sur la susceptibilité à l'acidose et sur le bien-être de la chèvre laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Desnoyers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15004,64 +15004,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douleurs et pratiques d'élevage, des fondements théoriques aux applications expérimentales : exemples d'actions du réseau AGRI bien-être</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Serviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15093,260 +15093,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02828133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of a stray voltage threshold leading to aversion in sheep</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des stress subis par les femelles en fin de gestation influencent le développement ultérieur de la réactivité émotionnelle chez le jeune ruminant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39. International Congress of the ISAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Sagamihara, Japan</w:t>
+              <w:t xml:space="preserve">1. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Élevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02760670v1</w:t>
+                <w:t xml:space="preserve">hal-02764285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des stress subis par les femelles en fin de gestation influencent le développement ultérieur de la réactivité émotionnelle chez le jeune ruminant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of a stray voltage threshold leading to aversion in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Élevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
+              <w:t xml:space="preserve">39. International Congress of the ISAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Sagamihara, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02764285v1</w:t>
+                <w:t xml:space="preserve">hal-02760670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary effect on nycterohemeral kinetics of feed intake, ruminal pH and feeding behaviour in dairy goats in mid-lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Rigalma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15732,260 +15732,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des injections d'ACTH stimulent-elles les réponses physiologiques liées au stress du transport chez la chèvre gestante ?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Substitution du soja par le colza sur la ferme de Grignon : quels risques pour les qualités nutritionnelles et organoleptiques des produits laitiers et quels avantages pour l'économie de l'exploitation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schmidely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Remeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">2. Rencontres de l'INAPG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758677v1</w:t>
+                <w:t xml:space="preserve">hal-02763293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substitution du soja par le colza sur la ferme de Grignon : quels risques pour les qualités nutritionnelles et organoleptiques des produits laitiers et quels avantages pour l'économie de l'exploitation ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des injections d'ACTH stimulent-elles les réponses physiologiques liées au stress du transport chez la chèvre gestante ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Montigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Rencontres de l'INAPG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">10. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763293v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les graines de lin : un atout pour gérer les risques en alimentation animale ?</w:t>
               </w:r>
@@ -16423,398 +16423,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorption of IgG in the foal : efficiency of a freeze-dried colostral immunoglobulin product ; effect of the 1st suckling time</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+                <w:t xml:space="preserve">Influence du degré d'insaturation des matières grasses alimentaires (lin vs colza) sur la composition en acides gras de la matière grasse du lait de chèvre en début de lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.L. Maubois</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Morand-Fehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52. Réunion annuelle de la FEZ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2001, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">8. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02759424v1</w:t>
+                <w:t xml:space="preserve">hal-02761995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du degré d'insaturation des matières grasses alimentaires (lin vs colza) sur la composition en acides gras de la matière grasse du lait de chèvre en début de lactation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence du degré d'insaturation des matières grasses alimentaires (lin vs colza) sur la composition en acides gras de la matière grasse du colostrum caprin et le transfert passif de l'immunité chez le chevreau nouveau-né</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Morand-Fehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761995v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du degré d'insaturation des matières grasses alimentaires (lin vs colza) sur la composition en acides gras de la matière grasse du colostrum caprin et le transfert passif de l'immunité chez le chevreau nouveau-né</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Absorption of IgG in the foal : efficiency of a freeze-dried colostral immunoglobulin product ; effect of the 1st suckling time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Maubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001</w:t>
+              <w:t xml:space="preserve">52. Réunion annuelle de la FEZ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2001, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02761774v1</w:t>
+                <w:t xml:space="preserve">hal-02759424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristics of conventional and non-conventional feedstuffs for small ruminants assessed using physical, chemical and in vitro methods</w:t>
               </w:r>
@@ -16951,51 +16951,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Le Pierres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18611,64 +18611,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophelie Dhumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birte L. Nielsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53rd International Congress of the ISAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Bergen, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18687,239 +18687,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02320883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drinking behaviour of lactating Saanen and Alpine goats under mild water and heat stress episodes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lina S. Jaber</w:t>
+                <w:t xml:space="preserve">Goat kids can be characterized on their pre-weaning feeding behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birte L. Nielsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th International Symposium on Nutrition of Herbivores</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. 9 (3), Advances in Animal Biosciences</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02376907v1</w:t>
+                <w:t xml:space="preserve">hal-02376896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goat kids can be characterized on their pre-weaning feeding behaviour</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Eymard</w:t>
+                <w:t xml:space="preserve">Drinking behaviour of lactating Saanen and Alpine goats under mild water and heat stress episodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina S. Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Symposium on Nutrition of Herbivores</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. 9 (3), pp.738, Advances in Animal Biosciences. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S2040470018000146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376896v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The response to an oral drench of propylene glycol is modified in dairy goats previously fed straw for two days compared to control fed goats</w:t>
               </w:r>
@@ -19052,51 +19052,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chevreaux peuvent être phénotypés sur leur comportement alimentaire pré-sevrage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birte L. Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19160,51 +19160,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le distributeur automatique de lait : un dispositif permettant de caractériser le comportement alimentaire pré-sevrage des chevreaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birte L. Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19595,312 +19595,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01442707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restricted feeding of goats during the last third of gestation modifies reproductive parameters in their female offspring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Marqueurs sanguins d’inflammation, du métabolisme et paramètres de production chez des vaches laitières péri-parturientes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winai Kaewlamun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérengère Broux</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Eymard</w:t>
+                <w:t xml:space="preserve">Bénédicte Lagofun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Humblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Techakumphu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tristant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science into Practice – Annual Conference 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Nottingham, United Kingdom. </w:t>
+              <w:t xml:space="preserve">21. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cambridge University Press</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">INRA Editions ; Institut de l'Elevage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, pp.330, 2014, 21èmes Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173668v1</w:t>
+                <w:t xml:space="preserve">hal-01173669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marqueurs sanguins d’inflammation, du métabolisme et paramètres de production chez des vaches laitières péri-parturientes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Tristant</w:t>
+                <w:t xml:space="preserve">Restricted feeding of goats during the last third of gestation modifies reproductive parameters in their female offspring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Broux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Paris, France. </w:t>
+              <w:t xml:space="preserve">Science into Practice – Annual Conference 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Nottingham, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cambridge University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Advances in Animal Biosciences, 5 (1), pp.223, 2014, Advances in Animal Biosciences. </w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INRA Editions ; Institut de l'Elevage</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1017/S2040470014000028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173669v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations individuelles du comportement d'ingestion d'un ruminant. Application au phénotypage de chèvres laitières</w:t>
               </w:r>
@@ -20001,424 +20001,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification de l'activité masticatoire par le pourcentage de concentrés chez la chèvre en lactation. Conséquences sur les paramètres ruminaux et plasmatiques</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La réaction à l’homme des chevrettes de race Alpine et Saanen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans H.W. Erhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bellegarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Labeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Vittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 20, 2013, 20èmes Rencontres Recherches Ruminants</w:t>
+              <w:t xml:space="preserve">20e Journées 3R - Rencontres Recherches Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Paris, France. , [en ligne], pp.247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745760v1</w:t>
+                <w:t xml:space="preserve">hal-01590212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotyping goats on their feeding behaviour</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modification de l'activité masticatoire par le pourcentage de concentrés chez la chèvre en lactation. Conséquences sur les paramètres ruminaux et plasmatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Rigalma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Desnoyers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 19 (1ère Ed.), 665 p., 2013, Book of Abstracts of the 64th Annual Meeting of the European Federation of Animal Science</w:t>
+              <w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institut de l'Elevage - INRA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 20, 2013, 20èmes Rencontres Recherches Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744752v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réaction à l’homme des chevrettes de race Alpine et Saanen</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Bono</w:t>
+                <w:t xml:space="preserve">Phenotyping goats on their feeding behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph-Alexandre J.-A. Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Labeur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M.A. Vittet</w:t>
+                <w:t xml:space="preserve">Julien J. Ruesche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e Journées 3R - Rencontres Recherches Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Paris, France. , [en ligne], pp.247</w:t>
+              <w:t xml:space="preserve">64. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Nantes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wageningen Academic Publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 19 (1ère Ed.), 665 p., 2013, Book of Abstracts of the 64th Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01590212v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling feeding and drinking motivations : A way to improve welfare in domestic ruminants</w:t>
               </w:r>
@@ -20443,51 +20443,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans H.W. Erhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Serviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutz Fromhage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20555,77 +20555,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Serviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Rencontres de l'INA-PG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Paris, France. p.9, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21614,51 +21614,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling within-day variability in feeding behaviour in relation to rumen pH: application to dairy goats receiving an acidogenic diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Desnoyers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21990,51 +21990,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05122302v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mauny" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joon Kwon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duvaux-Ponter" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoomeh Taghipoor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.545" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04997560v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2025.100095" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04994794v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A Ponter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Laporte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Roussel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winai Kaewlamun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56808/2985-1130.3797" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959187v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Cellier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte L Nielsen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah B.R. Freeman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rina Hannaford" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.1032631" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594433v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Dhumez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph-Alexandre J.-A. Tessier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Mart&#237;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Eymard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2022.100006" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03154003v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2020.105167" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03439283v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Nielsen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giger-Reverdin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100265" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03040725v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kaewlamun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grimard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A. A. Ponter" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23144599.2020.1773188" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02382861v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119002817" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264374v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Panzuti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert M Bruckmaier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dessauge" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029919000505" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193912v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina S. Jaber" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shady K. Hamadeh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2019.04.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KS73WGQ8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02320837v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Mandrile" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029918000377" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858522v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09712119.2018.1505623" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608246v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.O. Rego" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Silva" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Santos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Mendonca" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594931v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Bellegarde" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie J Haskell" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Weiss" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2017.03.014" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560635v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Etienne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10162" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356559v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie K. Barbour" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir R. Abi-Said" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabelle Chedid" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09712119.2014.888001" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173649v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Rigalma" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desnoyers" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-7383" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690507v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Courboulay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Kling-Eveillard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frotin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Bensoussan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1zwe-fb33" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173675v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Jaber" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi. K. Hamadeh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4141/cjas2013-188" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019025v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2012.02.007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73JZR948-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019439v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Laporte-Broux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Camous" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2012.02.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0MGZB85Z-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000653v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winai W. Kaewlamun" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M. Okouyi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Humblot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Remy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongkol M. Techakumphu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00670280v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rigalma" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oliveira" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Louyot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019339v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-3461" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999873v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Perault" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3374" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000452v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winai Kaewlamun Kaewlamun" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2011.02.013" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZC67V723-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000594v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Serviere" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne M. Carri&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Guy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2011.640660" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000471v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam M. Ennifar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Louyot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110002570" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999858v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Promp Promp" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2010.12.008" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6BQV5F6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173558v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barrier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charles" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2903" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173562v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Komara" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Marnet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2010.08.011" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-053Q7SKJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173532v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deschamps" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173554v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Charles" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Deveaux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2010.07.012" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9SGMFP0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186783v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2008-1784" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173528v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bertin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2009.09.001" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28HPTCHD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173516v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gallouin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173469v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2008-1414" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173496v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pierre Jouany" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173483v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chagneau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lecuelle" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferreira" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2009.01.008" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97Q51CG8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173488v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bechet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morand-Fehr" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2009.04.003" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67DXF6D9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173475v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173110800315" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173484v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hamilton Hemsworth" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2007.02.005" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5G2F2B5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173477v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roussel-Huchette" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Schawlb" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2008.01.021" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8C76JPQ2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173470v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Remy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869864v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173444v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173429v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004764v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900594v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Parsy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saad&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mialot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ficheux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2005058" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654364v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679680v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gu&#233;lou" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683026v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683593v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Montigny" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Hemsworth" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2004.09.010" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L0Z1MP94-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676352v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674943v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670693v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Le Pierres" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morand-Fehr" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672131v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tourni&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Detrimont" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clement" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S135772980005880X" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682562v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roussel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2003.11.006" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RWPK727-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681489v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Verrier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X Rognon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rognon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889990v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tessier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2003037" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673889v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Arnaud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zanazi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672499v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Maubois" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682808v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanor Nunes Do Prado" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-8401(01)00330-3" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WXB78CPH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669377v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weill" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673200v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669369v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691015v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683778v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grongnet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902511v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lall&#232;s" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John William Sissons" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Toullec" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683777v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699607v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Lalles" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Sissons" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Toullec" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714293v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard S&#232;ve" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Morgan" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888714v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duvaux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Guilloteau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Toullec" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jw Sissons" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04491915v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02320885v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blavy" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte L. Nielsen" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02376855v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02376877v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840975v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606336v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508162v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560692v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508166v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01590021v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph-Alexandre Tessier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Dhumez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561138v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rigalma," TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desnoyers" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744747v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Serment" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508161v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536015v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jaber" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamadeh" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173665v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001427v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina L. Jaber" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie E. Barbour" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir M. Sa&#239;d" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabelle M. Chedid" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000847v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans H.W. Erhard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019075v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019074v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001423v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173550v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Okouyi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Humblot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Techakumphu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tristant" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173596v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chuffard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Georges" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173503v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Promp" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173597v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173517v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173598v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561116v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173592v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173572v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173474v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Ricard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Weisbecker" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Aletru" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys Bodin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173599v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malherbe" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173564v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173600v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Hemsworth" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173509v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perault" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173536v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Barrier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Carri&#232;re" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360612v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Beillard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fougeyrollas" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cormier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jecko" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deschamps" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173595v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173570v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173445v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173457v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Goumon" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754292v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ternois" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756779v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bertin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752674v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rigalma" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757606v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753424v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ennifar" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fortin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Louyot" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755596v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Schawlb" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756081v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754283v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754885v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carriere" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique M.-D. Bernadet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758066v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758631v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764244v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Desire" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828133v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760670v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764285v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760209v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Martin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758611v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacif Rihani" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sos-Dahbi" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baraka" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758602v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760522v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758677v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763293v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lapierre" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Remeuf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saade" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759916v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758669v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760158v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761120v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759424v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761995v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouzeau" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761774v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758651v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758645v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dupas" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764639v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764637v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767257v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834304v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834306v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767081v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767145v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889444v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lm Zeoula" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lefaivre" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888893v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Lall&#232;s" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:19930225" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899540v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:19920514" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888826v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja Chayvialle" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bernard" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899348v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Pedersen" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899012v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Sissons" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Heppell" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guilloteau" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261697v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Valenchon" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Deneuville" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gauthier" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02320883v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02376907v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470018000146" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02376896v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737536v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symposium.inra.fr/isnh2018/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02320842v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02320872v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473688v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://om.ciheam.org/option.php?IDOM=1034" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560689v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442707v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article4085" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173668v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Broux" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/280983.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470014000028" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173669v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lagofun" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3896" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739483v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745760v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744752v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Ruesche" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2013.org" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01590212v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bellegarde" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bono" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Labeur" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Vittet" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747166v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Fromhage" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822282v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888266v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraze Maaroufi" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Meschy" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791470v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mounier" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guatteo" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781800628045.0000" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749099v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3461-5" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03273331v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3327-4" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03116212v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3249-9" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834484v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847067v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173581v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/docrep/017/i3164e/i3164e00.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173548v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-712-7_13" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02854006v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04997560v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mauny" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joon Kwon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duvaux-Ponter" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoomeh Taghipoor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2025.100095" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05122302v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.545" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04994794v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A Ponter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Laporte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Roussel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winai Kaewlamun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56808/2985-1130.3797" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959187v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Cellier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte L Nielsen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah B.R. Freeman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rina Hannaford" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.1032631" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594433v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Dhumez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph-Alexandre J.-A. Tessier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Mart&#237;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Eymard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2022.100006" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03154003v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2020.105167" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03439283v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Nielsen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giger-Reverdin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100265" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03040725v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kaewlamun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grimard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A. A. Ponter" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23144599.2020.1773188" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02382861v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119002817" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264374v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Panzuti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert M Bruckmaier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dessauge" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029919000505" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193912v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina S. Jaber" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shady K. Hamadeh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2019.04.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KS73WGQ8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02320837v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Mandrile" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029918000377" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858522v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09712119.2018.1505623" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608246v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.O. Rego" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Silva" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Santos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Mendonca" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594931v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Bellegarde" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie J Haskell" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Weiss" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2017.03.014" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560635v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Etienne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10162" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356559v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie K. Barbour" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir R. Abi-Said" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabelle Chedid" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09712119.2014.888001" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690507v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Courboulay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Kling-Eveillard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frotin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Bensoussan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1zwe-fb33" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173649v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Rigalma" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desnoyers" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-7383" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173675v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Jaber" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi. K. Hamadeh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4141/cjas2013-188" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019439v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Laporte-Broux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Camous" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2012.02.001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0MGZB85Z-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019025v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2012.02.007" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73JZR948-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000653v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winai W. Kaewlamun" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M. Okouyi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Humblot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Remy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongkol M. Techakumphu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000594v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Serviere" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne M. Carri&#232;re" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Guy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2011.640660" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00670280v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rigalma" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oliveira" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Louyot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019339v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-3461" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999873v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Perault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3374" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000452v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winai Kaewlamun Kaewlamun" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2011.02.013" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZC67V723-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000471v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam M. Ennifar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Louyot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110002570" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999858v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Promp Promp" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2010.12.008" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6BQV5F6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173558v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barrier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charles" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2903" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173562v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Komara" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Marnet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2010.08.011" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-053Q7SKJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173532v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deschamps" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173554v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Charles" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Deveaux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2010.07.012" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9SGMFP0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186783v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2008-1784" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173528v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bertin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2009.09.001" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28HPTCHD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173469v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2008-1414" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173496v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pierre Jouany" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173483v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chagneau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lecuelle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferreira" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2009.01.008" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97Q51CG8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173516v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gallouin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173488v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bechet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morand-Fehr" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2009.04.003" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67DXF6D9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173475v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173110800315" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173484v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hamilton Hemsworth" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2007.02.005" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5G2F2B5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173477v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roussel-Huchette" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Schawlb" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2008.01.021" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8C76JPQ2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173470v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Remy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869864v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173444v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173429v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004764v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900594v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Parsy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saad&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mialot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ficheux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2005058" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654364v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683026v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679680v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gu&#233;lou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683593v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Montigny" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Hemsworth" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2004.09.010" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L0Z1MP94-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676352v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674943v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670693v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Le Pierres" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morand-Fehr" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672131v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tourni&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Detrimont" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clement" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S135772980005880X" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682562v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roussel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2003.11.006" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RWPK727-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681489v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Verrier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X Rognon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rognon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889990v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tessier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2003037" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673889v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Arnaud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zanazi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672499v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Maubois" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682808v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanor Nunes Do Prado" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-8401(01)00330-3" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WXB78CPH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669377v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weill" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673200v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669369v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691015v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683778v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grongnet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902511v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lall&#232;s" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John William Sissons" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Toullec" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683777v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699607v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Lalles" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Sissons" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Toullec" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714293v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard S&#232;ve" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Morgan" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888714v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duvaux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Guilloteau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Toullec" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jw Sissons" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04491915v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02376855v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02320885v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blavy" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte L. Nielsen" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02376877v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840975v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606336v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560692v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508162v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508166v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01590021v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph-Alexandre Tessier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Dhumez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561138v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rigalma," TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desnoyers" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744747v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Serment" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508161v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536015v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jaber" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamadeh" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173665v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001427v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina L. Jaber" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie E. Barbour" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir M. Sa&#239;d" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabelle M. Chedid" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000847v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans H.W. Erhard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019075v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019074v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001423v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173550v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Okouyi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Humblot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Techakumphu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tristant" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173596v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chuffard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Georges" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173597v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173517v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173592v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173572v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173474v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Ricard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Weisbecker" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Aletru" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys Bodin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173503v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Promp" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173598v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561116v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173599v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malherbe" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173564v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173600v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Hemsworth" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173509v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perault" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173536v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Barrier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Carri&#232;re" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360612v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Beillard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fougeyrollas" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cormier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jecko" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deschamps" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173595v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173570v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173457v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Goumon" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173445v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754292v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ternois" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756779v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bertin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752674v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rigalma" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757606v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753424v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ennifar" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fortin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Louyot" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755596v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Schawlb" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756081v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754885v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carriere" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique M.-D. Bernadet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754283v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758066v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758631v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764244v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Desire" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828133v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764285v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760670v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760209v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Martin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758611v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacif Rihani" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sos-Dahbi" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baraka" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758602v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760522v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763293v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lapierre" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Remeuf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saade" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758677v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759916v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758669v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760158v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761120v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761995v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouzeau" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761774v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759424v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758651v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758645v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dupas" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764639v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764637v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767257v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834304v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834306v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767081v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767145v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889444v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lm Zeoula" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lefaivre" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888893v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Lall&#232;s" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:19930225" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899540v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:19920514" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888826v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja Chayvialle" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bernard" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899348v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Pedersen" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899012v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Sissons" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Heppell" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guilloteau" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261697v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Valenchon" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Deneuville" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gauthier" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02320883v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02376896v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02376907v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470018000146" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737536v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symposium.inra.fr/isnh2018/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02320842v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02320872v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473688v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://om.ciheam.org/option.php?IDOM=1034" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560689v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442707v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article4085" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173669v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lagofun" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3896" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173668v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Broux" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/280983.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470014000028" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739483v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01590212v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bellegarde" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bono" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Labeur" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Vittet" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745760v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744752v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Ruesche" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2013.org" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747166v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Fromhage" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822282v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888266v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraze Maaroufi" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Meschy" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791470v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mounier" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guatteo" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781800628045.0000" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749099v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3461-5" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03273331v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3327-4" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03116212v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3249-9" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834484v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847067v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173581v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/docrep/017/i3164e/i3164e00.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173548v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-712-7_13" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02854006v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>