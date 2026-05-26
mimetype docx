--- v2 (2026-04-30)
+++ v3 (2026-05-26)
@@ -2996,679 +2996,679 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurogenic inflammation in the upper digestive tract of the mule duck: effect of a chemical algogen and force-feeding</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marianne M. Carrière</w:t>
+                <w:t xml:space="preserve">The use of a multivariate analysis to study between-goat variability in feeding behavior and associated rumen pH patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Desnoyers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sabine Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Poultry Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00071668.2011.640660⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 94 (2), pp.842-852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2010-3461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000594v1</w:t>
+                <w:t xml:space="preserve">hal-01019339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of a stray voltage threshold in Holstein heifers, influence of predictability and past experience on behavioural and physiological responses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Louyot</w:t>
+                <w:t xml:space="preserve">Short-term effects of maternal feed restriction during pregnancy on goat kid morphology, metabolism, and behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Laporte-Broux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien J. Perault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Welfare Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 89, pp.2154-2163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2010-3374⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00670280v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00999873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of a multivariate analysis to study between-goat variability in feeding behavior and associated rumen pH patterns</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The influence of a supplement of β-carotene given during the dry period to dairy cows on colostrum quality, and β-carotene status, metabolites and hormones in newborn calves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winai Kaewlamun Kaewlamun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel M. Okouyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice P. Humblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mongkol M. Techakumphu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2010-3461⟩</w:t>
+              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 165 (1-2), pp.31-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2011.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019339v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term effects of maternal feed restriction during pregnancy on goat kid morphology, metabolism, and behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bérengère Laporte-Broux</w:t>
+                <w:t xml:space="preserve">Neurogenic inflammation in the upper digestive tract of the mule duck: effect of a chemical algogen and force-feeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Serviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne M. Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard G. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Roussel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2527/jas.2010-3374⟩</w:t>
+              <w:t xml:space="preserve">British Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 52 (6), pp.792-799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00071668.2011.640660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00999873v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of a supplement of β-carotene given during the dry period to dairy cows on colostrum quality, and β-carotene status, metabolites and hormones in newborn calves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of a stray voltage threshold in Holstein heifers, influence of predictability and past experience on behavioural and physiological responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Rigalma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Winai Kaewlamun Kaewlamun</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mongkol M. Techakumphu</w:t>
+                <w:t xml:space="preserve">A. Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Louyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Animal Welfare Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (3), pp.385-395</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01000452v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00670280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stray voltage threshold is better determined under choice test conditions in sheep</w:t>
               </w:r>
@@ -3930,51 +3930,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medium-term effects of repeated exposure to stray voltage on activity, stress physiology, and milk production and composition in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Rigalma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4713,540 +4713,540 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-analysis of the influence of Saccharomyces cerevisiae supplementation on ruminal parameters and milk production of ruminants</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gérard Bertin</w:t>
+                <w:t xml:space="preserve">Les courants électriques parasites en élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Rigalma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gallouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22 (4), pp.291-302</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173469v1</w:t>
+                <w:t xml:space="preserve">hal-01173516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of live yeast supplementation on ruminal polysaccharidase activities in goats fed a high concentrate diet</w:t>
+                <w:t xml:space="preserve">Meta-analysis of the influence of Saccharomyces cerevisiae supplementation on ruminal parameters and milk production of ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Desnoyers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Martin</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Options Méditerranéennes. Série A : Séminaires Méditerranéens</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 92 (4), pp.1620-1632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2008-1414⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173496v1</w:t>
+                <w:t xml:space="preserve">hal-01173469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feed composition and hardness interact in preference and intake in chickens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of live yeast supplementation on ruminal polysaccharidase activities in goats fed a high concentrate diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Desnoyers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Bouvarel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
+                <w:t xml:space="preserve">J Pierre Jouany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Options Méditerranéennes. Série A : Séminaires Méditerranéens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 85, pp.323-327</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01173483v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les courants électriques parasites en élevage</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Feed composition and hardness interact in preference and intake in chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bouvarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chagneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lecuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lescoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 118 (1-2), pp.62-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2009.01.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01173516v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of video recording and a portable electronic device for measuring the feeding behaviour of individually housed dairy goats</w:t>
               </w:r>
@@ -5368,432 +5368,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of concentrate percentage on ruminal pH and time-budget in dairy goats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Desnoyers</w:t>
+                <w:t xml:space="preserve">Repeated transport and isolation during pregnancy in ewes: Differential effects on emotional reactivity and weight of their offspring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Hamilton Hemsworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S175173110800315⟩</w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 109 (2-4), pp.275-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2007.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173475v1</w:t>
+                <w:t xml:space="preserve">hal-01173484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeated transport and isolation during pregnancy in ewes: Differential effects on emotional reactivity and weight of their offspring</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of a supplement rich in linolenic acid, added to the diet of gestating and lactating goats, on the sensitivity to stress and learning ability of their offspring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Rigalma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Roussel-Huchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Schawlb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 109 (2-4), pp.275-291. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 114 (3-4), pp.373-394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2008.01.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2007.02.005⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01173484v1</w:t>
+                <w:t xml:space="preserve">hal-01173477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a supplement rich in linolenic acid, added to the diet of gestating and lactating goats, on the sensitivity to stress and learning ability of their offspring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of concentrate percentage on ruminal pH and time-budget in dairy goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Desnoyers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Rigalma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (12), pp.1802-1808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S175173110800315⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2008.01.021⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01173477v1</w:t>
+                <w:t xml:space="preserve">hal-01173475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'alimentation autour du vêlage et ses effets sur la reproduction</w:t>
               </w:r>
@@ -5913,51 +5913,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Rigalma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6564,51 +6564,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douleurs et pratiques d'élevage, des fondements théoriques aux applications expérimentales : exemples d'actions du réseau AGRI bien-être</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Serviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6935,51 +6935,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph-Alexandre J.-A. Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Hamilton Hemsworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7011,381 +7011,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02676352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sécheresse et nutrition conséquences sur les performances des ruminants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
+                <w:t xml:space="preserve">Effect of a supplement rich in linolenic acid added to the diet of mares on fatty acid composition of mammary secretions and the acquisition of passive immunity in the foal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Ponsart</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Tournié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Detrimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ficheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 78, pp.399-407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S135772980005880X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02674943v1</w:t>
+                <w:t xml:space="preserve">hal-02672131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the degree of dietary fatty acid unsaturation on rumen fermentation parameters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.L. Le Pierres</w:t>
+                <w:t xml:space="preserve">Sécheresse et nutrition conséquences sur les performances des ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ponsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Options Méditerranéennes. Série A : Séminaires Méditerranéens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 59, pp.67-71</w:t>
+              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 26, pp.46-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670693v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a supplement rich in linolenic acid added to the diet of mares on fatty acid composition of mammary secretions and the acquisition of passive immunity in the foal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the degree of dietary fatty acid unsaturation on rumen fermentation parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Le Pierres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christine Ficheux</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Morand-Fehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph-Alexandre J.-A. Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Options Méditerranéennes. Série A : Séminaires Méditerranéens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 59, pp.67-71</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02672131v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of repeated stress during pregnancy in ewes on the behavioural and physiological responses to stressful events and birth weight of their offspring</w:t>
               </w:r>
@@ -7753,277 +7753,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00889990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of microdoses of oxytocin in mares to induce parturition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+                <w:t xml:space="preserve">Efficiency of IgG absorption in the foal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Zanazi</w:t>
+                <w:t xml:space="preserve">M. Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gerard</w:t>
+                <w:t xml:space="preserve">J.L. Maubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theriogenology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 58, pp.837-840</w:t>
+              <w:t xml:space="preserve">, 2002, 58, pp.805-808</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02673889v1</w:t>
+                <w:t xml:space="preserve">hal-02672499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of IgG absorption in the foal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Clement</w:t>
+                <w:t xml:space="preserve">The use of microdoses of oxytocin in mares to induce parturition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Piot</w:t>
+                <w:t xml:space="preserve">C. Zanazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Maubois</w:t>
+                <w:t xml:space="preserve">M. Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theriogenology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 58, pp.805-808</w:t>
+              <w:t xml:space="preserve">, 2002, 58, pp.837-840</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02672499v1</w:t>
+                <w:t xml:space="preserve">hal-02673889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrinsic buffering capacity of feedstuffs</w:t>
               </w:r>
@@ -8048,51 +8048,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivanor Nunes Do Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8181,51 +8181,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Morand-Fehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8270,273 +8270,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02669377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive transfer of immunity in horses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+                <w:t xml:space="preserve">Effect of dietary propionate on intake patterns and fatty acid composition of adipose tissues in lambs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schmidely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pferdeheilkunde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 17 (6), pp.669-672</w:t>
+              <w:t xml:space="preserve">Small Ruminant Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 40, pp.29-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02673200v1</w:t>
+                <w:t xml:space="preserve">hal-02669369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of dietary propionate on intake patterns and fatty acid composition of adipose tissues in lambs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Schmidely</w:t>
+                <w:t xml:space="preserve">Passive transfer of immunity in horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Ruminant Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 40, pp.29-39</w:t>
+              <w:t xml:space="preserve">Pferdeheilkunde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 17 (6), pp.669-672</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02669369v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of dietary propionate on fatty acid composition of lamb adipose tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schmidely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9857,217 +9857,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le taux d'urée du lait : un indicateur non invasif du degré de sub-acidose ruminale chez la chèvre laitière ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Short water restriction episode in lactating Alpine and Saanen goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shady K. Hamadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. Rencontres autour des Recherches sur les Ruminants (3R)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Paris, France. pp.23</w:t>
+              <w:t xml:space="preserve">Sustainable Goat Breeding and Goat Farming in Central and Eastern European Countries. European Regional Conference on Goats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Debrecen, Hungary. 297 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01560692v1</w:t>
+                <w:t xml:space="preserve">hal-01508162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short water restriction episode in lactating Alpine and Saanen goats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lina Jaber</w:t>
+                <w:t xml:space="preserve">Le taux d'urée du lait : un indicateur non invasif du degré de sub-acidose ruminale chez la chèvre laitière ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Goat Breeding and Goat Farming in Central and Eastern European Countries. European Regional Conference on Goats</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Debrecen, Hungary. 297 p</w:t>
+              <w:t xml:space="preserve">23. Rencontres autour des Recherches sur les Ruminants (3R)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01508162v1</w:t>
+                <w:t xml:space="preserve">hal-01560692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is spontaneous rumen acidosis related to feeding behaviour in goats?</w:t>
               </w:r>
@@ -10250,256 +10250,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01590021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification de l'activité masticatoire par le pourcentage de concentrés chez la chèvre en lactation</w:t>
+                <w:t xml:space="preserve">Intake rate evolution after a change in concentrate percentage in mid-lactation goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Rigalma,</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Desnoyers</w:t>
+                <w:t xml:space="preserve">Amélie Serment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e Rencontres Recherches Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Paris France. pp.120</w:t>
+              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Nantes, France. 665 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01561138v1</w:t>
+                <w:t xml:space="preserve">hal-02744747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intake rate evolution after a change in concentrate percentage in mid-lactation goats</w:t>
+                <w:t xml:space="preserve">Modification de l'activité masticatoire par le pourcentage de concentrés chez la chèvre en lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Rigalma,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Serment</w:t>
+                <w:t xml:space="preserve">M. Desnoyers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Nantes, France. 665 p</w:t>
+              <w:t xml:space="preserve">20e Rencontres Recherches Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Paris France. pp.120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744747v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01561138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a heat stress episode on feed and water intake in dairy goats bred under temperate climate</w:t>
               </w:r>
@@ -10587,217 +10587,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01508161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses to a heat stress episode in lactating Saanen and Alpine goats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Jaber</w:t>
+                <w:t xml:space="preserve">Analyse des cinétiques d’ingestion par une méthode de segmentation-classification. Application à la détection des épisodes d’acidose chez la chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. pp.258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01536015v1</w:t>
+                <w:t xml:space="preserve">hal-01173665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des cinétiques d’ingestion par une méthode de segmentation-classification. Application à la détection des épisodes d’acidose chez la chèvre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Responses to a heat stress episode in lactating Saanen and Alpine goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hamadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. pp.258</w:t>
+              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173665v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in blood and milk parameters in lactating shami goats subjected to intermittent watering</w:t>
               </w:r>
@@ -11821,1016 +11821,1016 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Once daily milking and feeding level combined effects on goat welfare</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
+                <w:t xml:space="preserve">Effect of maternal dietary restriction on kid suckling behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Barcelone, Spain. pp.326</w:t>
+              <w:t xml:space="preserve">31. International Ethological Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173592v1</w:t>
+                <w:t xml:space="preserve">hal-01173598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la variabilité individuelle de la vitesse d'ingestion de chèvres laitières sur le pH de leur contenu ruminal</w:t>
+                <w:t xml:space="preserve">Influence de la variabilité individuelle de la vitesse d’ingestion sur le pH du contenu ruminal chez la chèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Paris, France. pp.52</w:t>
+              <w:t xml:space="preserve">3èmes Journées d’Animation Scientifique du Département PHASE, 2009/10/07-09, Tours (France), 118 (1 page)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Tours France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173572v1</w:t>
+                <w:t xml:space="preserve">hal-01561116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic identification for individual water intake measurement in sheep</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathias Aletru</w:t>
+                <w:t xml:space="preserve">Once daily milking and feeding level combined effects on goat welfare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Komara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loys Bodin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Barcelone, Spain. pp.326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173474v1</w:t>
+                <w:t xml:space="preserve">hal-01173592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blood chemistry modifications and the appearance of pregnancy toxaemia in nutritionally restricted dairy goats</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact de la variabilité individuelle de la vitesse d'ingestion de chèvres laitières sur le pH de leur contenu ruminal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11 International Symposium on Ruminant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Paris, France. pp.52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173503v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of maternal dietary restriction on kid suckling behaviour</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sabine Roussel</w:t>
+                <w:t xml:space="preserve">Electronic identification for individual water intake measurement in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Weisbecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Aletru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loys Bodin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31. International Ethological Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Rennes, France</w:t>
+              <w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173598v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la variabilité individuelle de la vitesse d’ingestion sur le pH du contenu ruminal chez la chèvre</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Blood chemistry modifications and the appearance of pregnancy toxaemia in nutritionally restricted dairy goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Promp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ficheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph-Alexandre Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Journées d’Animation Scientifique du Département PHASE, 2009/10/07-09, Tours (France), 118 (1 page)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Tours France</w:t>
+              <w:t xml:space="preserve">11 International Symposium on Ruminant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01561116v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does past-experience of a stressor enable sheep to handle more effectively a stressful situation?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emotional reactivity alters spatial learning performance in lambs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Malherbe</w:t>
+                <w:t xml:space="preserve">P.A. Hemsworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31 International Ethological Conference</w:t>
+              <w:t xml:space="preserve">31. International Ethological Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173599v1</w:t>
+                <w:t xml:space="preserve">hal-01173600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling ruminant within-day variability in feeding behaviour in relation to rumen pH. Application to dairy goats</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marion Desnoyers</w:t>
+                <w:t xml:space="preserve">Does past-experience of a stressor enable sheep to handle more effectively a stressful situation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Rigalma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Workshop. Modelling Nutrient Digestion and Utilization in Farm Animals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">31 International Ethological Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173564v1</w:t>
+                <w:t xml:space="preserve">hal-01173599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional reactivity alters spatial learning performance in lambs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Boissy</w:t>
+                <w:t xml:space="preserve">Modelling ruminant within-day variability in feeding behaviour in relation to rumen pH. Application to dairy goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Desnoyers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31. International Ethological Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Rennes, France</w:t>
+              <w:t xml:space="preserve">7. International Workshop. Modelling Nutrient Digestion and Utilization in Farm Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173600v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of maternal feeding restriction during goat's pregnancy on kid morphology and weight at birth</w:t>
               </w:r>
@@ -13056,247 +13056,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système embarqué de mesure des courants traversant les bovins.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comportement alimentaire de chevreaux élevés artificiellement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque International et Exposition sur la Compatibilité Electromagnétique et Journées Scientifiques d'URSI France - CEM 2008 - CNFRS/URSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Paris, France. pp.Session P1 : Session Poster</w:t>
+              <w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Paris, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00360612v1</w:t>
+                <w:t xml:space="preserve">hal-01173595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement alimentaire de chevreaux élevés artificiellement</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Système embarqué de mesure des courants traversant les bovins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Beillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fougeyrollas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jecko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Paris, France. 1 p</w:t>
+              <w:t xml:space="preserve">14ème Colloque International et Exposition sur la Compatibilité Electromagnétique et Journées Scientifiques d'URSI France - CEM 2008 - CNFRS/URSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Paris, France. pp.Session P1 : Session Poster</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173595v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00360612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des épisodes d'acidose sub-clinique et du comportement alimentaire associé : application à la chèvre laitière</w:t>
               </w:r>
@@ -14437,256 +14437,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du gavage sur le comportement post prandial des canards mulards</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
+                <w:t xml:space="preserve">Rumen and metabolic acidosis in dairy goats are independent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Desnoyers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques J. Serviere</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Arcachon, France</w:t>
+              <w:t xml:space="preserve">2006 Joint Annual Meeting ADSA-ASAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Minneapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754885v1</w:t>
+                <w:t xml:space="preserve">hal-02754283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rumen and metabolic acidosis in dairy goats are independent</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marion Desnoyers</w:t>
+                <w:t xml:space="preserve">Effet du gavage sur le comportement post prandial des canards mulards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Serviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2006 Joint Annual Meeting ADSA-ASAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Minneapolis, United States</w:t>
+              <w:t xml:space="preserve">7. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754283v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt de l'apport d'une levure (Saccharomyces cerevisiae, Alltech) sur la susceptibilité à l'acidose et sur le bien-être de la chèvre laitière</w:t>
               </w:r>
@@ -15004,51 +15004,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douleurs et pratiques d'élevage, des fondements théoriques aux applications expérimentales : exemples d'actions du réseau AGRI bien-être</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Serviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15093,217 +15093,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02828133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des stress subis par les femelles en fin de gestation influencent le développement ultérieur de la réactivité émotionnelle chez le jeune ruminant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of a stray voltage threshold leading to aversion in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Élevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
+              <w:t xml:space="preserve">39. International Congress of the ISAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Sagamihara, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02764285v1</w:t>
+                <w:t xml:space="preserve">hal-02760670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of a stray voltage threshold leading to aversion in sheep</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des stress subis par les femelles en fin de gestation influencent le développement ultérieur de la réactivité émotionnelle chez le jeune ruminant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39. International Congress of the ISAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Sagamihara, Japan</w:t>
+              <w:t xml:space="preserve">1. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Élevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02760670v1</w:t>
+                <w:t xml:space="preserve">hal-02764285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary effect on nycterohemeral kinetics of feed intake, ruminal pH and feeding behaviour in dairy goats in mid-lactation</w:t>
               </w:r>
@@ -16226,51 +16226,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Grongnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16468,51 +16468,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Morand-Fehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16593,51 +16593,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Morand-Fehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16714,64 +16714,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Maubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52. Réunion annuelle de la FEZ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2001, Budapest, Hungary</w:t>
@@ -16938,51 +16938,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the degree of dietary fatty acids unsaturation on rumen fermentation parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Le Pierres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17050,90 +17050,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l'incorporation de propionate de sodium dans un aliment d'engraissement pour agneaux sur la fermentation in vitro de cet aliment et sur la composition en acides gras du tissu adipeux dorsal des carcasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2000, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17512,77 +17512,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet d'une surcharge alimentaire de propionate sur la composition du tissu adipeux chez l'agneau en croissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schmidely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19033,256 +19033,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les chevreaux peuvent être phénotypés sur leur comportement alimentaire pré-sevrage</w:t>
+                <w:t xml:space="preserve">Le distributeur automatique de lait : un dispositif permettant de caractériser le comportement alimentaire pré-sevrage des chevreaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birte L. Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Eymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48ème colloque de la Société Française pour l’Etude du Comportement Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02320842v1</w:t>
+                <w:t xml:space="preserve">hal-02320872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le distributeur automatique de lait : un dispositif permettant de caractériser le comportement alimentaire pré-sevrage des chevreaux</w:t>
+                <w:t xml:space="preserve">Les chevreaux peuvent être phénotypés sur leur comportement alimentaire pré-sevrage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birte L. Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Eymard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joseph Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">48ème colloque de la Société Française pour l’Etude du Comportement Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02320872v1</w:t>
+                <w:t xml:space="preserve">hal-02320842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotyping intake rate in dairy goats, a repeatable trait which can be measured automatically</w:t>
               </w:r>
@@ -20001,424 +20001,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réaction à l’homme des chevrettes de race Alpine et Saanen</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modification de l'activité masticatoire par le pourcentage de concentrés chez la chèvre en lactation. Conséquences sur les paramètres ruminaux et plasmatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Rigalma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Desnoyers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e Journées 3R - Rencontres Recherches Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Paris, France. , [en ligne], pp.247</w:t>
+              <w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institut de l'Elevage - INRA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 20, 2013, 20èmes Rencontres Recherches Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01590212v1</w:t>
+                <w:t xml:space="preserve">hal-02745760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification de l'activité masticatoire par le pourcentage de concentrés chez la chèvre en lactation. Conséquences sur les paramètres ruminaux et plasmatiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phenotyping goats on their feeding behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph-Alexandre J.-A. Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien J. Ruesche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 20, 2013, 20èmes Rencontres Recherches Ruminants</w:t>
+              <w:t xml:space="preserve">64. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Nantes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wageningen Academic Publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 19 (1ère Ed.), 665 p., 2013, Book of Abstracts of the 64th Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745760v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotyping goats on their feeding behaviour</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Edmond Ricard</w:t>
+                <w:t xml:space="preserve">La réaction à l’homme des chevrettes de race Alpine et Saanen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans H.W. Erhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bellegarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien J. Ruesche</w:t>
+                <w:t xml:space="preserve">L. Labeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Vittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 19 (1ère Ed.), 665 p., 2013, Book of Abstracts of the 64th Annual Meeting of the European Federation of Animal Science</w:t>
+              <w:t xml:space="preserve">20e Journées 3R - Rencontres Recherches Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Paris, France. , [en ligne], pp.247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744752v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01590212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling feeding and drinking motivations : A way to improve welfare in domestic ruminants</w:t>
               </w:r>
@@ -20443,51 +20443,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans H.W. Erhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Serviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutz Fromhage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20555,77 +20555,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Serviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Rencontres de l'INA-PG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Paris, France. p.9, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21990,51 +21990,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04997560v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mauny" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joon Kwon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duvaux-Ponter" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoomeh Taghipoor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2025.100095" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05122302v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.545" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04994794v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A Ponter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Laporte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Roussel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winai Kaewlamun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56808/2985-1130.3797" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959187v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Cellier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte L Nielsen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah B.R. Freeman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rina Hannaford" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.1032631" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594433v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Dhumez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph-Alexandre J.-A. Tessier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Mart&#237;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Eymard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2022.100006" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03154003v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2020.105167" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03439283v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Nielsen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giger-Reverdin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100265" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03040725v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kaewlamun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grimard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A. A. Ponter" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23144599.2020.1773188" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02382861v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119002817" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264374v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Panzuti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert M Bruckmaier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dessauge" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029919000505" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193912v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina S. Jaber" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shady K. Hamadeh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2019.04.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KS73WGQ8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02320837v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Mandrile" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029918000377" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858522v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09712119.2018.1505623" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608246v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.O. Rego" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Silva" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Santos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Mendonca" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594931v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Bellegarde" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie J Haskell" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Weiss" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2017.03.014" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560635v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Etienne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10162" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356559v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie K. Barbour" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir R. Abi-Said" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabelle Chedid" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09712119.2014.888001" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690507v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Courboulay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Kling-Eveillard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frotin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Bensoussan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1zwe-fb33" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173649v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Rigalma" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desnoyers" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-7383" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173675v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Jaber" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi. K. Hamadeh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4141/cjas2013-188" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019439v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Laporte-Broux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Camous" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2012.02.001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0MGZB85Z-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019025v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2012.02.007" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73JZR948-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000653v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winai W. Kaewlamun" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M. Okouyi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Humblot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Remy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongkol M. Techakumphu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000594v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Serviere" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne M. Carri&#232;re" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Guy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2011.640660" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00670280v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rigalma" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oliveira" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Louyot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019339v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-3461" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999873v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Perault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3374" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000452v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winai Kaewlamun Kaewlamun" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2011.02.013" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZC67V723-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000471v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam M. Ennifar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Louyot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110002570" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999858v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Promp Promp" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2010.12.008" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6BQV5F6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173558v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barrier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charles" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2903" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173562v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Komara" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Marnet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2010.08.011" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-053Q7SKJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173532v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deschamps" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173554v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Charles" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Deveaux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2010.07.012" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9SGMFP0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186783v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2008-1784" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173528v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bertin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2009.09.001" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28HPTCHD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173469v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2008-1414" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173496v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pierre Jouany" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173483v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chagneau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lecuelle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferreira" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2009.01.008" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97Q51CG8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173516v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gallouin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173488v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bechet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morand-Fehr" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2009.04.003" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67DXF6D9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173475v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173110800315" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173484v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hamilton Hemsworth" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2007.02.005" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5G2F2B5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173477v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roussel-Huchette" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Schawlb" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2008.01.021" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8C76JPQ2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173470v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Remy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869864v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173444v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173429v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004764v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900594v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Parsy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saad&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mialot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ficheux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2005058" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654364v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683026v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679680v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gu&#233;lou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683593v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Montigny" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Hemsworth" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2004.09.010" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L0Z1MP94-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676352v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674943v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670693v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Le Pierres" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morand-Fehr" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672131v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tourni&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Detrimont" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clement" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S135772980005880X" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682562v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roussel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2003.11.006" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RWPK727-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681489v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Verrier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X Rognon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rognon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889990v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tessier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2003037" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673889v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Arnaud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zanazi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672499v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Maubois" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682808v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanor Nunes Do Prado" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-8401(01)00330-3" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WXB78CPH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669377v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weill" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673200v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669369v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691015v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683778v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grongnet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902511v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lall&#232;s" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John William Sissons" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Toullec" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683777v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699607v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Lalles" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Sissons" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Toullec" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714293v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard S&#232;ve" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Morgan" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888714v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duvaux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Guilloteau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Toullec" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jw Sissons" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04491915v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02376855v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02320885v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blavy" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte L. Nielsen" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02376877v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840975v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606336v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560692v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508162v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508166v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01590021v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph-Alexandre Tessier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Dhumez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561138v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rigalma," TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desnoyers" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744747v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Serment" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508161v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536015v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jaber" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamadeh" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173665v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001427v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina L. Jaber" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie E. Barbour" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir M. Sa&#239;d" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabelle M. Chedid" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000847v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans H.W. Erhard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019075v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019074v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001423v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173550v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Okouyi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Humblot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Techakumphu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tristant" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173596v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chuffard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Georges" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173597v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173517v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173592v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173572v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173474v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Ricard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Weisbecker" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Aletru" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys Bodin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173503v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Promp" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173598v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561116v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173599v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malherbe" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173564v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173600v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Hemsworth" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173509v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perault" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173536v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Barrier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Carri&#232;re" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360612v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Beillard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fougeyrollas" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cormier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jecko" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deschamps" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173595v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173570v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173457v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Goumon" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173445v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754292v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ternois" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756779v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bertin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752674v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rigalma" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757606v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753424v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ennifar" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fortin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Louyot" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755596v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Schawlb" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756081v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754885v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carriere" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique M.-D. Bernadet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754283v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758066v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758631v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764244v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Desire" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828133v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764285v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760670v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760209v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Martin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758611v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacif Rihani" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sos-Dahbi" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baraka" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758602v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760522v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763293v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lapierre" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Remeuf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saade" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758677v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759916v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758669v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760158v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761120v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761995v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouzeau" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761774v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759424v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758651v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758645v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dupas" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764639v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764637v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767257v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834304v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834306v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767081v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767145v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889444v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lm Zeoula" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lefaivre" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888893v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Lall&#232;s" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:19930225" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899540v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:19920514" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888826v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja Chayvialle" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bernard" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899348v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Pedersen" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899012v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Sissons" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Heppell" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guilloteau" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261697v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Valenchon" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Deneuville" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gauthier" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02320883v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02376896v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02376907v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470018000146" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737536v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symposium.inra.fr/isnh2018/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02320842v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02320872v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473688v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://om.ciheam.org/option.php?IDOM=1034" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560689v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442707v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article4085" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173669v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lagofun" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3896" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173668v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Broux" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/280983.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470014000028" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739483v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01590212v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bellegarde" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bono" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Labeur" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Vittet" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745760v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744752v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Ruesche" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2013.org" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747166v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Fromhage" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822282v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888266v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraze Maaroufi" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Meschy" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791470v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mounier" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guatteo" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781800628045.0000" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749099v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3461-5" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03273331v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3327-4" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03116212v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3249-9" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834484v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847067v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173581v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/docrep/017/i3164e/i3164e00.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173548v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-712-7_13" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02854006v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04997560v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mauny" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joon Kwon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duvaux-Ponter" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoomeh Taghipoor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2025.100095" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05122302v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.545" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04994794v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A Ponter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Laporte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Roussel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winai Kaewlamun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56808/2985-1130.3797" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959187v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Cellier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte L Nielsen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah B.R. Freeman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rina Hannaford" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.1032631" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594433v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Dhumez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph-Alexandre J.-A. Tessier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Mart&#237;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Eymard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2022.100006" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03154003v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2020.105167" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03439283v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Nielsen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giger-Reverdin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100265" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03040725v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kaewlamun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grimard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A. A. Ponter" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23144599.2020.1773188" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02382861v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119002817" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264374v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Panzuti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert M Bruckmaier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dessauge" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029919000505" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193912v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina S. Jaber" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shady K. Hamadeh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2019.04.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KS73WGQ8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02320837v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Mandrile" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029918000377" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858522v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09712119.2018.1505623" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608246v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.O. Rego" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Silva" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Santos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Mendonca" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594931v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Bellegarde" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie J Haskell" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Weiss" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2017.03.014" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560635v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Etienne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10162" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356559v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie K. Barbour" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir R. Abi-Said" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabelle Chedid" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09712119.2014.888001" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690507v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Courboulay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Kling-Eveillard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frotin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Bensoussan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1zwe-fb33" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173649v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Rigalma" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desnoyers" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-7383" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173675v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Jaber" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi. K. Hamadeh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4141/cjas2013-188" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019439v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Laporte-Broux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Camous" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2012.02.001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0MGZB85Z-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019025v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2012.02.007" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73JZR948-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000653v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winai W. Kaewlamun" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M. Okouyi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Humblot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Remy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongkol M. Techakumphu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019339v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-3461" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999873v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Perault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3374" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000452v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winai Kaewlamun Kaewlamun" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2011.02.013" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZC67V723-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000594v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Serviere" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne M. Carri&#232;re" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Guy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2011.640660" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00670280v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rigalma" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oliveira" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Louyot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000471v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam M. Ennifar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Louyot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110002570" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999858v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Promp Promp" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2010.12.008" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6BQV5F6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173558v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barrier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charles" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2903" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173562v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Komara" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Marnet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2010.08.011" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-053Q7SKJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173532v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deschamps" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173554v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Charles" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Deveaux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2010.07.012" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9SGMFP0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186783v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2008-1784" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173528v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bertin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2009.09.001" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28HPTCHD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173516v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gallouin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173469v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2008-1414" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173496v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pierre Jouany" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173483v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chagneau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lecuelle" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferreira" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2009.01.008" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97Q51CG8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173488v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bechet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morand-Fehr" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2009.04.003" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67DXF6D9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173484v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hamilton Hemsworth" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2007.02.005" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5G2F2B5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173477v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roussel-Huchette" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Schawlb" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2008.01.021" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8C76JPQ2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173475v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173110800315" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173470v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Remy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869864v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173444v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173429v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004764v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900594v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Parsy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saad&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mialot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ficheux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2005058" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654364v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683026v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679680v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gu&#233;lou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683593v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Montigny" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Hemsworth" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2004.09.010" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L0Z1MP94-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676352v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672131v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tourni&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Detrimont" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clement" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S135772980005880X" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674943v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670693v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Le Pierres" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morand-Fehr" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682562v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roussel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2003.11.006" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RWPK727-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681489v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Verrier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X Rognon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rognon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889990v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tessier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2003037" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672499v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Arnaud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Maubois" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673889v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zanazi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682808v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanor Nunes Do Prado" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-8401(01)00330-3" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WXB78CPH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669377v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weill" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669369v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bas" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673200v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691015v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683778v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grongnet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902511v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lall&#232;s" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John William Sissons" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Toullec" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683777v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699607v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Lalles" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Sissons" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Toullec" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714293v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard S&#232;ve" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Morgan" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888714v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duvaux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Guilloteau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Toullec" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jw Sissons" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04491915v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02376855v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02320885v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blavy" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte L. Nielsen" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02376877v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840975v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606336v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508162v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560692v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508166v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01590021v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph-Alexandre Tessier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Dhumez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744747v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Serment" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561138v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rigalma," TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desnoyers" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508161v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173665v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536015v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jaber" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamadeh" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001427v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina L. Jaber" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie E. Barbour" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir M. Sa&#239;d" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabelle M. Chedid" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000847v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans H.W. Erhard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019075v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019074v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001423v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173550v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Okouyi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Humblot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Techakumphu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tristant" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173596v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chuffard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Georges" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173597v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173517v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173598v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561116v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173592v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173572v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173474v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Ricard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Weisbecker" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Aletru" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys Bodin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173503v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Promp" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173600v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Hemsworth" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173599v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malherbe" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173564v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173509v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perault" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173536v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Barrier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Carri&#232;re" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173595v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360612v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Beillard" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fougeyrollas" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cormier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jecko" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deschamps" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173570v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173457v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Goumon" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173445v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754292v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ternois" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756779v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bertin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752674v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rigalma" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757606v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753424v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ennifar" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fortin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Louyot" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755596v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Schawlb" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756081v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754283v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754885v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carriere" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique M.-D. Bernadet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758066v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758631v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764244v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Desire" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828133v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760670v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764285v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760209v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Martin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758611v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacif Rihani" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sos-Dahbi" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baraka" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758602v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760522v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763293v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lapierre" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Remeuf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saade" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758677v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759916v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758669v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760158v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761120v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761995v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouzeau" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761774v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759424v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758651v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758645v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dupas" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764639v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764637v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767257v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834304v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834306v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767081v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767145v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889444v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lm Zeoula" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lefaivre" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888893v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Lall&#232;s" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:19930225" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899540v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:19920514" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888826v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja Chayvialle" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bernard" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899348v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Pedersen" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899012v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Sissons" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Heppell" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guilloteau" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261697v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Valenchon" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Deneuville" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gauthier" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02320883v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02376896v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02376907v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470018000146" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737536v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symposium.inra.fr/isnh2018/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02320872v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02320842v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473688v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://om.ciheam.org/option.php?IDOM=1034" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560689v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442707v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article4085" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173669v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lagofun" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3896" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173668v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Broux" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/280983.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470014000028" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739483v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745760v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744752v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Ruesche" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2013.org" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01590212v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bellegarde" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bono" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Labeur" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Vittet" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747166v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Fromhage" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822282v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888266v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraze Maaroufi" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Meschy" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791470v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mounier" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guatteo" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781800628045.0000" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749099v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3461-5" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03273331v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3327-4" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03116212v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3249-9" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834484v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847067v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173581v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/docrep/017/i3164e/i3164e00.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173548v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-712-7_13" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02854006v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>