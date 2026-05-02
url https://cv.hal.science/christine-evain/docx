--- v0 (2026-03-21)
+++ v1 (2026-05-02)
@@ -672,230 +672,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04911910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The “Virtual Environmental Challenge” and the UN’s 2030 Agenda: How Challenge Based Learning Empowers Lifelong Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brendan Geer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spencer Hawkridge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lillehammer Lifelong Learning ICDE Conference 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Lillehammer, Norway</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03840344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Command and Control in Challenge-Based Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spencer Hawkridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Moore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applying Education in a Complex World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AMPS (Architecture Media Politics Society), Apr 2023, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04083258v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">hal-03840344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renforcer la dynamique collective du Master “Didactique des langues” de Rennes 2 à travers deux projets : FLEscape et DistutoLang</w:t>
               </w:r>
@@ -1002,77 +1002,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Moore</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Brendan Geer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spencer Hawkridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'études AIPU : Innover en recherche pour une évaluation des pratiques pédagogiques dans l'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Rennes, France</w:t>
@@ -1101,77 +1101,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ‘Virtual Environmental Challenge’ Project and its Impact on Second Language Learning in an International Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spencer Hawkridge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crises, challenges, innovations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1265,51 +1265,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Method to Feel Emotion: using sentiment analysis to investigate stylistic patterns in formula fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1980,217 +1980,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03133433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Approche méthodologique pour la construction de formations LSP dans une optique d'apprentissage tout au long de la vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’apprenant en langues et dans les métiers de la traduction : source d'interrogations et de perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Co-organisation de la journée d’étude « Recherche, développement et exploitation du numérique en linguistique appliquée » (LIDILE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Baize-Varin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aura Luz Duffé-Montalvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Griselda Drouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langue 2.0 : Recherche, développement et exploitation du numérique en linguistique appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LIDILE (axes DILEM, TRASILT, ELIA), Nov 2019, Rennes (Campus de Beaulieu), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05523895v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03842281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférence de lancement des ateliers BookHoof</w:t>
               </w:r>
@@ -2340,51 +2340,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher de Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spencer Hawkridge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FoBrAd (Formes brèves et adolescence)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2649,165 +2649,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01973088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">eZoomBook : le numérique et le travail collaboratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De l’ingénierie à la capacité des humains à s’émanciper dans les territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Saint-Herblain, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Book Industry: New Technologies and New Business Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Evain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence pour le Pôle des métiers du livre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris Ouest Nanterre La Défense, Dec 2014, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01980631v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03843192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracting Domain Ontologies from Reference Books</w:t>
               </w:r>
@@ -2917,50 +2917,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01973160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Communication interne et externe, à l'ère du digital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence au lycée International Nelson Mandela à Nantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lycée International Nelson Mandela à Nantes, Mar 2016, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Serious reading and Gen Z</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2969,139 +3051,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence TEDx</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Centrale de Nantes, 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01980663v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01980626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Journal de Susanna Moodie : le point de vue de la traductrice et de l'éditeur</w:t>
               </w:r>
@@ -5134,340 +5134,340 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01978024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The intimate life of composite materials [Texte imprimé] / Francisco Chinesta interwewed by Christine Évain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publibook, pp.180, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Weaving Wider Webs: Marketing Strategies in the Global Village</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mollon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Tanant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">X-Editions; Ecole Centrale de Nantes, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Mollon</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">X-Editions; Ecole Centrale de Nantes, 2012</w:t>
+                <w:t xml:space="preserve">hal-01980563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le journal de Susanna Moodie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno Doucey, 2011, 2362290093</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Publibook, pp.180, 2012</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">101 questions sur l'industrie du livre / Christine Evain ; [préface de Fabrice Piault]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publibook, pp.251, 2011, 978-2-7483-6859-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01972318v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-01978010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vie intime des matériaux composites / Francisco Chinesta interviewé par Christine Évain</w:t>
               </w:r>
@@ -6002,51 +6002,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Virtual Environmental Challenge: The Professionalization of Student Experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Evain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6574,165 +6574,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03599636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Que devient la narration à la première personne lors de l’adaptation cinématographique de Jane Eyre par Franco Zeffirelli ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">C.A.P.E.S. / Agrégation Anglaise. Jane Eyre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELLIPSES, pp.212-226, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03599706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Somerset Maugham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Evain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guide de la littérature britannique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ELLIPSES, pp.259-262, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03599729v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03599706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaret Atwood</w:t>
               </w:r>
@@ -6781,169 +6781,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03632472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des tortues et des hommes dans The Grapes of Wrath</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">C.A.P.E.S. / Agrégation Anglaise. John Steinbeck The Grapes of Wrath</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELLIPSES, pp.125-137, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03599739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Whatever the trick is, you have it: International marketing of Canadian-authored books in relation to Commonwealth literary prizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Evain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Publibook Université. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pre- and Post-Publication Itineraries of the Contemporary Novel in English</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.191-210, 2007, Pre-and Post-Publication Itineraries of the Contemporary Novel in English</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03605912v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03599739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au-delà du piège de la 'propagande sentimentale' vers l'affirmation d'une rédemption choisie ou rejetée librement</w:t>
               </w:r>
@@ -8780,51 +8780,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Bourvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Moore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Langues Modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Littérature et multimodalité en classe de langue : quels enjeux ? quelles pratiques ?, 4/2022, pp.81-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9362,213 +9362,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02986150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">From the ideal to the real: a pedagogical approach to managing tourist expectations with the ‘myplace4u’ tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher de Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlantide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.137-151</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Heritage Tourism as a Means for International Student Cultural Integration: The Baludik and aPlace4u User Experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bonniord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher de Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Evain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in English Language Teaching</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 7 (4), pp.432-450. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.22158/selt.v7n4p432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342955v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02343439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travailler langue et culture en jouant avec les lieux, le savoir et la narration</w:t>
               </w:r>
@@ -9658,51 +9658,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spencer Hawkridge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of the Book</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 16 (1), pp.13-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9721,1711 +9721,1897 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01972496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">How is the United States’s international HIV prevention programme evolving?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Social Sciences Research Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (9), pp.78-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14738/assrj.59.5072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01972405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littératures postcoloniales sur le continent africain : étude comparative des marques britanniques et ougandaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale d'Etudes en Langues Modernes Appliquées - International Review of Studies in Modern Applied Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2, pp.80-90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Shakespeare in Shackles: Pedagogical Experiment and Cultural Activity in a French Prison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Saurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spencer Hawkridge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Social Science Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6 (3), pp.20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.11114/ijsss.v6i3.2972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01972435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Christine Evain</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Livre Numérique Enrichi eZoomBook et Ses Applications Dans Le Champ Scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Iwaszko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Eichel-Lojkine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher de Marco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Social Sciences Research Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Multimodalité(s) : Revue de recherches en littératie médiatique multimodale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Août (8)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Littératures postcoloniales sur le continent africain : étude comparative des marques britanniques et ougandaises</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01972473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugandan Literature: the Questions of Identity, Voice and Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilda Twongyeirwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercy Mirembe Ntangaare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spencer Hawkridge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of English and Cultural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (1), pp.46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11114/ijecs.v1i1.3226⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01972425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The eZoomBook Tool: A Blended and Eclectic Approach to Digital Pedagogy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris De Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Education and Training Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (8), pp.139-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11114/jets.v6i8.3428⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01972416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">eZoomBook Methodology and Template: A Case Study of Collective Authorship in the Classroom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catrin Bellay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris De Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studies in English Language Teaching</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (2), pp.231-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22158/selt.v5n2p231⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01972960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teaching Shakespeare in the Digital Age: The eZoomBook Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris De Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">English Language Teaching (Canadian Center of Science and Education)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5539/elt.v9n6p162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01319052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The myplace4u Platform Project: A Tool for Place Branding and the Promotion of Literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris de Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Publishing Research Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (2), pp.103-112</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01972974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Making Teaching Visible to Learners through the eZoomBook Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher de Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ubiquitous Learning: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (3), pp.31-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01972991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littératures postcoloniales : l’émergence des marques CanLit, IEL et IWE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Evain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale d'Etudes en Langues Modernes Appliquées - International Review of Studies in Modern Applied Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 2, pp.80-90</w:t>
+              <w:t xml:space="preserve">, 2016, pp.62-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Christopher de Marco</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beyond the ‘Chorus Line’: A response to Susanne Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Evain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimodalité(s) : Revue de recherches en littératie médiatique multimodale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Août (8)</w:t>
+              <w:t xml:space="preserve">Connotations : a journal for critical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (2), pp.300-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Spencer Hawkridge</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rediscovering and Promoting Serious Reading: How the eZoomBook Platform Can Help</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher de Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Evain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of English and Cultural Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ubiquitous Learning: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (1), pp.1-13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Chris De Marco</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01973098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les apports du dispositif eZoomBook pour une population pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher de Marco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Education and Training Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Culture et Musées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Entre les murs / Hors les murs Culture et publics empêchés, 26, pp.184-188</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Christine Evain</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03632502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les apports des dispositifs de lecture pour une population pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher de Marco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in English Language Teaching</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Culture et Musées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Chris de Marco</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01973117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Highlighting the Merits of ‘Indian’ Publishing and Literature at International Book Fairs and Festivals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Carolan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of the Book</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (2), pp.1-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01973141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinventing the Book: The eZoomBook Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher de Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ubiquitous Learning: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (1), pp.1-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reading with a Difference: eZoomBook and MyGame-4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher de Marco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Publishing Research Quarterly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 32 (2), pp.103-112</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 30 (1), pp.50-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12109-014-9352-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Chris De Marco</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Self-Publishing: Opportunities and Threats in a New Age of Mass Culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Carolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">English Language Teaching (Canadian Center of Science and Education)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5539/elt.v9n6p162⟩</w:t>
+              <w:t xml:space="preserve">Publishing Research Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (4), pp.285-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12109-013-9326-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...495 lines deleted...]
-                <w:t xml:space="preserve">Highlighting the Merits of ‘Indian’ Publishing and Literature at International Book Fairs and Festivals</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">English Titles in India: Tensions Building Up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of the Book</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 12 (2), pp.1-15</w:t>
+              <w:t xml:space="preserve">, 2013, 10 (1), pp.93-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Reinventing the Book: The eZoomBook Platform</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01977295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le nouveau dispositif ‘eZoomBook’ : perspectives pédagogiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher de Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Carolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ubiquitous Learning: An International Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dms.337⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...215 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shifting Authority: (Ex)Changing Roles in the Evolving Publishing Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11441,243 +11627,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of the Book</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 10 (4), pp.53-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01977319v1</w:t>
-              </w:r>
-[...184 lines deleted...]
-                <w:t xml:space="preserve">hal-01977295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les tribulations de la littérature canadienne : stratégies de résistance et de conquête (1960-2007)</w:t>
               </w:r>
@@ -11983,51 +11983,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350313v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Evain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Richard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolly Ramella Georget" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madelyn Lines" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348634v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril Dieng" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348693v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350296v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492866v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Mill&#225;n Destais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04911910v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barbin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083258v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spencer Hawkridge" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Moore" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840344v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Geer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842345v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840333v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carolan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840338v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842360v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825699v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989973v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Forestier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Destais" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976837v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ar Rouz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catrin Bellay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griselda Drouet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632828v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Chusseau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523880v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baize-Varin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Luz Duff&#233;-Montalvan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842307v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843189v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03133433v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hamonet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Remont&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523895v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cloarec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842281v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843190v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843191v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842262v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher de Marco" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02280827v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632290v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01973088v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01980631v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843192v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01973160v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Magnin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2014.159" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01980663v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01980626v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pinson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843202v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01977283v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2013.169" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783543v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01980159v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnin Morgan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783578v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843207v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Atwood" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01980614v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01980605v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01980573v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01980543v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668796v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dorel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668791v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668787v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668779v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668769v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350326v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350331v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349687v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631591v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631578v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Doucey" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631562v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986004v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-brunodoucey.com/laisse-moi-te-dire/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01972374v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01978024v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01980563v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mollon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tanant" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01980530v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01972318v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01978010v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01980526v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631641v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01980521v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631634v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bertail" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849663v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-l_industrie_du_livre_en_france_et_au_canada_perspectives_frederic_dorel_christine_evain-9782296056992-26236.html" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849660v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1102669" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632465v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reena Khandpur" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210521v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-6684-8380-0.ch008" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133421v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01980491v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025378v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gutierrez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01977436v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01979938v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599636v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599729v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599706v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632472v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605912v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599739v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599917v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631652v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632203v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631608v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603328v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601374v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603316v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632106v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601402v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632224v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03599667v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351908v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Albaret-Maatsch" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843196v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348753v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349674v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Housougna Rabiyatou Zigani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939066v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785058v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#305;l&#305;&#231;kaya Ferit" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kic-Drgas Joanna" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelleher William" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spedaliere Monica" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349621v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bru" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gibson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tardy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349697v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Kic-Drgas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferit K&#305;l&#305;&#231;kaya" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Kelleher" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Spedaliere" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18355/XL.2025.18.01.01" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492562v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Richard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33422/jelr.v4i1.919" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840325v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Bourvon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03840198v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31724/rihjj.48.1.11" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844465v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabiyatou H Zigani" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-03522571v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Saurier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632539v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130485v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18848/1835-9795/CGP/v13i04/11-24" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986150v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rief.046.0103" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02342955v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bonniord" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22158/selt.v7n4p432" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343439v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02342952v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14746/strop.2019.462.004" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01972496v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01972435v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11114/ijsss.v6i3.2972" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01972405v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14738/assrj.59.5072" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986267v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01972473v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Iwaszko" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Eichel-Lojkine" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01972425v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilda Twongyeirwe" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercy Mirembe Ntangaare" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11114/ijecs.v1i1.3226" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01972416v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris De Marco" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11114/jets.v6i8.3428" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01972960v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22158/selt.v5n2p231" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01972974v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris de Marco" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01319052v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/elt.v9n6p162" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01972991v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01979985v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01979960v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01973098v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01973117v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632502v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01973141v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01122563v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01122544v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12109-014-9352-9" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01980177v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12109-013-9326-3" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-535MPBZP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01977319v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00994258v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.337" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01977295v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632724v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599603v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350313v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Evain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Richard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolly Ramella Georget" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madelyn Lines" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348634v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril Dieng" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348693v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350296v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492866v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Mill&#225;n Destais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04911910v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barbin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840344v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Moore" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Geer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spencer Hawkridge" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083258v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842345v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840333v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carolan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840338v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842360v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825699v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989973v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Forestier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Destais" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976837v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ar Rouz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catrin Bellay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griselda Drouet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632828v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Chusseau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523880v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baize-Varin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Luz Duff&#233;-Montalvan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842307v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843189v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03133433v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hamonet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Remont&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842281v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523895v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cloarec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843190v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843191v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842262v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher de Marco" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02280827v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632290v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01973088v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843192v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01980631v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01973160v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Magnin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2014.159" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01980626v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pinson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01980663v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843202v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01977283v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2013.169" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783543v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01980159v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnin Morgan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783578v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843207v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Atwood" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01980614v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01980605v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01980573v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01980543v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668796v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dorel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668791v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668787v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668779v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668769v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350326v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350331v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349687v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631591v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631578v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Doucey" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631562v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986004v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-brunodoucey.com/laisse-moi-te-dire/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01972374v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01978024v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01980530v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01980563v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mollon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tanant" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01978010v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01972318v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01980526v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631641v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01980521v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631634v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bertail" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849663v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-l_industrie_du_livre_en_france_et_au_canada_perspectives_frederic_dorel_christine_evain-9782296056992-26236.html" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849660v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1102669" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632465v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reena Khandpur" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210521v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-6684-8380-0.ch008" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133421v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01980491v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025378v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gutierrez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01977436v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01979938v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599636v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599706v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599729v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632472v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599739v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605912v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599917v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631652v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632203v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631608v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603328v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601374v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603316v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632106v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601402v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632224v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03599667v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351908v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Albaret-Maatsch" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843196v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348753v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349674v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Housougna Rabiyatou Zigani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939066v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785058v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#305;l&#305;&#231;kaya Ferit" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kic-Drgas Joanna" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelleher William" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spedaliere Monica" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349621v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bru" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gibson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tardy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349697v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Kic-Drgas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferit K&#305;l&#305;&#231;kaya" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Kelleher" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Spedaliere" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18355/XL.2025.18.01.01" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492562v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Richard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33422/jelr.v4i1.919" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840325v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Bourvon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03840198v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31724/rihjj.48.1.11" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844465v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabiyatou H Zigani" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-03522571v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Saurier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632539v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130485v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18848/1835-9795/CGP/v13i04/11-24" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986150v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rief.046.0103" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343439v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02342955v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bonniord" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22158/selt.v7n4p432" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02342952v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14746/strop.2019.462.004" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01972496v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01972405v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14738/assrj.59.5072" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986267v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01972435v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11114/ijsss.v6i3.2972" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01972473v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Iwaszko" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Eichel-Lojkine" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01972425v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilda Twongyeirwe" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercy Mirembe Ntangaare" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11114/ijecs.v1i1.3226" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01972416v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris De Marco" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11114/jets.v6i8.3428" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01972960v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22158/selt.v5n2p231" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01319052v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/elt.v9n6p162" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01972974v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris de Marco" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01972991v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01979985v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01979960v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01973098v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632502v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01973117v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01973141v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01122563v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01122544v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12109-014-9352-9" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01980177v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12109-013-9326-3" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-535MPBZP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01977295v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00994258v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.337" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01977319v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632724v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599603v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>