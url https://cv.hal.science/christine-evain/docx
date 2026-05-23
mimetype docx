--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -875,50 +875,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04083258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Apport de la fiche « EWAP » dans le système d’évaluation de travaux en groupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Carolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brendan Geer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spencer Hawkridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'études AIPU : Innover en recherche pour une évaluation des pratiques pédagogiques dans l'enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03840333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The ‘Virtual Environmental Challenge’ Project and its Impact on Second Language Learning in an International Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spencer Hawkridge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crises, challenges, innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03840338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projets - Virtual Environment Challenge (VEC) et Défi Environnemental Virtuel (DEV)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Internationalisation@Home : retours d'expériences d'internationalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Rennes 2, Jun 2022, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Renforcer la dynamique collective du Master “Didactique des langues” de Rennes 2 à travers deux projets : FLEscape et DistutoLang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -940,389 +1229,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le 32ème Congrès de l’Association Internationale de Pédagogie Universitaire (AIPU)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Congrès de l’Association Internationale de Pédagogie Universitaire (AIPU), May 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03842345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Novel Method to Feel Emotion: using sentiment analysis to investigate stylistic patterns in formula fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...314 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Evain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2308,247 +2308,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03843191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Self-assessment for collaborative digital text mediation projects Compte-rendu de pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catrin Bellay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26e Congrès RANACLES : Évaluation(s) et autonomisation dans les centres de langues : pratiques et enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Strasbourg, Nov 2018, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02280827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Collaborative writing workshops for Migrants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher de Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spencer Hawkridge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FoBrAd (Formes brèves et adolescence)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03842262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rethinking the promotion of reading: the BRIO eZoomBook workshop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher de Marco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Technology, Education and Development Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Valencia, Spain. pp.7926-7933</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2586,51 +2586,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rethinking the promotion of reading through the eZoomBook platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher de Marco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Technology, Education and Development Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Madrid, Spain. pp.2340-1079</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2793,51 +2793,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracting Domain Ontologies from Reference Books</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3018,51 +3018,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serious reading and Gen Z</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher de Marco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence TEDx</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Centrale de Nantes, 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3156,51 +3156,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Augmented Learning in Science and Engineering in Higher Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3280,57 +3280,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01977283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Promoting Science and Engineering to Generation Z</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Carolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnin Morgan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ASME 11th Biennial Conference on Engineering Systems Design and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes, Jul 2012, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Developing models for enhanced learning in engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3371,182 +3466,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Centrale Beihang Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Lille, France. Paper 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00783543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skimming content not quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Evain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3660,178 +3660,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03843207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The narrative voice as picture maker’: analyse comparative entre la nouvelle de E. Wharton ‘The Old Maid’ et son adaptation cinématographique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude “Short Story &amp; Cinema”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Versailles, Jun 2011, Versailles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Of Books, Koobs, Blooks, and e-books: A Comparative Study of Recent Developments in France and Canada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Material Cultures Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Ottawa, May 2011, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01980614v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01980605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Mindmapping et structures rhizomatiques au service de la création de sites Internet dans le monde de la publication d’annonces et de l’édition</w:t>
               </w:r>
@@ -3899,51 +3899,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffuser les bonnes pratiques autour de l'usage des blogs en pédagogie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnin Morgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5228,51 +5228,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weaving Wider Webs: Marketing Strategies in the Global Village</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6205,51 +6205,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmedia story-telling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Book Practices &amp; Textual Itineraries 2: Textual Practices in the Digital Age</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUN Éditions universitaires de Lorraine, pp.93-116, 2014, 978-2814301856</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6274,51 +6274,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing the Reading Experience through User-Generated Serious Games on the MyGame-4u Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher de Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6781,169 +6781,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03632472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Whatever the trick is, you have it: International marketing of Canadian-authored books in relation to Commonwealth literary prizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publibook Université. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pre- and Post-Publication Itineraries of the Contemporary Novel in English</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.191-210, 2007, Pre-and Post-Publication Itineraries of the Contemporary Novel in English</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03605912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des tortues et des hommes dans The Grapes of Wrath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Evain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C.A.P.E.S. / Agrégation Anglaise. John Steinbeck The Grapes of Wrath</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ELLIPSES, pp.125-137, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03599739v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03605912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au-delà du piège de la 'propagande sentimentale' vers l'affirmation d'une rédemption choisie ou rejetée librement</w:t>
               </w:r>
@@ -8735,50 +8735,154 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05492562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">C’est que et l’expression de la cause</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Destais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Bourvon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rasprave Instituta za hrvatski jezik i jezikoslovlje</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48 (1), pp.245-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31724/rihjj.48.1.11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03840198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elaboration d’un MOOC pour la didactique de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8813,161 +8917,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Langues Modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Littérature et multimodalité en classe de langue : quels enjeux ? quelles pratiques ?, 4/2022, pp.81-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03840325v1</w:t>
-              </w:r>
-[...102 lines deleted...]
-                <w:t xml:space="preserve">halshs-03840198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the &amp;quot;Virtual Environmental Challenge&amp;quot; Project in Foreign Language Learning in Burkina Faso</w:t>
               </w:r>
@@ -9212,51 +9212,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effect of Reflexive Feedback on Teacher-Trainer Performance in a Distance-Learning Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher de Marco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ubiquitous Learning: An International Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13 (4), pp.11-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9284,2400 +9284,2400 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03130485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Heritage Tourism as a Means for International Student Cultural Integration: The Baludik and aPlace4u User Experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bonniord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher de Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studies in English Language Teaching</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (4), pp.432-450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22158/selt.v7n4p432⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From the ideal to the real: a pedagogical approach to managing tourist expectations with the ‘myplace4u’ tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher de Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlantide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.137-151</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Narration, lutte contre la violence et reconstruction de la dynamique familiale. Le cas du contexte ougandais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Evain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de l'éducation familiale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, n°46 (2), pp.103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rief.046.0103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02986150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Christopher de Marco</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travailler langue et culture en jouant avec les lieux, le savoir et la narration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Evain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlantide</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Studia Romanica Posnaniensia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46 (2), pp.63-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14746/strop.2019.462.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shakespeare in Shackles: Pedagogical Experiment and Cultural Activity in a French Prison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Saurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spencer Hawkridge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Social Science Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (3), pp.20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11114/ijsss.v6i3.2972⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01972435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How is the United States’s international HIV prevention programme evolving?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Social Sciences Research Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (9), pp.78-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14738/assrj.59.5072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01972405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littératures postcoloniales sur le continent africain : étude comparative des marques britanniques et ougandaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale d'Etudes en Langues Modernes Appliquées - International Review of Studies in Modern Applied Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2, pp.80-90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Guadalajara International Book Fair: A Strong Contender for the Leading Position?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Carolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spencer Hawkridge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of the Book</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (1), pp.13-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01972496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugandan Literature: the Questions of Identity, Voice and Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilda Twongyeirwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercy Mirembe Ntangaare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spencer Hawkridge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of English and Cultural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (1), pp.46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11114/ijecs.v1i1.3226⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01972425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Livre Numérique Enrichi eZoomBook et Ses Applications Dans Le Champ Scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Iwaszko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Eichel-Lojkine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher de Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multimodalité(s) : Revue de recherches en littératie médiatique multimodale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Août (8)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01972473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The eZoomBook Tool: A Blended and Eclectic Approach to Digital Pedagogy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris De Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Education and Training Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (8), pp.139-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11114/jets.v6i8.3428⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01972416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">eZoomBook Methodology and Template: A Case Study of Collective Authorship in the Classroom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catrin Bellay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris De Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Evain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in English Language Teaching</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 7 (4), pp.432-450. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22158/selt.v7n4p432⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 5 (2), pp.231-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22158/selt.v5n2p231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Christine Evain</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01972960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teaching Shakespeare in the Digital Age: The eZoomBook Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris De Marco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studia Romanica Posnaniensia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14746/strop.2019.462.004⟩</w:t>
+              <w:t xml:space="preserve">English Language Teaching (Canadian Center of Science and Education)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5539/elt.v9n6p162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01319052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The myplace4u Platform Project: A Tool for Place Branding and the Promotion of Literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris de Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Publishing Research Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (2), pp.103-112</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01972974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Making Teaching Visible to Learners through the eZoomBook Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher de Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ubiquitous Learning: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (3), pp.31-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01972991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littératures postcoloniales : l’émergence des marques CanLit, IEL et IWE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale d'Etudes en Langues Modernes Appliquées - International Review of Studies in Modern Applied Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.62-71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beyond the ‘Chorus Line’: A response to Susanne Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Connotations : a journal for critical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (2), pp.300-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les apports du dispositif eZoomBook pour une population pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher de Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture et Musées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Entre les murs / Hors les murs Culture et publics empêchés, 26, pp.184-188</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03632502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les apports des dispositifs de lecture pour une population pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher de Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture et Musées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01973117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rediscovering and Promoting Serious Reading: How the eZoomBook Platform Can Help</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher de Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ubiquitous Learning: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (1), pp.1-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01973098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Highlighting the Merits of ‘Indian’ Publishing and Literature at International Book Fairs and Festivals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carolan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Spencer Hawkridge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of the Book</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 16 (1), pp.13-29</w:t>
+              <w:t xml:space="preserve">, 2014, 12 (2), pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Christine Evain</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01973141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinventing the Book: The eZoomBook Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher de Marco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Social Sciences Research Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ubiquitous Learning: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (1), pp.1-13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...247 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reading with a Difference: eZoomBook and MyGame-4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher de Marco</w:t>
-              </w:r>
-[...483 lines deleted...]
-                <w:t xml:space="preserve">Chris de Marco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Publishing Research Quarterly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 32 (2), pp.103-112</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 30 (1), pp.50-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12109-014-9352-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le nouveau dispositif ‘eZoomBook’ : perspectives pédagogiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher de Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Carolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ubiquitous Learning: An International Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dms.337⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...432 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shifting Authority: (Ex)Changing Roles in the Evolving Publishing Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Evain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of the Book</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 12 (2), pp.1-15</w:t>
+              <w:t xml:space="preserve">, 2013, 10 (4), pp.53-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Christopher de Marco</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01977319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">English Titles in India: Tensions Building Up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Carolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ubiquitous Learning: An International Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 7 (1), pp.1-13</w:t>
+              <w:t xml:space="preserve">International Journal of the Book</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (1), pp.93-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Christopher de Marco</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01977295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Self-Publishing: Opportunities and Threats in a New Age of Mass Culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Carolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Publishing Research Quarterly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 30 (1), pp.50-62. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12109-014-9352-9⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 29 (4), pp.285-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12109-013-9326-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01980177v1</w:t>
-              </w:r>
-[...266 lines deleted...]
-                <w:t xml:space="preserve">hal-01977319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les tribulations de la littérature canadienne : stratégies de résistance et de conquête (1960-2007)</w:t>
               </w:r>
@@ -11983,51 +11983,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350313v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Evain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Richard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolly Ramella Georget" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madelyn Lines" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348634v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril Dieng" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348693v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350296v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492866v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Mill&#225;n Destais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04911910v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barbin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840344v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Moore" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Geer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spencer Hawkridge" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083258v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842345v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840333v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carolan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840338v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842360v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825699v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989973v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Forestier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Destais" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976837v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ar Rouz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catrin Bellay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griselda Drouet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632828v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Chusseau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523880v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baize-Varin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Luz Duff&#233;-Montalvan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842307v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843189v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03133433v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hamonet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Remont&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842281v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523895v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cloarec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843190v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843191v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842262v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher de Marco" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02280827v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632290v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01973088v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843192v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01980631v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01973160v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Magnin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2014.159" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01980626v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pinson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01980663v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843202v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01977283v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2013.169" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783543v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01980159v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnin Morgan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783578v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843207v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Atwood" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01980614v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01980605v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01980573v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01980543v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668796v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dorel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668791v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668787v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668779v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668769v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350326v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350331v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349687v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631591v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631578v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Doucey" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631562v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986004v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-brunodoucey.com/laisse-moi-te-dire/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01972374v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01978024v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01980530v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01980563v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mollon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tanant" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01978010v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01972318v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01980526v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631641v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01980521v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631634v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bertail" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849663v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-l_industrie_du_livre_en_france_et_au_canada_perspectives_frederic_dorel_christine_evain-9782296056992-26236.html" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849660v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1102669" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632465v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reena Khandpur" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210521v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-6684-8380-0.ch008" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133421v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01980491v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025378v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gutierrez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01977436v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01979938v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599636v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599706v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599729v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632472v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599739v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605912v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599917v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631652v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632203v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631608v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603328v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601374v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603316v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632106v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601402v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632224v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03599667v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351908v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Albaret-Maatsch" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843196v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348753v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349674v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Housougna Rabiyatou Zigani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939066v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785058v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#305;l&#305;&#231;kaya Ferit" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kic-Drgas Joanna" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelleher William" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spedaliere Monica" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349621v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bru" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gibson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tardy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349697v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Kic-Drgas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferit K&#305;l&#305;&#231;kaya" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Kelleher" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Spedaliere" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18355/XL.2025.18.01.01" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492562v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Richard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33422/jelr.v4i1.919" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840325v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Bourvon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03840198v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31724/rihjj.48.1.11" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844465v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabiyatou H Zigani" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-03522571v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Saurier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632539v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130485v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18848/1835-9795/CGP/v13i04/11-24" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986150v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rief.046.0103" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343439v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02342955v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bonniord" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22158/selt.v7n4p432" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02342952v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14746/strop.2019.462.004" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01972496v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01972405v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14738/assrj.59.5072" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986267v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01972435v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11114/ijsss.v6i3.2972" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01972473v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Iwaszko" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Eichel-Lojkine" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01972425v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilda Twongyeirwe" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercy Mirembe Ntangaare" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11114/ijecs.v1i1.3226" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01972416v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris De Marco" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11114/jets.v6i8.3428" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01972960v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22158/selt.v5n2p231" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01319052v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/elt.v9n6p162" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01972974v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris de Marco" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01972991v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01979985v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01979960v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01973098v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632502v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01973117v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01973141v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01122563v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01122544v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12109-014-9352-9" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01980177v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12109-013-9326-3" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-535MPBZP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01977295v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00994258v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.337" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01977319v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632724v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599603v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350313v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Evain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Richard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolly Ramella Georget" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madelyn Lines" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348634v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril Dieng" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348693v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350296v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492866v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Mill&#225;n Destais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04911910v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barbin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840344v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Moore" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Geer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spencer Hawkridge" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083258v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840333v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carolan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840338v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842360v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842345v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825699v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989973v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Forestier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Destais" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976837v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ar Rouz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catrin Bellay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griselda Drouet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632828v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Chusseau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523880v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baize-Varin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Luz Duff&#233;-Montalvan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842307v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843189v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03133433v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hamonet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Remont&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842281v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523895v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cloarec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843190v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843191v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02280827v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842262v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher de Marco" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632290v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01973088v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843192v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01980631v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01973160v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Magnin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2014.159" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01980626v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pinson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01980663v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843202v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01977283v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2013.169" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01980159v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnin Morgan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783543v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783578v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843207v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Atwood" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01980605v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01980614v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01980573v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01980543v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668796v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dorel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668791v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668787v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668779v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668769v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350326v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350331v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349687v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631591v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631578v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Doucey" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631562v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986004v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-brunodoucey.com/laisse-moi-te-dire/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01972374v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01978024v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01980530v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01980563v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mollon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tanant" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01978010v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01972318v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01980526v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631641v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01980521v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631634v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bertail" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849663v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-l_industrie_du_livre_en_france_et_au_canada_perspectives_frederic_dorel_christine_evain-9782296056992-26236.html" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849660v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1102669" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632465v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reena Khandpur" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210521v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-6684-8380-0.ch008" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133421v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01980491v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025378v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gutierrez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01977436v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01979938v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599636v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599706v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599729v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632472v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605912v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599739v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599917v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631652v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632203v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631608v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603328v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601374v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603316v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632106v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601402v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632224v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03599667v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351908v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Albaret-Maatsch" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843196v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348753v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349674v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Housougna Rabiyatou Zigani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939066v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785058v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#305;l&#305;&#231;kaya Ferit" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kic-Drgas Joanna" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelleher William" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spedaliere Monica" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349621v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bru" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gibson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tardy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349697v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Kic-Drgas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferit K&#305;l&#305;&#231;kaya" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Kelleher" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Spedaliere" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18355/XL.2025.18.01.01" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492562v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Richard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33422/jelr.v4i1.919" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03840198v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Bourvon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31724/rihjj.48.1.11" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840325v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844465v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabiyatou H Zigani" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-03522571v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Saurier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632539v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130485v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18848/1835-9795/CGP/v13i04/11-24" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02342955v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bonniord" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22158/selt.v7n4p432" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343439v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986150v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rief.046.0103" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02342952v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14746/strop.2019.462.004" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01972435v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11114/ijsss.v6i3.2972" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01972405v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14738/assrj.59.5072" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986267v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01972496v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01972425v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilda Twongyeirwe" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercy Mirembe Ntangaare" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11114/ijecs.v1i1.3226" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01972473v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Iwaszko" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Eichel-Lojkine" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01972416v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris De Marco" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11114/jets.v6i8.3428" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01972960v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22158/selt.v5n2p231" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01319052v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/elt.v9n6p162" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01972974v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris de Marco" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01972991v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01979985v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01979960v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632502v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01973117v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01973098v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01973141v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01122563v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01122544v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12109-014-9352-9" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00994258v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.337" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01977319v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01977295v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01980177v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12109-013-9326-3" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-535MPBZP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632724v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599603v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>