--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -2633,3534 +2633,3819 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01766578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion de l'ouvrage</w:t>
+                <w:t xml:space="preserve">La recherche de ressources en ligne pour l’école : une pratique « accompagnée » productrice d’inégalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Millon Faure</w:t>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Cornand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Felix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Devoirs au collège : enjeux scolaires et dispositifs d'aide à l'étude</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:t xml:space="preserve">Colloque AUPTIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05487629v1</w:t>
+                <w:t xml:space="preserve">hal-05568194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux sociétaux et scolaires du travail personnel de l’élève.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La place des pairs dans les activités ritualisées d’apprentissages scolaires. Ce qu’en disent des collégiens de 6e en REP+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
+                <w:t xml:space="preserve">Renaud Cornand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Millon Faure</w:t>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Felix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Devoirs au collège. Enjeux scolaires et dispositifs d’aide à l’étude</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:t xml:space="preserve">Colloque international Transmission et apprentissages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Liège, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05487671v1</w:t>
+                <w:t xml:space="preserve">hal-05567802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmettre les devoirs : outils et difficultés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quel environnement socialisateur pour les apprentissages dans la classe ? Ce qu’en disent des collégiens de 6e en REP+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Millon Faure</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Felix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...35 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Devoirs au collège : enjeux scolaires d'aide à l'étude</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:t xml:space="preserve">Congrès Association Française de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05487626v1</w:t>
+                <w:t xml:space="preserve">hal-05567883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques outils théoriques pour une analyse multidimensionnelle de l’accompagnement du travail personnel de l’élève.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Gobert</w:t>
+                <w:t xml:space="preserve">Interroger les liens entre dynamiques territoriales et apprentissages. L’exemple de l’équipe DyTAEp du pôle pilote AMPIRIC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Renaud Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Felix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Devoirs au collège. Enjeux scolaires et dispositifs d’aide à l’étude.</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05487714v1</w:t>
+              <w:t xml:space="preserve">Printemps de la recherche en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, En ligne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques outils théoriques pour une analyse multidimensionnelle de l'accompagnement du travail personnel de l'élève</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Gobert</w:t>
+                <w:t xml:space="preserve">La circulation des savoirs dans et hors l'école : étude sur un établissement populaire du centre-ville de Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
+                <w:t xml:space="preserve">Renaud Cornand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Felix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Devoirs au collège: enjeux scolaires et dispositifs d'aide à l'étude</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05502670v1</w:t>
+              <w:t xml:space="preserve">Séminaire Hybridations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paroles, positionnements et pratiques des élèves au sein du dispositif Devoirs Faits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les cités éducatives : une illusion territoriales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Rubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Moignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teresa Assude</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christine Felix</w:t>
+                <w:t xml:space="preserve">David Giband</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Devoirs au collège: enjeux scolaires et dispositifs d'aide à l'étude</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05495083v1</w:t>
+              <w:t xml:space="preserve">JE Des politiques éducatives territorialisées aux Cités éducatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, La Courneuve, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d'une modélisation de l'articulation entre la classe et les séances Devoirs faits</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des labels en apesanteurs au risque de la collision. Regard sociologique sur les concurrences de dispositifs d’action éducative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Millon Faure</w:t>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Rubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Moignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Benyahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Félix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Devoirs au collège: enjeux scolaires et dispositifs d'aide à l'étude</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05502693v1</w:t>
+              <w:t xml:space="preserve">Colloque Penser l’éducation territorialisée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche pluridisciplinaire ergonomique, didactique et sociologique.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
+                <w:t xml:space="preserve">Des dispositifs de lutte contre les inégalités en REP entre prescriptions nationales et traductions locales. L’exemple de Devoirs Faits et des Parcours d’Excellence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Millon Faure</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Devoirs au collège. Enjeux scolaires et dispositifs d’aide à l’étude.</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:t xml:space="preserve">Colloque SFERE-Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05487675v1</w:t>
+                <w:t xml:space="preserve">hal-03409558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'École sans l'école : des prescriptions aux réalités du travail enseignant</w:t>
-[...33 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les outils et les méthodes de l’analyse du travail au service d’une refondation de la formation aux métiers de l’enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'activité des professeurs des écoles à l'épreuve du covid-19 Chantier Travail du SNUIpp-FSU</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:t xml:space="preserve">Ergonomie(S), Ergonome(S) – Quelles évolutions à la croisée d’une discipline et d’un métier ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04170584v1</w:t>
+                <w:t xml:space="preserve">hal-01766602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternance intégrative et formation des enseignants</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Felix</w:t>
+                <w:t xml:space="preserve">Les outils et les méthodes de l’analyse du travail au service d’une refondation de la formation aux métiers de l’enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Mouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alternance intégrative et formation des enseignants</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:t xml:space="preserve">51 ème Congrès International Société d'Ergonomie de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d'Ergonomie de Langue Française, Sep 2016, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02458343v1</w:t>
+                <w:t xml:space="preserve">hal-01756710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pilotage à distance de l’activité par les dispositifs : dilemmes professionnels, pouvoir d’agir et renormalisation du milieu de travail</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réformes de la formation des enseignants : quelles retombées sur la performance et la santé des formateurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Espinassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Felix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De l'usage des artefacts dans les métiers de l'intervention</w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:t xml:space="preserve">50 ème congrès international. Société d'Ergonomie de Langue Française.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France. pp.405-412</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01755843v1</w:t>
+                <w:t xml:space="preserve">hal-01487510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pilotage à distance de l'activité par les dispositifs : dilemmes professionnels, pouvoir d'agir et renormalisation du milieu de travail</w:t>
+                <w:t xml:space="preserve">Genèse d’un collectif de travail ou l’histoire de son activité productive et créatrice dans la formation à l’enseignement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Félix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Vérillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De l’usage des artefacts dans les métiers de l’intervention</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05103771v1</w:t>
+              <w:t xml:space="preserve">Enjeux actuels et futurs de la formation et de la profession enseignante (CRIFPE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le métier d’enseignant : un impensé dans le rôle de l’établissement comme organisation apprenante ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La co-intervention : un nouveau milieu de travail au service de l'efficacité et de l'équité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Amigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Espinassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saujat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Former les enseignants au XXIe siècle. Établissement formateur et vidéoformation</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-01760558v1</w:t>
+              <w:t xml:space="preserve">Symposium UNE DEFINITION ALTERNATIVE DE LA NOTION D'EFFICACITE A PARTIR D'UNE ENTREE PAR LES COLLECTIFS D'ENSEIGNANTS.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Rennes, France. pp.4-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00569134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositifs d’aide à l’étude personnelle des élèves</w:t>
-[...72 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les débuts dans le métier enseignant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Saujat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interactions entre recherches en didactique(s) et formation des enseignants. Questions de didactique comparée</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01765424v1</w:t>
+              <w:t xml:space="preserve"> Congrès international AREF 2007 (Actualité de la Recherche en Education et en Formation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dimensions collectives dans le développement professionnel en réseau ambition réussite</w:t>
-[...33 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La grande incertitude des élèves dans l’enseignement par activités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Matheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Quilio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expériences et développement professionnel des enseignants : formation, travail, itinéraire professionnel</w:t>
-[...159 lines deleted...]
-                <w:t xml:space="preserve">hal-01765998v1</w:t>
+              <w:t xml:space="preserve">Production / réduction des inégalités dans / hors l'école</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2001, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01993174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diclofenac stress responses and biotransformation pathways in the marine diatom Phaeodactylum tricornutum</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Le Floch</w:t>
+                <w:t xml:space="preserve">Conclusion de l'ouvrage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Millon Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...48 lines deleted...]
-                <w:t xml:space="preserve">hal-05365971v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions INSHEA. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Devoirs au collège : enjeux scolaires et dispositifs d'aide à l'étude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.417-426, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le processus de la photographie adressée comme méthode de formation par l'analyse du travail</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enjeux sociétaux et scolaires du travail personnel de l’élève.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Millon Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Devoirs au collège. Enjeux scolaires et dispositifs d’aide à l’étude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSEI, 2025, Recherches, 978-2-36616-139-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques outils théoriques pour une analyse multidimensionnelle de l'accompagnement du travail personnel de l'élève</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Millon Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Devoirs au collège: enjeux scolaires et dispositifs d'aide à l'étude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSEI - Champ social, pp.85-111, 2025, 978-2-36616-139-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05502670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transmettre les devoirs : outils et difficultés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Millon Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions INSHEA. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Devoirs au collège : enjeux scolaires d'aide à l'étude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.287-308, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques outils théoriques pour une analyse multidimensionnelle de l’accompagnement du travail personnel de l’élève.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Millon Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Devoirs au collège. Enjeux scolaires et dispositifs d’aide à l’étude.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSEI, 2025, Recherches, 978-2-36616-139-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paroles, positionnements et pratiques des élèves au sein du dispositif Devoirs Faits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Assude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Millon Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Devoirs au collège: enjeux scolaires et dispositifs d'aide à l'étude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSEI - Champ social, pp.113-135, 2025, 978-2-36616-139-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proposition d'une modélisation de l'articulation entre la classe et les séances Devoirs faits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Assude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Millon Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Devoirs au collège: enjeux scolaires et dispositifs d'aide à l'étude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSEI - Champ social, pp.269-285, 2025, 978-2-36616-139-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05502693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une approche pluridisciplinaire ergonomique, didactique et sociologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Millon Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Assude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Devoirs au collège. Enjeux scolaires et dispositifs d’aide à l’étude.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSEI, 2025, Recherches, 978-2-36616-139-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'École sans l'école : des prescriptions aux réalités du travail enseignant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Filippi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chantier Travail du SNUipp-FSU. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'activité des professeurs des écoles à l'épreuve du covid-19 Chantier Travail du SNUIpp-FSU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Syllepse, pp.57-84, 2021, Comprendre et Agir, 978-2-84950-997-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03628585v1</w:t>
+                <w:t xml:space="preserve">hal-04170584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alternance intégrative et formation des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alain Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Saujat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alternance intégrative et formation des enseignants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12452963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilotage à distance de l’activité par les dispositifs : dilemmes professionnels, pouvoir d’agir et renormalisation du milieu de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vérillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Serge Eloi; Gilles Ulrich. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De l'usage des artefacts dans les métiers de l'intervention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-30, 2017, 978-2-36630-066-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilotage à distance de l'activité par les dispositifs : dilemmes professionnels, pouvoir d'agir et renormalisation du milieu de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vérillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De l’usage des artefacts dans les métiers de l’intervention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 978-2-36630-066-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05103771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le métier d’enseignant : un impensé dans le rôle de l’établissement comme organisation apprenante ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Saujat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ria Luc. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Former les enseignants au XXIe siècle. Établissement formateur et vidéoformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Boeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.61-72, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dispositifs d’aide à l’étude personnelle des élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lagierce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Roustan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Johsua</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francia Leutenegger; Chantal Amade-Escot; Maria-Luisa Schubaeur-Leoni. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interactions entre recherches en didactique(s) et formation des enseignants. Questions de didactique comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2014, 978-2-84867-480-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dimensions collectives dans le développement professionnel en réseau ambition réussite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Saujat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-François Thermines; Richard Wittorski. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expériences et développement professionnel des enseignants : formation, travail, itinéraire professionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cultures d’enseignement et cultures d’apprentissage à l’école et au collège : des éléments de comparaison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Chnane-Davin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Roubaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accardi Jocelyne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuel Carette; Francis Carton; Monica Vlad. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diversités culturelles et enseignement du français dans le monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Grenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.263, 2011, 978-2-7061-1703-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devoirs au collège : enjeux scolaires et dispositifs d'aide à l'étude</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
+                <w:t xml:space="preserve">Diclofenac stress responses and biotransformation pathways in the marine diatom Phaeodactylum tricornutum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leopold Alezra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Felix</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05487623v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rosain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux scolaires des dispositifs d’aide aux devoirs : étude de cas en collège et ailleurs.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le processus de la photographie adressée comme méthode de formation par l'analyse du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Felix</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04961856v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interroger les liens entre dynamiques territoriales et apprentissages. L’exemple de l’équipe DyTAEp du pôle pilote AMPIRIC</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Renaud Cornand</w:t>
+                <w:t xml:space="preserve">Devoirs au collège : enjeux scolaires et dispositifs d'aide à l'étude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Millon Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Felix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-05101977v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions INSHEA. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La circulation des savoirs dans et hors l'école : étude sur un établissement populaire du centre-ville de Marseille</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Renaud Cornand</w:t>
+                <w:t xml:space="preserve">Les enjeux scolaires des dispositifs d’aide aux devoirs : étude de cas en collège et ailleurs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Millon Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Felix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...966 lines deleted...]
-                <w:t xml:space="preserve">hal-01993174v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04961856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment faire de &amp;quot;l’étude aidée&amp;quot; un facteur d’amélioration des apprentissages scolaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Christine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INSPE Aix-Marseille-Université. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04775175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES ÉTUDIANTS FRANÇAIS FACE À L'ENSEIGNEMENT À DISTANCE EN PÉRIODE DE PANDÉMIE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6186,65 +6471,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Felix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] AMU - Aix Marseille Université; ADEF; TELEMME. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03175974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId125"/>
+      <w:footerReference w:type="default" r:id="rId128"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6312,51 +6597,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E93724F0"/>
+    <w:nsid w:val="FAED6FDD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6460,51 +6745,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="57C13E70"/>
+    <w:nsid w:val="A2A818CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6608,51 +6893,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="8C8ED144"/>
+    <w:nsid w:val="080A838A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6756,51 +7041,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="82F0065A"/>
+    <w:nsid w:val="79615EBE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6904,51 +7189,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="19245C33"/>
+    <w:nsid w:val="ACD3B199"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7052,51 +7337,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="20C3F88F"/>
+    <w:nsid w:val="9D38D9B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7298,51 +7583,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marie-christine.felix@univ-amu.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05533233v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Alezra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Floc'H" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Felix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rosain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gomez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2026.127797" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05434404v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Trouche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Liautard-Haag" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Aub&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-06009-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176856v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Filippi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine F&#233;lix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mouton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1098134ar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701710v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Martin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gebeil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156357v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2021-v18n1-15" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169192v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Filippi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.169.0101" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156349v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156352v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2020.701" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970956v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Espinassy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bri&#232;re-Gu&#233;noun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02477425v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bri&#232;re-Guenoun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine F&#233;lix" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.3486" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02477558v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saujat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755838v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bruno" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755555v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01444233v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755763v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420647v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Amigues" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01420857v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766140v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766552v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Carraud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766252v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mercier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766174v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766586v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766578v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Johsua" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487629v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Millon Faure" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Feuilladieu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487671v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487626v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guille-Biel Winder" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gobert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487714v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05502670v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05495083v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Assude" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Richard-Bossez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05502693v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487675v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170584v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458343v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755843v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre V&#233;rillon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/formation/225-de-lusage-des-artefacts-dans-les-metiers-de-lintervention.html" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103771v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760558v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/ouvrage/9782804190637-former-les-enseignants-au-xxie-siecle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765424v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lagierce" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Leroy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Roustan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765440v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/formation/108-experiences-et-developpement-professionnel-des-enseignants.html" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765998v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Chnane-Davin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Roubaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Accardi Jocelyne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1002/9782706117039/Diversites%20culturelles%20et%20enseignement%20du%20francais%20dans%20le%20monde%20" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05365971v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Alezra" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Floch" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628585v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487623v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04961856v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101977v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cornand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101961v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500828v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Rubi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moignard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giband" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500811v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Benyahia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409558v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766602v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756710v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487510v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766622v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00569134v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766615v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993174v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Matheron" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Quilio" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775175v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Christine" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175974v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marie-christine.felix@univ-amu.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05533233v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Alezra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Floc'H" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Felix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rosain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gomez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2026.127797" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05434404v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Trouche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Liautard-Haag" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Aub&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-06009-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176856v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Filippi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine F&#233;lix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mouton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1098134ar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701710v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Martin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gebeil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156357v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2021-v18n1-15" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169192v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Filippi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.169.0101" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156349v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156352v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2020.701" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970956v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Espinassy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bri&#232;re-Gu&#233;noun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02477425v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bri&#232;re-Guenoun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine F&#233;lix" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.3486" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02477558v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saujat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755838v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bruno" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755555v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01444233v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755763v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420647v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Amigues" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01420857v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766140v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766552v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Carraud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766252v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mercier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766174v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766586v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766578v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Johsua" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568194v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Richard-Bossez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cornand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567802v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567883v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101977v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101961v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500828v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Rubi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moignard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giband" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500811v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Benyahia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409558v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766602v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756710v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487510v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766622v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00569134v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766615v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993174v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Matheron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Quilio" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487629v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Millon Faure" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Feuilladieu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487671v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05502670v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gobert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guille-Biel Winder" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487626v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487714v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05495083v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Assude" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05502693v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487675v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170584v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458343v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755843v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre V&#233;rillon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/formation/225-de-lusage-des-artefacts-dans-les-metiers-de-lintervention.html" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103771v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760558v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/ouvrage/9782804190637-former-les-enseignants-au-xxie-siecle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765424v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lagierce" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Leroy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Roustan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765440v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/formation/108-experiences-et-developpement-professionnel-des-enseignants.html" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765998v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Chnane-Davin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Roubaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Accardi Jocelyne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1002/9782706117039/Diversites%20culturelles%20et%20enseignement%20du%20francais%20dans%20le%20monde%20" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05365971v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Alezra" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Floch" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628585v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487623v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04961856v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775175v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Christine" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175974v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>