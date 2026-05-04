--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -345,6191 +345,6783 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diclofenac stress responses and biotransformation pathways in the marine diatom \textitPhaeodactylum tricornutum</w:t>
+                <w:t xml:space="preserve">La recherche de ressources en ligne pour l’école : une pratique « accompagnée » productrice d’inégalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léopold Alezra</w:t>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Le Floc'H</w:t>
+                <w:t xml:space="preserve">Renaud Cornand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Felix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Colloque AUPTIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05533233v1</w:t>
+                <w:t xml:space="preserve">hal-05568194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omics exploration of deep-sea biodiversity: data from the “Pourquoi Pas les Abysses?” and eDNAbyss projects</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Faire ses devoirs avec internet : repenser la place de la famille dans le travail à la maison pour l’école. Une enquête auprès de collégiens de REP+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Felix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05434404v1</w:t>
+              <w:t xml:space="preserve">Colloque international ETIC 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Le Mans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobiliser des traces du travail réel en formation: la photographie adressée</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Mouton</w:t>
+                <w:t xml:space="preserve">Interroger les liens entre dynamiques territoriales et apprentissages. L’exemple de l’équipe DyTAEp du pôle pilote AMPIRIC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Felix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04176856v1</w:t>
+              <w:t xml:space="preserve">Printemps de la recherche en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, En ligne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étudier à distance en contexte de pandémie : qu'en dit le premier cycle universitaire ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Perrine Martin</w:t>
+                <w:t xml:space="preserve">La place des pairs dans les activités ritualisées d’apprentissages scolaires. Ce qu’en disent des collégiens de 6e en REP+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Felix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Gebeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en éducation</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03701710v1</w:t>
+              <w:t xml:space="preserve">Colloque international Transmission et apprentissages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Liège, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des usages numériques préexistants des enseignants du supérieur face à l’impératif de l’enseignement à distance en période de confinement</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Filippi</w:t>
+                <w:t xml:space="preserve">Quel environnement socialisateur pour les apprentissages dans la classe ? Ce qu’en disent des collégiens de 6e en REP+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Felix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Array</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03156357v1</w:t>
+              <w:t xml:space="preserve">Congrès Association Française de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Si on avait pu se préparer… » ou les effets d’un enseignement à distance non anticipé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La circulation des savoirs dans et hors l'école : étude sur un établissement populaire du centre-ville de Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Felix</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Perrine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Administration &amp; éducation</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03169192v1</w:t>
+              <w:t xml:space="preserve">Séminaire Hybridations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">École et famille en temps de confinement. Et après ?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les cités éducatives : une illusion territoriales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Rubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Moignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Giband</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03156349v1</w:t>
+              <w:t xml:space="preserve">JE Des politiques éducatives territorialisées aux Cités éducatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, La Courneuve, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’externalisation du travail scolaire à la maison : un scénario d’avenir possible pour l’École de demain ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des labels en apesanteurs au risque de la collision. Regard sociologique sur les concurrences de dispositifs d’action éducative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Rubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Moignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alain Filippi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sophie Gebeil</w:t>
+                <w:t xml:space="preserve">Malika Benyahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Félix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation et profession : revue scientifique internationale en éducation</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03156352v1</w:t>
+              <w:t xml:space="preserve">Colloque Penser l’éducation territorialisée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’intervention-recherche dans les dispositifs de lutte contre les inégalités scolaires à la formation des enseignants</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des dispositifs de lutte contre les inégalités en REP entre prescriptions nationales et traductions locales. L’exemple de Devoirs Faits et des Parcours d’Excellence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et formation</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01970956v1</w:t>
+              <w:t xml:space="preserve">Colloque SFERE-Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intervention-recherche au service de la formation des enseignants face aux inégalités scolaires.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Les outils et les méthodes de l’analyse du travail au service d’une refondation de la formation aux métiers de l’enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Mouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et formation</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02477425v1</w:t>
+              <w:t xml:space="preserve">51 ème Congrès International Société d'Ergonomie de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d'Ergonomie de Langue Française, Sep 2016, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activité enseignante à l'état naissant et développement du pouvoir d'agir : un prototype clinique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Felix</w:t>
+                <w:t xml:space="preserve">Les outils et les méthodes de l’analyse du travail au service d’une refondation de la formation aux métiers de l’enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Mouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Phronesis</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02477558v1</w:t>
+              <w:t xml:space="preserve">Ergonomie(S), Ergonome(S) – Quelles évolutions à la croisée d’une discipline et d’un métier ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évolution des approches du décrochage scolaire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Félix</w:t>
+                <w:t xml:space="preserve">Réformes de la formation des enseignants : quelles retombées sur la performance et la santé des formateurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Espinassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Felix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01755838v1</w:t>
+              <w:t xml:space="preserve">50 ème congrès international. Articulation performance et santé dans l'évolution des systèmes de production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France. pp.405-412</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'intervention-recherche à la production de ressources : Quelle didactisation de l'activité pour la formation des enseignants ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réformes de la formation des enseignants : quelles retombées sur la performance et la santé des formateurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Espinassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Felix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et formation</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01755555v1</w:t>
+              <w:t xml:space="preserve">50 ème congrès international. Société d'Ergonomie de Langue Française.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France. pp.405-412</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les programmes de prévention et de lutte contre le décrochage scolaire et leurs conséquences sur le travail enseignant : revue de littérature</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Genèse d’un collectif de travail ou l’histoire de son activité productive et créatrice dans la formation à l’enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Félix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01444233v1</w:t>
+              <w:t xml:space="preserve">Enjeux actuels et futurs de la formation et de la profession enseignante (CRIFPE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intervention-recherche en milieu de travail enseignant comme moyen de formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La co-intervention : un nouveau milieu de travail au service de l'efficacité et de l'équité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Amigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Espinassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saujat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Raisons Educatives</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01755763v1</w:t>
+              <w:t xml:space="preserve">Symposium UNE DEFINITION ALTERNATIVE DE LA NOTION D'EFFICACITE A PARTIR D'UNE ENTREE PAR LES COLLECTIFS D'ENSEIGNANTS.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Rennes, France. pp.4-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00569134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer le travail enseignant.</w:t>
+                <w:t xml:space="preserve">Les débuts dans le métier enseignant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurence Espinassy</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Saujat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en éducation</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01420647v1</w:t>
+              <w:t xml:space="preserve"> Congrès international AREF 2007 (Actualité de la Recherche en Education et en Formation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail collectif dans les établissements scolaires : quête ou déni ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La grande incertitude des élèves dans l’enseignement par activités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Matheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Espinassy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Mouton</w:t>
+                <w:t xml:space="preserve">Serge Quilio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail et Formation en Education. Revue européenne interdisciplinaire de recherche</w:t>
-[...526 lines deleted...]
-                <w:t xml:space="preserve">hal-01766578v1</w:t>
+              <w:t xml:space="preserve">Production / réduction des inégalités dans / hors l'école</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2001, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01993174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche de ressources en ligne pour l’école : une pratique « accompagnée » productrice d’inégalités</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Renaud Cornand</w:t>
+                <w:t xml:space="preserve">Diclofenac stress responses and biotransformation pathways in the marine diatom \textitPhaeodactylum tricornutum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopold Alezra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Felix</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rosain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque AUPTIC</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05568194v1</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 395, pp.127797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2026.127797⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place des pairs dans les activités ritualisées d’apprentissages scolaires. Ce qu’en disent des collégiens de 6e en REP+</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Omics exploration of deep-sea biodiversity: data from the “Pourquoi Pas les Abysses?” and eDNAbyss projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Trouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Liautard-Haag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Alain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Aubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Transmission et apprentissages</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05567802v1</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (1), pp.1982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-025-06009-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05434404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel environnement socialisateur pour les apprentissages dans la classe ? Ce qu’en disent des collégiens de 6e en REP+</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Felix</w:t>
+                <w:t xml:space="preserve">Mobiliser des traces du travail réel en formation: la photographie adressée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Mouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Association Française de Sociologie</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05567883v1</w:t>
+              <w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (2), pp.101-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1098134ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interroger les liens entre dynamiques territoriales et apprentissages. L’exemple de l’équipe DyTAEp du pôle pilote AMPIRIC</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Renaud Cornand</w:t>
+                <w:t xml:space="preserve">Étudier à distance en contexte de pandémie : qu'en dit le premier cycle universitaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gebeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Printemps de la recherche en éducation</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05101977v1</w:t>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La circulation des savoirs dans et hors l'école : étude sur un établissement populaire du centre-ville de Marseille</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Renaud Cornand</w:t>
+                <w:t xml:space="preserve">Impact des usages numériques préexistants des enseignants du supérieur face à l’impératif de l’enseignement à distance en période de confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gebeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Felix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Hybridations</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05101961v1</w:t>
+              <w:t xml:space="preserve">Array</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (1), pp.170-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18162/ritpu-2021-v18n1-15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cités éducatives : une illusion territoriales ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Si on avait pu se préparer… » ou les effets d’un enseignement à distance non anticipé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alain Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gebeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JE Des politiques éducatives territorialisées aux Cités éducatives</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04500828v1</w:t>
+              <w:t xml:space="preserve">Administration &amp; éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/admed.169.0101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des labels en apesanteurs au risque de la collision. Regard sociologique sur les concurrences de dispositifs d’action éducative</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Félix</w:t>
+                <w:t xml:space="preserve">L’externalisation du travail scolaire à la maison : un scénario d’avenir possible pour l’École de demain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gebeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Penser l’éducation territorialisée</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04500811v1</w:t>
+              <w:t xml:space="preserve">Formation et profession : revue scientifique internationale en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (4 hors-série), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18162/fp.2020.701⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des dispositifs de lutte contre les inégalités en REP entre prescriptions nationales et traductions locales. L’exemple de Devoirs Faits et des Parcours d’Excellence</w:t>
+                <w:t xml:space="preserve">École et famille en temps de confinement. Et après ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alain Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gebeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SFERE-Provence</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03409558v1</w:t>
+              <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les outils et les méthodes de l’analyse du travail au service d’une refondation de la formation aux métiers de l’enseignement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">LA PHOTOGRAPHIE ADRESSÉE, COMME MÉTHODE INDIRECTE D'ACCÈS À L'EXPÉRIENCE DU PROFESSIONNEL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Mouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ergonomie(S), Ergonome(S) – Quelles évolutions à la croisée d’une discipline et d’un métier ?</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01766602v1</w:t>
+              <w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02477432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les outils et les méthodes de l’analyse du travail au service d’une refondation de la formation aux métiers de l’enseignement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Mouton</w:t>
+                <w:t xml:space="preserve">Activité enseignante à l'état naissant et développement du pouvoir d'agir : un prototype clinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Saujat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Felix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51 ème Congrès International Société d'Ergonomie de Langue Française</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01756710v1</w:t>
+              <w:t xml:space="preserve">Revue Phronesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7, pp.4-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02477558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réformes de la formation des enseignants : quelles retombées sur la performance et la santé des formateurs ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">De l’intervention-recherche dans les dispositifs de lutte contre les inégalités scolaires à la formation des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Espinassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Brière-Guénoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Felix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50 ème congrès international. Société d'Ergonomie de Langue Française.</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01487510v1</w:t>
+              <w:t xml:space="preserve">Recherche et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Former pour lutter contre les inégalités, 87, pp.47-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01970956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genèse d’un collectif de travail ou l’histoire de son activité productive et créatrice dans la formation à l’enseignement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">L’intervention-recherche au service de la formation des enseignants face aux inégalités scolaires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Espinassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Brière-Guenoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Félix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enjeux actuels et futurs de la formation et de la profession enseignante (CRIFPE)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01766622v1</w:t>
+              <w:t xml:space="preserve">Recherche et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheformation.3486⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02477425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La co-intervention : un nouveau milieu de travail au service de l'efficacité et de l'équité ?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">L'évolution des approches du décrochage scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saujat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Félix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium UNE DEFINITION ALTERNATIVE DE LA NOTION D'EFFICACITE A PARTIR D'UNE ENTREE PAR LES COLLECTIFS D'ENSEIGNANTS.</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">halshs-00569134v1</w:t>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43, pp.246-271</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les débuts dans le métier enseignant</w:t>
+                <w:t xml:space="preserve">L’intervention-recherche en milieu de travail enseignant comme moyen de formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saujat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Congrès international AREF 2007 (Actualité de la Recherche en Education et en Formation)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01766615v1</w:t>
+              <w:t xml:space="preserve">Raisons Educatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19, pp.201-218</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La grande incertitude des élèves dans l’enseignement par activités</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Mercier</w:t>
+                <w:t xml:space="preserve">Les programmes de prévention et de lutte contre le décrochage scolaire et leurs conséquences sur le travail enseignant : revue de littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Saujat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Félix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Production / réduction des inégalités dans / hors l'école</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 193, pp.89-104</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'intervention-recherche à la production de ressources : Quelle didactisation de l'activité pour la formation des enseignants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 75, pp.51-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du travail des « collectifs » à de nouvelles modalités de formation professionnelle : l’histoire du GAP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Le travail collectif des enseignants en question(s), 21, pp.83-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsvives.1510⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observer le travail enseignant.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Amigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Espinassy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, " De l'observation des pratiques enseignantes". Eds: L. Numa-Bocage, JF. Marcel, P. Chaussecourte, 19, pp.52-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01420647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le groupe d'appui pédagogique Une alternative dans la formation des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 177, pp.42-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-01993174v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des élèves en difficulté aux dispositifs d'aide : Une nouvelle organisation du travail enseignant ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Saujat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Hors-Série 4, pp.19-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail collectif dans les établissements scolaires: quête ou déni ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Amigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Espinassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail et Formation en Education. Revue européenne interdisciplinaire de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Entre la classe et l'établissement : explorer et structurer un nouvel espace de recherche, 7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail collectif dans les établissements scolaires : quête ou déni ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Amigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Espinassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail et Formation en Education. Revue européenne interdisciplinaire de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Entre la classe et l'établissement : explorer et structurer un nouvel espace de recherche, 7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01420857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’aide personnalisée en primaire : travailler à plusieurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Carraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Seul &amp; ensemble, 157, pp.121-127</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’aide au travail personnel des élèves entre déficit de prescriptions et « savoirs méthodologiques » : un double regard didactique et ergonomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Saujat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Analyse de situations didactiques : perspectives comparatistes, 20, pp.123-136</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conditions d'existence d'un jeu de langage, le cas de deux leçons de géographie en CM2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français dans Le Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 44, pp.136-146</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail personnel des élèves : le cas des mathématiques et de l'histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 33, pp.89-101</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail à la maison : une analyse didactique en termes de Milieu pour l'étude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Johsua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Vers une didactique comparée, 141, pp.89-97</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’étude à la maison : un système didactique auxiliaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 28 (3), pp.483-505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/008331ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion de l'ouvrage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Devoirs au collège : enjeux scolaires et dispositifs d'aide à l'étude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Millon Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Felix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-05487629v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions INSHEA. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux sociétaux et scolaires du travail personnel de l’élève.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Les enjeux scolaires des dispositifs d’aide aux devoirs : étude de cas en collège et ailleurs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Millon Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...93 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Felix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...699 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...790 lines deleted...]
-                <w:t xml:space="preserve">hal-01765998v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04961856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diclofenac stress responses and biotransformation pathways in the marine diatom Phaeodactylum tricornutum</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Le Floch</w:t>
+                <w:t xml:space="preserve">Conclusion de l'ouvrage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Millon Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...48 lines deleted...]
-                <w:t xml:space="preserve">hal-05365971v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions INSHEA. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Devoirs au collège : enjeux scolaires et dispositifs d'aide à l'étude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.417-426, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le processus de la photographie adressée comme méthode de formation par l'analyse du travail</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enjeux sociétaux et scolaires du travail personnel de l’élève.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Millon Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Devoirs au collège. Enjeux scolaires et dispositifs d’aide à l’étude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSEI, 2025, Recherches, 978-2-36616-139-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques outils théoriques pour une analyse multidimensionnelle de l'accompagnement du travail personnel de l'élève</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Millon Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Devoirs au collège: enjeux scolaires et dispositifs d'aide à l'étude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSEI - Champ social, pp.85-111, 2025, 978-2-36616-139-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05502670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques outils théoriques pour une analyse multidimensionnelle de l’accompagnement du travail personnel de l’élève.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Millon Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Devoirs au collège. Enjeux scolaires et dispositifs d’aide à l’étude.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSEI, 2025, Recherches, 978-2-36616-139-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transmettre les devoirs : outils et difficultés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Millon Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions INSHEA. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Devoirs au collège : enjeux scolaires d'aide à l'étude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.287-308, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paroles, positionnements et pratiques des élèves au sein du dispositif Devoirs Faits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Assude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Millon Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Devoirs au collège: enjeux scolaires et dispositifs d'aide à l'étude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSEI - Champ social, pp.113-135, 2025, 978-2-36616-139-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une approche pluridisciplinaire ergonomique, didactique et sociologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Millon Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Assude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Devoirs au collège. Enjeux scolaires et dispositifs d’aide à l’étude.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSEI, 2025, Recherches, 978-2-36616-139-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proposition d'une modélisation de l'articulation entre la classe et les séances Devoirs faits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Assude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Millon Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Devoirs au collège: enjeux scolaires et dispositifs d'aide à l'étude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSEI - Champ social, pp.269-285, 2025, 978-2-36616-139-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05502693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'École sans l'école : des prescriptions aux réalités du travail enseignant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Filippi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chantier Travail du SNUipp-FSU. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'activité des professeurs des écoles à l'épreuve du covid-19 Chantier Travail du SNUIpp-FSU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Syllepse, pp.57-84, 2021, Comprendre et Agir, 978-2-84950-997-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alternance intégrative et formation des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alain Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Saujat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alternance intégrative et formation des enseignants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12452963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilotage à distance de l'activité par les dispositifs : dilemmes professionnels, pouvoir d'agir et renormalisation du milieu de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vérillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De l’usage des artefacts dans les métiers de l’intervention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 978-2-36630-066-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05103771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilotage à distance de l’activité par les dispositifs : dilemmes professionnels, pouvoir d’agir et renormalisation du milieu de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vérillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Serge Eloi; Gilles Ulrich. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De l'usage des artefacts dans les métiers de l'intervention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-30, 2017, 978-2-36630-066-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le métier d’enseignant : un impensé dans le rôle de l’établissement comme organisation apprenante ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Saujat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ria Luc. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Former les enseignants au XXIe siècle. Établissement formateur et vidéoformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Boeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.61-72, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dispositifs d’aide à l’étude personnelle des élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lagierce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03628585v1</w:t>
+                <w:t xml:space="preserve">Denis Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Roustan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Johsua</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francia Leutenegger; Chantal Amade-Escot; Maria-Luisa Schubaeur-Leoni. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interactions entre recherches en didactique(s) et formation des enseignants. Questions de didactique comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2014, 978-2-84867-480-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dimensions collectives dans le développement professionnel en réseau ambition réussite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Saujat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-François Thermines; Richard Wittorski. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expériences et développement professionnel des enseignants : formation, travail, itinéraire professionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cultures d’enseignement et cultures d’apprentissage à l’école et au collège : des éléments de comparaison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Chnane-Davin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Roubaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accardi Jocelyne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuel Carette; Francis Carton; Monica Vlad. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diversités culturelles et enseignement du français dans le monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Grenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.263, 2011, 978-2-7061-1703-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devoirs au collège : enjeux scolaires et dispositifs d'aide à l'étude</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
+                <w:t xml:space="preserve">Diclofenac stress responses and biotransformation pathways in the marine diatom Phaeodactylum tricornutum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leopold Alezra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Felix</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05487623v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rosain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux scolaires des dispositifs d’aide aux devoirs : étude de cas en collège et ailleurs.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le processus de la photographie adressée comme méthode de formation par l'analyse du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Felix</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04961856v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment faire de &amp;quot;l’étude aidée&amp;quot; un facteur d’amélioration des apprentissages scolaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Christine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INSPE Aix-Marseille-Université. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04775175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES ÉTUDIANTS FRANÇAIS FACE À L'ENSEIGNEMENT À DISTANCE EN PÉRIODE DE PANDÉMIE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gebeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Felix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] AMU - Aix Marseille Université; ADEF; TELEMME. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03175974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId128"/>
+      <w:footerReference w:type="default" r:id="rId138"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6597,51 +7189,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FAED6FDD"/>
+    <w:nsid w:val="2292BD8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6745,51 +7337,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A2A818CE"/>
+    <w:nsid w:val="0789CC89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6893,51 +7485,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="080A838A"/>
+    <w:nsid w:val="445A9B3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7041,51 +7633,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="79615EBE"/>
+    <w:nsid w:val="CE619E39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7189,51 +7781,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="ACD3B199"/>
+    <w:nsid w:val="A67AD2F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7337,51 +7929,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="9D38D9B2"/>
+    <w:nsid w:val="DD1276A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7583,51 +8175,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marie-christine.felix@univ-amu.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05533233v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Alezra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Floc'H" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Felix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rosain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gomez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2026.127797" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05434404v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Trouche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Liautard-Haag" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Aub&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-06009-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176856v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Filippi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine F&#233;lix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mouton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1098134ar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701710v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Martin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gebeil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156357v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2021-v18n1-15" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169192v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Filippi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.169.0101" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156349v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156352v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2020.701" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970956v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Espinassy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bri&#232;re-Gu&#233;noun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02477425v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bri&#232;re-Guenoun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine F&#233;lix" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.3486" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02477558v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saujat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755838v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bruno" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755555v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01444233v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755763v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420647v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Amigues" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01420857v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766140v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766552v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Carraud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766252v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mercier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766174v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766586v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766578v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Johsua" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568194v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Richard-Bossez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cornand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567802v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567883v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101977v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101961v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500828v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Rubi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moignard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giband" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500811v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Benyahia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409558v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766602v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756710v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487510v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766622v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00569134v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766615v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993174v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Matheron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Quilio" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487629v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Millon Faure" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Feuilladieu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487671v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05502670v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gobert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guille-Biel Winder" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487626v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487714v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05495083v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Assude" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05502693v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487675v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170584v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458343v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755843v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre V&#233;rillon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/formation/225-de-lusage-des-artefacts-dans-les-metiers-de-lintervention.html" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103771v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760558v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/ouvrage/9782804190637-former-les-enseignants-au-xxie-siecle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765424v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lagierce" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Leroy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Roustan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765440v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/formation/108-experiences-et-developpement-professionnel-des-enseignants.html" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765998v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Chnane-Davin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Roubaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Accardi Jocelyne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1002/9782706117039/Diversites%20culturelles%20et%20enseignement%20du%20francais%20dans%20le%20monde%20" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05365971v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Alezra" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Floch" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628585v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487623v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04961856v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775175v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Christine" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175974v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marie-christine.felix@univ-amu.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568194v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Richard-Bossez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cornand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Felix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567819v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101977v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567802v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567883v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101961v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500828v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Rubi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moignard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine F&#233;lix" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giband" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500811v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Benyahia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409558v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756710v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine F&#233;lix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mouton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766602v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766644v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Espinassy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487510v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766622v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00569134v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Amigues" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saujat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766615v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993174v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Matheron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Quilio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mercier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05533233v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Alezra" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Floc'H" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rosain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gomez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2026.127797" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05434404v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Trouche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Liautard-Haag" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Aub&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-06009-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176856v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Filippi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1098134ar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701710v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Martin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gebeil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156357v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2021-v18n1-15" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169192v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Filippi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.169.0101" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156352v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2020.701" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156349v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02477432v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02477558v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970956v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bri&#232;re-Gu&#233;noun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02477425v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bri&#232;re-Guenoun" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.3486" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755838v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bruno" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755763v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01444233v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755555v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766089v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.1510" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420647v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766532v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755787v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766140v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01420857v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766552v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Carraud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766174v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766252v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766586v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766578v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Johsua" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766581v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/008331ar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487623v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Millon Faure" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Feuilladieu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04961856v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487629v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487671v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05502670v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gobert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guille-Biel Winder" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487714v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487626v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05495083v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Assude" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487675v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05502693v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170584v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458343v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103771v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre V&#233;rillon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755843v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/formation/225-de-lusage-des-artefacts-dans-les-metiers-de-lintervention.html" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760558v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/ouvrage/9782804190637-former-les-enseignants-au-xxie-siecle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765424v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lagierce" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Leroy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Roustan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765440v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/formation/108-experiences-et-developpement-professionnel-des-enseignants.html" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765998v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Chnane-Davin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Roubaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Accardi Jocelyne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1002/9782706117039/Diversites%20culturelles%20et%20enseignement%20du%20francais%20dans%20le%20monde%20" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05365971v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Alezra" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Floch" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628585v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775175v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Christine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175974v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>