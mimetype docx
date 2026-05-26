--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -345,4565 +345,4595 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche de ressources en ligne pour l’école : une pratique « accompagnée » productrice d’inégalités</w:t>
+                <w:t xml:space="preserve">Diclofenac stress responses and biotransformation pathways in the marine diatom \textitPhaeodactylum tricornutum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+                <w:t xml:space="preserve">Léopold Alezra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Cornand</w:t>
+                <w:t xml:space="preserve">Emilie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Felix</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rosain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque AUPTIC</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 395, pp.127797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2026.127797⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05568194v1</w:t>
+                <w:t xml:space="preserve">hal-05533233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire ses devoirs avec internet : repenser la place de la famille dans le travail à la maison pour l’école. Une enquête auprès de collégiens de REP+</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Omics exploration of deep-sea biodiversity: data from the “Pourquoi Pas les Abysses?” and eDNAbyss projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Trouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Liautard-Haag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Alain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Aubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international ETIC 6</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05567819v1</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (1), pp.1982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-025-06009-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05434404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interroger les liens entre dynamiques territoriales et apprentissages. L’exemple de l’équipe DyTAEp du pôle pilote AMPIRIC</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Felix</w:t>
+                <w:t xml:space="preserve">Mobiliser des traces du travail réel en formation: la photographie adressée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Mouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Printemps de la recherche en éducation</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05101977v1</w:t>
+              <w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (2), pp.101-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1098134ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place des pairs dans les activités ritualisées d’apprentissages scolaires. Ce qu’en disent des collégiens de 6e en REP+</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+                <w:t xml:space="preserve">Étudier à distance en contexte de pandémie : qu'en dit le premier cycle universitaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gebeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Transmission et apprentissages</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05567802v1</w:t>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel environnement socialisateur pour les apprentissages dans la classe ? Ce qu’en disent des collégiens de 6e en REP+</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+                <w:t xml:space="preserve">Impact des usages numériques préexistants des enseignants du supérieur face à l’impératif de l’enseignement à distance en période de confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gebeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Felix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Association Française de Sociologie</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05567883v1</w:t>
+              <w:t xml:space="preserve">Array</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (1), pp.170-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18162/ritpu-2021-v18n1-15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La circulation des savoirs dans et hors l'école : étude sur un établissement populaire du centre-ville de Marseille</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Si on avait pu se préparer… » ou les effets d’un enseignement à distance non anticipé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alain Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gebeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Hybridations</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05101961v1</w:t>
+              <w:t xml:space="preserve">Administration &amp; éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/admed.169.0101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cités éducatives : une illusion territoriales ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">École et famille en temps de confinement. Et après ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alain Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gebeil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JE Des politiques éducatives territorialisées aux Cités éducatives</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04500828v1</w:t>
+              <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des labels en apesanteurs au risque de la collision. Regard sociologique sur les concurrences de dispositifs d’action éducative</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’externalisation du travail scolaire à la maison : un scénario d’avenir possible pour l’École de demain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malika Benyahia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Félix</w:t>
+                <w:t xml:space="preserve">Pierre-Alain Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gebeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Penser l’éducation territorialisée</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04500811v1</w:t>
+              <w:t xml:space="preserve">Formation et profession : revue scientifique internationale en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (4 hors-série), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18162/fp.2020.701⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des dispositifs de lutte contre les inégalités en REP entre prescriptions nationales et traductions locales. L’exemple de Devoirs Faits et des Parcours d’Excellence</w:t>
+                <w:t xml:space="preserve">LA PHOTOGRAPHIE ADRESSÉE, COMME MÉTHODE INDIRECTE D'ACCÈS À L'EXPÉRIENCE DU PROFESSIONNEL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Mouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SFERE-Provence</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03409558v1</w:t>
+              <w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02477432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les outils et les méthodes de l’analyse du travail au service d’une refondation de la formation aux métiers de l’enseignement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">L’intervention-recherche au service de la formation des enseignants face aux inégalités scolaires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Espinassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Brière-Guenoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Félix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Mouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51 ème Congrès International Société d'Ergonomie de Langue Française</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01756710v1</w:t>
+              <w:t xml:space="preserve">Recherche et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheformation.3486⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02477425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les outils et les méthodes de l’analyse du travail au service d’une refondation de la formation aux métiers de l’enseignement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Mouton</w:t>
+                <w:t xml:space="preserve">De l’intervention-recherche dans les dispositifs de lutte contre les inégalités scolaires à la formation des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Espinassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Brière-Guénoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Felix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ergonomie(S), Ergonome(S) – Quelles évolutions à la croisée d’une discipline et d’un métier ?</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01766602v1</w:t>
+              <w:t xml:space="preserve">Recherche et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Former pour lutter contre les inégalités, 87, pp.47-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01970956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réformes de la formation des enseignants : quelles retombées sur la performance et la santé des formateurs ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Espinassy</w:t>
+                <w:t xml:space="preserve">Activité enseignante à l'état naissant et développement du pouvoir d'agir : un prototype clinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Saujat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Felix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50 ème congrès international. Articulation performance et santé dans l'évolution des systèmes de production</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01766644v1</w:t>
+              <w:t xml:space="preserve">Revue Phronesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7, pp.4-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02477558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réformes de la formation des enseignants : quelles retombées sur la performance et la santé des formateurs ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Felix</w:t>
+                <w:t xml:space="preserve">L'évolution des approches du décrochage scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Saujat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Félix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50 ème congrès international. Société d'Ergonomie de Langue Française.</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01487510v1</w:t>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43, pp.246-271</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genèse d’un collectif de travail ou l’histoire de son activité productive et créatrice dans la formation à l’enseignement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Les programmes de prévention et de lutte contre le décrochage scolaire et leurs conséquences sur le travail enseignant : revue de littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Saujat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Félix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enjeux actuels et futurs de la formation et de la profession enseignante (CRIFPE)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01766622v1</w:t>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 193, pp.89-104</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La co-intervention : un nouveau milieu de travail au service de l'efficacité et de l'équité ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De l'intervention-recherche à la production de ressources : Quelle didactisation de l'activité pour la formation des enseignants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Felix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Saujat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium UNE DEFINITION ALTERNATIVE DE LA NOTION D'EFFICACITE A PARTIR D'UNE ENTREE PAR LES COLLECTIFS D'ENSEIGNANTS.</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">halshs-00569134v1</w:t>
+              <w:t xml:space="preserve">Recherche et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 75, pp.51-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les débuts dans le métier enseignant</w:t>
+                <w:t xml:space="preserve">L’intervention-recherche en milieu de travail enseignant comme moyen de formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saujat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Congrès international AREF 2007 (Actualité de la Recherche en Education et en Formation)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01766615v1</w:t>
+              <w:t xml:space="preserve">Raisons Educatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19, pp.201-218</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La grande incertitude des élèves dans l’enseignement par activités</w:t>
+                <w:t xml:space="preserve">Du travail des « collectifs » à de nouvelles modalités de formation professionnelle : l’histoire du GAP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Felix</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Production / réduction des inégalités dans / hors l'école</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01993174v1</w:t>
+              <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Le travail collectif des enseignants en question(s), 21, pp.83-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsvives.1510⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observer le travail enseignant.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Amigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Espinassy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, " De l'observation des pratiques enseignantes". Eds: L. Numa-Bocage, JF. Marcel, P. Chaussecourte, 19, pp.52-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01420647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le groupe d'appui pédagogique Une alternative dans la formation des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 177, pp.42-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des élèves en difficulté aux dispositifs d'aide : Une nouvelle organisation du travail enseignant ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Saujat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Hors-Série 4, pp.19-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail collectif dans les établissements scolaires : quête ou déni ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Amigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Espinassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail et Formation en Education. Revue européenne interdisciplinaire de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Entre la classe et l'établissement : explorer et structurer un nouvel espace de recherche, 7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01420857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail collectif dans les établissements scolaires: quête ou déni ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Amigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Espinassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail et Formation en Education. Revue européenne interdisciplinaire de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Entre la classe et l'établissement : explorer et structurer un nouvel espace de recherche, 7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’aide personnalisée en primaire : travailler à plusieurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Carraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Seul &amp; ensemble, 157, pp.121-127</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conditions d'existence d'un jeu de langage, le cas de deux leçons de géographie en CM2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français dans Le Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 44, pp.136-146</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’aide au travail personnel des élèves entre déficit de prescriptions et « savoirs méthodologiques » : un double regard didactique et ergonomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Saujat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Analyse de situations didactiques : perspectives comparatistes, 20, pp.123-136</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail personnel des élèves : le cas des mathématiques et de l'histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 33, pp.89-101</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail à la maison : une analyse didactique en termes de Milieu pour l'étude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Johsua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Vers une didactique comparée, 141, pp.89-97</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’étude à la maison : un système didactique auxiliaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 28 (3), pp.483-505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/008331ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diclofenac stress responses and biotransformation pathways in the marine diatom \textitPhaeodactylum tricornutum</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Le Floc'H</w:t>
+                <w:t xml:space="preserve">La recherche de ressources en ligne pour l’école : une pratique « accompagnée » productrice d’inégalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Cornand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Felix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05533233v1</w:t>
+              <w:t xml:space="preserve">Colloque AUPTIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omics exploration of deep-sea biodiversity: data from the “Pourquoi Pas les Abysses?” and eDNAbyss projects</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La place des pairs dans les activités ritualisées d’apprentissages scolaires. Ce qu’en disent des collégiens de 6e en REP+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Felix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05434404v1</w:t>
+              <w:t xml:space="preserve">Colloque international Transmission et apprentissages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Liège, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobiliser des traces du travail réel en formation: la photographie adressée</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Mouton</w:t>
+                <w:t xml:space="preserve">Quel environnement socialisateur pour les apprentissages dans la classe ? Ce qu’en disent des collégiens de 6e en REP+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Felix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04176856v1</w:t>
+              <w:t xml:space="preserve">Congrès Association Française de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étudier à distance en contexte de pandémie : qu'en dit le premier cycle universitaire ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Perrine Martin</w:t>
+                <w:t xml:space="preserve">Interroger les liens entre dynamiques territoriales et apprentissages. L’exemple de l’équipe DyTAEp du pôle pilote AMPIRIC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Cornand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Felix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Gebeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en éducation</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03701710v1</w:t>
+              <w:t xml:space="preserve">Printemps de la recherche en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, En ligne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des usages numériques préexistants des enseignants du supérieur face à l’impératif de l’enseignement à distance en période de confinement</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Filippi</w:t>
+                <w:t xml:space="preserve">Faire ses devoirs avec internet : repenser la place de la famille dans le travail à la maison pour l’école. Une enquête auprès de collégiens de REP+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Cornand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Felix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Array</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03156357v1</w:t>
+              <w:t xml:space="preserve">Colloque international ETIC 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Le Mans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Si on avait pu se préparer… » ou les effets d’un enseignement à distance non anticipé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La circulation des savoirs dans et hors l'école : étude sur un établissement populaire du centre-ville de Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Felix</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Perrine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Administration &amp; éducation</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03169192v1</w:t>
+              <w:t xml:space="preserve">Séminaire Hybridations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’externalisation du travail scolaire à la maison : un scénario d’avenir possible pour l’École de demain ?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les cités éducatives : une illusion territoriales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Rubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Moignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Giband</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation et profession : revue scientifique internationale en éducation</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03156352v1</w:t>
+              <w:t xml:space="preserve">JE Des politiques éducatives territorialisées aux Cités éducatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, La Courneuve, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">École et famille en temps de confinement. Et après ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sophie Gebeil</w:t>
+                <w:t xml:space="preserve">Des labels en apesanteurs au risque de la collision. Regard sociologique sur les concurrences de dispositifs d’action éducative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Rubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Moignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Benyahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Félix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03156349v1</w:t>
+              <w:t xml:space="preserve">Colloque Penser l’éducation territorialisée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LA PHOTOGRAPHIE ADRESSÉE, COMME MÉTHODE INDIRECTE D'ACCÈS À L'EXPÉRIENCE DU PROFESSIONNEL</w:t>
+                <w:t xml:space="preserve">Des dispositifs de lutte contre les inégalités en REP entre prescriptions nationales et traductions locales. L’exemple de Devoirs Faits et des Parcours d’Excellence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Mouton</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02477432v1</w:t>
+              <w:t xml:space="preserve">Colloque SFERE-Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activité enseignante à l'état naissant et développement du pouvoir d'agir : un prototype clinique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Felix</w:t>
+                <w:t xml:space="preserve">Les outils et les méthodes de l’analyse du travail au service d’une refondation de la formation aux métiers de l’enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Mouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Phronesis</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02477558v1</w:t>
+              <w:t xml:space="preserve">Ergonomie(S), Ergonome(S) – Quelles évolutions à la croisée d’une discipline et d’un métier ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’intervention-recherche dans les dispositifs de lutte contre les inégalités scolaires à la formation des enseignants</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Felix</w:t>
+                <w:t xml:space="preserve">Les outils et les méthodes de l’analyse du travail au service d’une refondation de la formation aux métiers de l’enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Mouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et formation</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01970956v1</w:t>
+              <w:t xml:space="preserve">51 ème Congrès International Société d'Ergonomie de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d'Ergonomie de Langue Française, Sep 2016, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intervention-recherche au service de la formation des enseignants face aux inégalités scolaires.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Réformes de la formation des enseignants : quelles retombées sur la performance et la santé des formateurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Espinassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christine Félix</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Felix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et formation</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02477425v1</w:t>
+              <w:t xml:space="preserve">50 ème congrès international. Articulation performance et santé dans l'évolution des systèmes de production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France. pp.405-412</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évolution des approches du décrochage scolaire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Félix</w:t>
+                <w:t xml:space="preserve">Réformes de la formation des enseignants : quelles retombées sur la performance et la santé des formateurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Espinassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Felix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01755838v1</w:t>
+              <w:t xml:space="preserve">50 ème congrès international. Société d'Ergonomie de Langue Française.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France. pp.405-412</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intervention-recherche en milieu de travail enseignant comme moyen de formation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Saujat</w:t>
+                <w:t xml:space="preserve">Genèse d’un collectif de travail ou l’histoire de son activité productive et créatrice dans la formation à l’enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Félix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Raisons Educatives</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01755763v1</w:t>
+              <w:t xml:space="preserve">Enjeux actuels et futurs de la formation et de la profession enseignante (CRIFPE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les programmes de prévention et de lutte contre le décrochage scolaire et leurs conséquences sur le travail enseignant : revue de littérature</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">La co-intervention : un nouveau milieu de travail au service de l'efficacité et de l'équité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Amigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Espinassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saujat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Félix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01444233v1</w:t>
+              <w:t xml:space="preserve">Symposium UNE DEFINITION ALTERNATIVE DE LA NOTION D'EFFICACITE A PARTIR D'UNE ENTREE PAR LES COLLECTIFS D'ENSEIGNANTS.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Rennes, France. pp.4-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00569134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'intervention-recherche à la production de ressources : Quelle didactisation de l'activité pour la formation des enseignants ?</w:t>
+                <w:t xml:space="preserve">Les débuts dans le métier enseignant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Saujat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et formation</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01755555v1</w:t>
+              <w:t xml:space="preserve"> Congrès international AREF 2007 (Actualité de la Recherche en Education et en Formation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du travail des « collectifs » à de nouvelles modalités de formation professionnelle : l’histoire du GAP</w:t>
+                <w:t xml:space="preserve">La grande incertitude des élèves dans l’enseignement par activités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Matheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Quilio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
-[...859 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Production / réduction des inégalités dans / hors l'école</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2001, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Johsua</w:t>
-[...123 lines deleted...]
-                <w:t xml:space="preserve">hal-01766581v1</w:t>
+                <w:t xml:space="preserve">hal-01993174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devoirs au collège : enjeux scolaires et dispositifs d'aide à l'étude</w:t>
+                <w:t xml:space="preserve">Diclofenac stress responses and biotransformation pathways in the marine diatom Phaeodactylum tricornutum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Millon Faure</w:t>
+                <w:t xml:space="preserve">Leopold Alezra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
+                <w:t xml:space="preserve">Emilie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Felix</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Ouvrages</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rosain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05487623v1</w:t>
+                <w:t xml:space="preserve">hal-05365971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux scolaires des dispositifs d’aide aux devoirs : étude de cas en collège et ailleurs.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le processus de la photographie adressée comme méthode de formation par l'analyse du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Felix</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Ouvrages</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04961856v1</w:t>
+                <w:t xml:space="preserve">hal-03628585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4921,77 +4951,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion de l'ouvrage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Millon Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions INSHEA. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Devoirs au collège : enjeux scolaires et dispositifs d'aide à l'étude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.417-426, 2025</w:t>
@@ -5006,1928 +5036,1898 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05487629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux sociétaux et scolaires du travail personnel de l’élève.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Millon Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Devoirs au collège. Enjeux scolaires et dispositifs d’aide à l’étude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSEI, 2025, Recherches, 978-2-36616-139-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05487671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques outils théoriques pour une analyse multidimensionnelle de l'accompagnement du travail personnel de l'élève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Millon Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Devoirs au collège: enjeux scolaires et dispositifs d'aide à l'étude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSEI - Champ social, pp.85-111, 2025, 978-2-36616-139-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05502670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques outils théoriques pour une analyse multidimensionnelle de l’accompagnement du travail personnel de l’élève.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Millon Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Devoirs au collège. Enjeux scolaires et dispositifs d’aide à l’étude.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSEI, 2025, Recherches, 978-2-36616-139-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05487714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmettre les devoirs : outils et difficultés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Millon Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions INSHEA. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Devoirs au collège : enjeux scolaires d'aide à l'étude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.287-308, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05487626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paroles, positionnements et pratiques des élèves au sein du dispositif Devoirs Faits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Millon Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Devoirs au collège: enjeux scolaires et dispositifs d'aide à l'étude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSEI - Champ social, pp.113-135, 2025, 978-2-36616-139-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche pluridisciplinaire ergonomique, didactique et sociologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Millon Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Devoirs au collège. Enjeux scolaires et dispositifs d’aide à l’étude.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSEI, 2025, Recherches, 978-2-36616-139-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05487675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d'une modélisation de l'articulation entre la classe et les séances Devoirs faits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Millon Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Devoirs au collège: enjeux scolaires et dispositifs d'aide à l'étude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSEI - Champ social, pp.269-285, 2025, 978-2-36616-139-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05502693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'École sans l'école : des prescriptions aux réalités du travail enseignant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Filippi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantier Travail du SNUipp-FSU. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'activité des professeurs des écoles à l'épreuve du covid-19 Chantier Travail du SNUIpp-FSU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Syllepse, pp.57-84, 2021, Comprendre et Agir, 978-2-84950-997-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04170584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternance intégrative et formation des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alain Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saujat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Felix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alternance intégrative et formation des enseignants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 12452963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02458343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pilotage à distance de l'activité par les dispositifs : dilemmes professionnels, pouvoir d'agir et renormalisation du milieu de travail</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Pilotage à distance de l’activité par les dispositifs : dilemmes professionnels, pouvoir d’agir et renormalisation du milieu de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vérillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Serge Eloi; Gilles Ulrich. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De l’usage des artefacts dans les métiers de l’intervention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 978-2-36630-066-6</w:t>
+              <w:t xml:space="preserve">De l'usage des artefacts dans les métiers de l'intervention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-30, 2017, 978-2-36630-066-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05103771v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pilotage à distance de l’activité par les dispositifs : dilemmes professionnels, pouvoir d’agir et renormalisation du milieu de travail</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Pilotage à distance de l'activité par les dispositifs : dilemmes professionnels, pouvoir d'agir et renormalisation du milieu de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vérillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De l'usage des artefacts dans les métiers de l'intervention</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.9-30, 2017, 978-2-36630-066-6</w:t>
+              <w:t xml:space="preserve">De l’usage des artefacts dans les métiers de l’intervention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 978-2-36630-066-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01755843v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05103771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le métier d’enseignant : un impensé dans le rôle de l’établissement comme organisation apprenante ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saujat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ria Luc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Former les enseignants au XXIe siècle. Établissement formateur et vidéoformation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Boeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.61-72, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01760558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositifs d’aide à l’étude personnelle des élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lagierce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Roustan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Johsua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francia Leutenegger; Chantal Amade-Escot; Maria-Luisa Schubaeur-Leoni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interactions entre recherches en didactique(s) et formation des enseignants. Questions de didactique comparée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2014, 978-2-84867-480-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01765424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dimensions collectives dans le développement professionnel en réseau ambition réussite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saujat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Thermines; Richard Wittorski. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expériences et développement professionnel des enseignants : formation, travail, itinéraire professionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01765440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultures d’enseignement et cultures d’apprentissage à l’école et au collège : des éléments de comparaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Chnane-Davin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Roubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accardi Jocelyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuel Carette; Francis Carton; Monica Vlad. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversités culturelles et enseignement du français dans le monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Grenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.263, 2011, 978-2-7061-1703-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01765998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diclofenac stress responses and biotransformation pathways in the marine diatom Phaeodactylum tricornutum</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Devoirs au collège : enjeux scolaires et dispositifs d'aide à l'étude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Millon Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions INSHEA. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Le Floch</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-05365971v1</w:t>
+                <w:t xml:space="preserve">hal-05487623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le processus de la photographie adressée comme méthode de formation par l'analyse du travail</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les enjeux scolaires des dispositifs d’aide aux devoirs : étude de cas en collège et ailleurs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Millon Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Felix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03628585v1</w:t>
+                <w:t xml:space="preserve">hal-04961856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7007,64 +7007,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES ÉTUDIANTS FRANÇAIS FACE À L'ENSEIGNEMENT À DISTANCE EN PÉRIODE DE PANDÉMIE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gebeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Felix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7189,51 +7189,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2292BD8D"/>
+    <w:nsid w:val="9B94EAB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7337,51 +7337,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0789CC89"/>
+    <w:nsid w:val="31C076F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7485,51 +7485,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="445A9B3F"/>
+    <w:nsid w:val="10893792"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7633,51 +7633,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="CE619E39"/>
+    <w:nsid w:val="D7672004"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7781,51 +7781,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="A67AD2F9"/>
+    <w:nsid w:val="E7861FC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7929,51 +7929,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="DD1276A7"/>
+    <w:nsid w:val="4B2AF1C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8175,51 +8175,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marie-christine.felix@univ-amu.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568194v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Richard-Bossez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cornand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Felix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567819v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101977v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567802v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567883v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101961v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500828v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Rubi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moignard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine F&#233;lix" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giband" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500811v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Benyahia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409558v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756710v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine F&#233;lix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mouton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766602v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766644v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Espinassy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487510v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766622v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00569134v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Amigues" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saujat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766615v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993174v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Matheron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Quilio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mercier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05533233v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Alezra" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Floc'H" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rosain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gomez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2026.127797" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05434404v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Trouche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Liautard-Haag" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Aub&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-06009-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176856v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Filippi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1098134ar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701710v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Martin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gebeil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156357v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2021-v18n1-15" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169192v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Filippi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.169.0101" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156352v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2020.701" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156349v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02477432v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02477558v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970956v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bri&#232;re-Gu&#233;noun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02477425v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bri&#232;re-Guenoun" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.3486" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755838v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bruno" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755763v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01444233v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755555v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766089v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.1510" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420647v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766532v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755787v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766140v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01420857v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766552v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Carraud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766174v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766252v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766586v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766578v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Johsua" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766581v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/008331ar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487623v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Millon Faure" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Feuilladieu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04961856v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487629v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487671v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05502670v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gobert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guille-Biel Winder" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487714v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487626v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05495083v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Assude" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487675v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05502693v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170584v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458343v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103771v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre V&#233;rillon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755843v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/formation/225-de-lusage-des-artefacts-dans-les-metiers-de-lintervention.html" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760558v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/ouvrage/9782804190637-former-les-enseignants-au-xxie-siecle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765424v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lagierce" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Leroy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Roustan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765440v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/formation/108-experiences-et-developpement-professionnel-des-enseignants.html" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765998v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Chnane-Davin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Roubaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Accardi Jocelyne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1002/9782706117039/Diversites%20culturelles%20et%20enseignement%20du%20francais%20dans%20le%20monde%20" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05365971v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Alezra" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Floch" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628585v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775175v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Christine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175974v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marie-christine.felix@univ-amu.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05533233v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Alezra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Floc'H" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Felix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rosain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gomez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2026.127797" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05434404v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Trouche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Liautard-Haag" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Aub&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-06009-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176856v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Filippi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine F&#233;lix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mouton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1098134ar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701710v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Martin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gebeil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156357v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2021-v18n1-15" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169192v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Filippi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.169.0101" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156349v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156352v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2020.701" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02477432v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02477425v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Espinassy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bri&#232;re-Guenoun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine F&#233;lix" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.3486" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970956v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bri&#232;re-Gu&#233;noun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02477558v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saujat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755838v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bruno" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01444233v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755555v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755763v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766089v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.1510" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420647v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Amigues" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766532v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755787v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01420857v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766140v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766552v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Carraud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766252v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mercier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766174v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766586v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766578v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Johsua" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766581v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/008331ar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568194v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Richard-Bossez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cornand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567802v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567883v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101977v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567819v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101961v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500828v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Rubi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moignard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giband" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500811v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Benyahia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409558v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766602v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756710v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766644v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487510v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766622v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00569134v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766615v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993174v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Matheron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Quilio" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05365971v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Alezra" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Floch" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628585v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487629v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Millon Faure" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Feuilladieu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487671v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05502670v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gobert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guille-Biel Winder" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487714v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487626v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05495083v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Assude" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487675v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05502693v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170584v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458343v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755843v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre V&#233;rillon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/formation/225-de-lusage-des-artefacts-dans-les-metiers-de-lintervention.html" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103771v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760558v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/ouvrage/9782804190637-former-les-enseignants-au-xxie-siecle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765424v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lagierce" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Leroy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Roustan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765440v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/formation/108-experiences-et-developpement-professionnel-des-enseignants.html" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765998v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Chnane-Davin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Roubaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Accardi Jocelyne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1002/9782706117039/Diversites%20culturelles%20et%20enseignement%20du%20francais%20dans%20le%20monde%20" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487623v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04961856v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775175v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Christine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175974v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>