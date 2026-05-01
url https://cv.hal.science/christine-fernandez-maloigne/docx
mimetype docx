--- v0 (2026-03-26)
+++ v1 (2026-05-01)
@@ -1195,295 +1195,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04742107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attention-Guided Neural Network for Early Dementia Detection Using MRS data</w:t>
+                <w:t xml:space="preserve">Usefulness of CT Textural Analysis in Renal Cell Carcinoma Nuclear Grading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anouar Kherchouche</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Adrien Julian</w:t>
+                <w:t xml:space="preserve">Israa Alnazer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Falou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Urruty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Guillevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2022.102074⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (5), pp.054501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.JMI.9.5.054501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03684564v1</w:t>
+                <w:t xml:space="preserve">hal-05469791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usefulness of CT Textural Analysis in Renal Cell Carcinoma Nuclear Grading</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Attention-Guided Neural Network for Early Dementia Detection Using MRS data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Falou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rémy Guillevin</w:t>
+                <w:t xml:space="preserve">Anouar Kherchouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Guillevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Tremblais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Julian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9 (5), pp.054501. </w:t>
+              <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 99, pp.102074. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/1.JMI.9.5.054501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2022.102074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05469791v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03684564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating efficient CNN architecture for multiple sclerosis lesion segmentation</w:t>
               </w:r>
@@ -1597,360 +1597,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03116147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperspectral Texture Metrology Based on Joint Probability of Spectral and Spatial Distribution</w:t>
+                <w:t xml:space="preserve">Exploring Radiologic Criteria for Glioma Grade Classification on the BraTS Dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rui Jian Chu</w:t>
+                <w:t xml:space="preserve">P. Dequidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noël Richard</w:t>
+                <w:t xml:space="preserve">B. Tremblais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermine Chatoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
+                <w:t xml:space="preserve">C. Guillevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jon Yngve Hardeberg</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Gianelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.4341-4356. </w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIP.2021.3071557⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2021.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03463722v1</w:t>
+                <w:t xml:space="preserve">hal-03330550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Radiologic Criteria for Glioma Grade Classification on the BraTS Dataset</w:t>
+                <w:t xml:space="preserve">Hyperspectral Texture Metrology Based on Joint Probability of Spectral and Spatial Distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Dequidt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bourdon</w:t>
+                <w:t xml:space="preserve">Rui Jian Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Tremblais</w:t>
+                <w:t xml:space="preserve">Noël Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Guillevin</w:t>
+                <w:t xml:space="preserve">Hermine Chatoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Gianelli</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jon Yngve Hardeberg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.4341-4356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2021.04.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2021.3071557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03330550v1</w:t>
+                <w:t xml:space="preserve">hal-03463722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Advances in Medical Image Processing for the Evaluation of Chronic Kidney Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israa Alnazer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Urruty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Falou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2144,51 +2144,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Urruty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2476,235 +2476,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02105678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intelligence artificielle au service de l’imagerie et de la santé des femmes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gradient in spectral and color images: from the Di Zenzo initial construction to a generic proposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermine Chatoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lecellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémy Guillevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imagerie de la Femme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 29, pp.179 - 186. </w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (11), pp.C154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.femme.2019.09.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.36.00C154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03489135v1</w:t>
+                <w:t xml:space="preserve">hal-02378901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient in spectral and color images: from the Di Zenzo initial construction to a generic proposition</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’intelligence artificielle au service de l’imagerie et de la santé des femmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Guillevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 36 (11), pp.C154. </w:t>
+              <w:t xml:space="preserve">Imagerie de la Femme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29, pp.179 - 186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAA.36.00C154⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.femme.2019.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02378901v1</w:t>
+                <w:t xml:space="preserve">hal-03489135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de post-traitement des données IRM multi-paramétriques des gliomes : premières applications en imagerie peropératoire</w:t>
               </w:r>
@@ -2832,64 +2832,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full-Vector Gradient for Multi-spectral or Multivariate Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermine Chatoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3899,490 +3899,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01161897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial image polynomial decomposition with application to video classification</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hamid Tairi</w:t>
+                <w:t xml:space="preserve">Image database indexing: Emotional impact assessing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syntyche Gbehounou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lecellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Electronic Letters on Computer Vision and Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (3)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01228892v1</w:t>
+                <w:t xml:space="preserve">hal-01280294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image database indexing: Emotional impact assessing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Lecellier</w:t>
+                <w:t xml:space="preserve">Spatial image polynomial decomposition with application to video classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane El Moubtahij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Tairi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Letters on Computer Vision and Image Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Special Section on Quality Control by Artificial Vision: Nonconventional Imaging Systems, 24 (Issue 6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.JEI.24.6.061114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01280294v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a complete inclusion of the vector information in morphological computation of texture features for color images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A systematic review of adult admissions to ICUs related to adverse drug events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Jolivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Hindlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pichereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Ledoux</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-07998-1_25⟩</w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 (6), pp.643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-014-0643-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073661v1</w:t>
+                <w:t xml:space="preserve">hal-01313124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systematic review of adult admissions to ICUs related to adverse drug events</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claire Pichereau</w:t>
+                <w:t xml:space="preserve">Toward a complete inclusion of the vector information in morphological computation of texture features for color images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Capelle-Laizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 18 (6), pp.643. </w:t>
+              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.222-229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13054-014-0643-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-07998-1_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01313124v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic detection of the retinal neovascularization in diabetic patients.</w:t>
               </w:r>
@@ -4580,77 +4580,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptual color hit-or-miss transform: application to dermatological image processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Capelle-Laizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4691,472 +4691,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00877404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de l'impact émotionnel des images</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Lecellier</w:t>
+                <w:t xml:space="preserve">Correction non supervisée d'images sous-marines couleur par inversion du modèle de propagation de la lumière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Capelle-Laizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement de Signal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Traitement du Signal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29 (6), pp.493-520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ts.29.493-520⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00863786v1</w:t>
+                <w:t xml:space="preserve">hal-00828113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction non supervisée d'images sous-marines couleur par inversion du modèle de propagation de la lumière</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+                <w:t xml:space="preserve">Extraction de l'impact émotionnel des images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syntyche Gbehounou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lecellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement du Signal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Traitement de Signal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.409-432</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00828113v1</w:t>
+                <w:t xml:space="preserve">hal-00863786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial colour image processing using Clifford algebras: application to colour active contour</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Denis</w:t>
+                <w:t xml:space="preserve">A study on local photometric models and their application to robust tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Gouiffès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trémeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal, Image and Video Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11760-012-0366-5⟩</w:t>
+              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116 (8), pp.896-907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cviu.2012.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00776652v1</w:t>
+                <w:t xml:space="preserve">hal-00726513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study on local photometric models and their application to robust tracking</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Collewet</w:t>
+                <w:t xml:space="preserve">Spatial colour image processing using Clifford algebras: application to colour active contour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Trémeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 116 (8), pp.896-907. </w:t>
+              <w:t xml:space="preserve">Signal, Image and Video Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cviu.2012.04.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11760-012-0366-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00726513v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00776652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation d'Images Texturées Couleur à l'aide de modèles paramétriques pour approcher la distribution des erreurs de prédiction linéaires</w:t>
               </w:r>
@@ -5168,51 +5168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imtnan-Ul-Haque Qazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5298,51 +5298,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imtnan-Ul-Haque Qazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5440,51 +5440,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imtnan-Ul-Haque Qazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Abadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5586,51 +5586,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imtnan-Ul-Haque Qazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5702,51 +5702,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Video Quality Metrics based on Colour Fractal Geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Ivanovici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5806,51 +5806,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractal Dimension of Colour Fractal Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Ivanovici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5923,51 +5923,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6040,51 +6040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6260,51 +6260,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Color Image Retrieval: From Low-Level Representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6565,277 +6565,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00487338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification Couleur : Comparaisons Objectives et Subjectives de Différents Algorithmes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visual Quality Enhancement for Colour Images in the Framework of the JPEG2000 Compression Standard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Stoica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement du Signal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 21 (5), pp.385-405</w:t>
+              <w:t xml:space="preserve">International Journal of Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 20 (2), pp.109-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00487345v1</w:t>
+                <w:t xml:space="preserve">hal-00487337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Quality Enhancement for Colour Images in the Framework of the JPEG2000 Compression Standard</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantification Couleur : Comparaisons Objectives et Subjectives de Différents Algorithmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lelandais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Smolarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 20 (2), pp.109-122</w:t>
+              <w:t xml:space="preserve">Traitement du Signal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 21 (5), pp.385-405</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00487337v1</w:t>
+                <w:t xml:space="preserve">hal-00487345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidential segmentation scheme of multi-echo MR images for the detection of brain tumors using neighborhood information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Capelle-Laizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7110,51 +7110,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04470420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (166)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (165)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -7269,191 +7269,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05465465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PINNs: leveraging Alzheimer’s disease diagnosis?</w:t>
+                <w:t xml:space="preserve">Evaluation of fMRIPrep for Preprocessing 7 Tesla Functional MRI Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hala Ali</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bourdon</w:t>
+                <w:t xml:space="preserve">Hayssam Abd Alaziz Obeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Medeiros Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Tremblais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Ravaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Guillevin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamad Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advances in Biomedical Engineering (ICABME)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Symposium on Computer-Based Medical Systems (IEEE CBMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2026, Limassol (Chypre), Cyprus</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05226698v1</w:t>
+                <w:t xml:space="preserve">hal-05598231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INNs: leveraging Alzheimer's disease diagnosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+                <w:t xml:space="preserve">PINNs: leveraging Alzheimer’s disease diagnosis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7482,232 +7473,232 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 Eighth International Conference on Advances in Biomedical Engineering (ICABME)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Advances in Biomedical Engineering (ICABME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Beyrouth, Lebanon. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICABME66883.2025.11211612⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICABME66883.2025⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05469972v1</w:t>
+                <w:t xml:space="preserve">hal-05226698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MR Spectroscopy Sprectrum Fitting using a Physically Informed Neural Network</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wissal Ramchi</w:t>
+                <w:t xml:space="preserve">PINNs: leveraging Alzheimer's disease diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Guillevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémy Guillevin</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Medical Imaging and Computer-Aided Diagnosis (MICAD 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 Eighth International Conference on Advances in Biomedical Engineering (ICABME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Lebanon chapter, Sep 2025, Beyrouth (Liban), France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICABME66883.2025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-981-96-3863-5_32⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05470027v1</w:t>
+                <w:t xml:space="preserve">hal-05469972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle de Diffusion avec Pont Brownien pour la translation d'image cérébrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Valls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7762,437 +7753,437 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque français d'intelligence artificielle en imagerie biomédicale (IABM 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04896876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atypie-Friendly: the French program to improve inclusivity of universities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
+                <w:t xml:space="preserve">MR Spectroscopy Sprectrum Fitting using a Physically Informed Neural Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Landoline Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Guillon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wissal Ramchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Guillevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Guillevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VII International Congress on University and Disability - Trends and challenges for an inclusive university (CIUD 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th International Conference on Medical Imaging and Computer-Aided Diagnosis (MICAD 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MICVAI Society, Nov 2024, Manchester, United Kingdom. pp.345-354, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-96-3863-5_32⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05414664v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05470027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translation d'image cérébrale par Modèle de Diffusion Latente avec pont Brownien Probabiliste</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bourdon</w:t>
+                <w:t xml:space="preserve">Atypie-Friendly: the French program to improve inclusivity of universities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Monthubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Helbert</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Guillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophone de Radiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">VII International Congress on University and Disability - Trends and challenges for an inclusive university (CIUD 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fundación ONCE; Universidad de Granada, Nov 2025, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05301431v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05414664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics Informed Neural Network for Fitting Ultra High Field Magnetic Resonance Spectrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Landoline Bonnin</w:t>
+                <w:t xml:space="preserve">Translation d'image cérébrale par Modèle de Diffusion Latente avec pont Brownien Probabiliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Valls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Herpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Helbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 5th International Conference on Biomedical Engineering (IBIOMED)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Francophone de Radiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05484784v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05301431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-Lingual Low-Resources Speech Emotion Recognition with Domain Adaptive Transfer Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Baklouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8207,73 +8198,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Data Science, Technology and Applications DATA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SCITEPRESS, Jul 2024, Dijon (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05470038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decoding gliomas: navigating radiogenomics with ai insights, scoping reviews, and the prospect of virtual biopsy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Le Guillou-Horn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8332,73 +8323,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society of Neuroradiology Annual meeting 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society of Neuroradiology, Sep 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05469892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physics Informed Neural Network for Fitting Ultra High Field Magnetic Resonance Spectrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landoline Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8447,335 +8438,344 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 5th International Conference on Biomedical Engineering (IBIOMED)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Oct 2024, Yogyakarta, Indonesia. pp.75-80, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/iBioMed62485.2024.10875049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05469987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-Lingual Transfert Learning for Speech Emotion Recognition,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Baklouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference ATSIP'2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jul 2024, Sousse (Tunisie), Tunisia. pp.118-128, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0012788100003756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05470009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MISS-Net: Multi-view contrastive transformer network for MCI stages prediction using brain 18F-FDG PET imaging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olfa Ben Ahmed</w:t>
+                <w:t xml:space="preserve">Physics Informed Neural Network for Fitting Ultra High Field Magnetic Resonance Spectrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Landoline Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Guillevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Guillevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop, PRIME 2022, held in conjunction with MICCAI 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 5th International Conference on Biomedical Engineering (IBIOMED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Bali, Indonesia. pp.75-80, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/iBioMed62485.2024.10875049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03770657v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Video Memorability Prediction using Deep Features and Loss-based Memorability Distribution Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safaa Azzakhinini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8790,570 +8790,561 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MediaEval Benchmarking Initiative for Multimedia Evaluation 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Bergen, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03958626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Self-attentive Meta-learning Approach for Image-Based Few-Shot Disease Detection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olfa Ben-Ahmed</w:t>
+                <w:t xml:space="preserve">MISS-Net: Multi-view contrastive transformer network for MCI stages prediction using brain 18F-FDG PET imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouar Kherchouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Guillevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Tremblais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REMIA@MICCAI 2022 : the 25th International Conference on Medical Image Computing and Computer Assisted Intervention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Singapour, Singapore. pp.115-125</w:t>
+              <w:t xml:space="preserve">5th International Workshop, PRIME 2022, held in conjunction with MICCAI 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03784793v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghost : Gradient Histogram of Spectral Texture</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hermine Chatoux</w:t>
+                <w:t xml:space="preserve">A Self-attentive Meta-learning Approach for Image-Based Few-Shot Disease Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf Ouahab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Ben-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jon Yngve Hardeberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing, WHISPERS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">REMIA@MICCAI 2022 : the 25th International Conference on Medical Image Computing and Computer Assisted Intervention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Singapour, Singapore. pp.115-125</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03463713v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03784793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TWIN-GRU: Twin Stream GRU Network for Action Recognition from RGB Video</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olfa Ben Ahmed</w:t>
+                <w:t xml:space="preserve">Ghost : Gradient Histogram of Spectral Texture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Jian Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bidet-Ildei</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Blandin</w:t>
+                <w:t xml:space="preserve">Noel Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermine Chatoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Yngve Hardeberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Agents and Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0010324703510359⟩</w:t>
+              <w:t xml:space="preserve">11th Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing, WHISPERS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Amsterdam, Netherlands. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WHISPERS52202.2021.9484027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03207776v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CNN for multiple sclerosis lesion segmentation: How many patients for a fully supervised method?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Helbert</w:t>
+                <w:t xml:space="preserve">TWIN-GRU: Twin Stream GRU Network for Action Recognition from RGB Video</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Essefi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bidet-Ildei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advances in Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICABME53305.2021.9604859⟩</w:t>
+              <w:t xml:space="preserve">13th International Conference on Agents and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Online Streaming, France. pp.351-359, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0010324703510359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03335735v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03207776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siamese convolutional neural network for new multiple sclerosis lesion segmentation</w:t>
+                <w:t xml:space="preserve">CNN for multiple sclerosis lesion segmentation: How many patients for a fully supervised method?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fenneteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bourdon</w:t>
@@ -9388,357 +9379,357 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe N Habas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSSEG-2 challenge proceedings: Multiple sclerosis new lesions segmentation challenge using a data management and processing infrastructure. MICCAI 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Advances in Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Wardanyeh, Lebanon. pp.30-33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICABME53305.2021.9604859⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03359032v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03335735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Empirical Study of Deep Neural Networks for Glioma Detection from MRI Sequences</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Naudin</w:t>
+                <w:t xml:space="preserve">Siamese convolutional neural network for new multiple sclerosis lesion segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fenneteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Helbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe N Habas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Conference on Neural Information Processing (ICONIP 2020)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MSSEG-2 challenge proceedings: Multiple sclerosis new lesions segmentation challenge using a data management and processing infrastructure. MICCAI 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03077886v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renal Function Evaluation Survey: Artificial Intelligence for the Next Decade?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Israa Alnazer</w:t>
+                <w:t xml:space="preserve">An Empirical Study of Deep Neural Networks for Glioma Detection from MRI Sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Coupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Urruty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teerapong Leelanupab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Naudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bourdon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamad Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 2nd International Conference on Electrical, Control and Instrumentation Engineering (ICECIE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICECIE50279.2020.9309636⟩</w:t>
+              <w:t xml:space="preserve">27th International Conference on Neural Information Processing (ICONIP 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Bangkok, Thailand. pp.113-125, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-63830-6_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03107255v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning a CNN on multiple sclerosis lesion segmentation with self-supervision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fenneteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9787,568 +9778,577 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe N Habas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3D Measurement and Data Processing, IS&amp;T Electronic Imaging 2020 Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, San Francisco, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2352/ISSN.2470-1173.2020.17.3DMP-002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02378210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude d'un capteur théorique pour une vision déficiente des couleurs</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Renal Function Evaluation Survey: Artificial Intelligence for the Next Decade?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israa Alnazer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Urruty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Falou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement et Analyse de l'Information Méthodes et Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 2nd International Conference on Electrical, Control and Instrumentation Engineering (ICECIE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Kuala Lumpur, Malaysia. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECIE50279.2020.9309636⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02503786v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assigning a new glioma grade label ground-truth for the BraTS dataset using radiologic criteria</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude d'un capteur théorique pour une vision déficiente des couleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermine Chatoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 Tenth International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Traitement et Analyse de l'Information Méthodes et Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Hammamet, Tunisie</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03077797v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can fixation-point and key-point coincide on cultural heritage colour paintings?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assigning a new glioma grade label ground-truth for the BraTS dataset using radiologic criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Dequidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Tremblais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Guillevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gianelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Colour Assiciation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 Tenth International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Paris, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPTA50016.2020.9286707⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03124410v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage d’un CNN sur la segmentation des lésions de sclérose en plaques avec auto-supervision</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Helbert</w:t>
+                <w:t xml:space="preserve">Can fixation-point and key-point coincide on cultural heritage colour paintings?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermine Chatoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lecellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Vannes, France</w:t>
+              <w:t xml:space="preserve">International Colour Assiciation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03541662v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03124410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CenterlineNet: Automatic Coronary Artery Centerline Extraction for Computed Tomographic Angiographic Images Using Convolutional Neural Network Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saifeddine Rjiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Urruty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10356,375 +10356,383 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Delepaule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 Tenth International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Paris, France. pp.1-6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPTA50016.2020.9286458⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03127976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DeepMRS: An End-to-End Deep Neural Network for Dementia Disease Detection using MRS Data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Naudin</w:t>
+                <w:t xml:space="preserve">Apprentissage d’un CNN sur la segmentation des lésions de sclérose en plaques avec auto-supervision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fenneteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Helbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe N Habas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI) 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2020, Iowa City, Iowa, United States</w:t>
+              <w:t xml:space="preserve">RFIAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02430324v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03541662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Just Noticeable Difference Model for Asymmetrically Distorted Stereoscopic Images</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">DeepMRS: An End-to-End Deep Neural Network for Dementia Disease Detection using MRS Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seifeddine Fezzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Guillevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lobna Fezai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Naudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI) 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Iowa City, Iowa, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02425447v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ADC Maps Texture Analysis for the Evaluation of Kidney Function: A Preliminary Study *</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israa Alnazer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10759,383 +10767,396 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Naudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 Fifth International Conference on Advances in Biomedical Engineering (ICABME)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Tripoli, Lebanon. pp.1-4, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICABME47164.2019.8940285⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02428470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in Glioma grade classification using machine and deep learning on MR data</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Just Noticeable Difference Model for Asymmetrically Distorted Stereoscopic Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Faouzi Alaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 Fifth International Conference on Advances in Biomedical Engineering (ICABME)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. pp.2277-2281, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2019.8682545⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICABME47164.2019.8940295⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02428469v1</w:t>
+                <w:t xml:space="preserve">hal-02425447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind Image Quality Assessment based on the use of Saliency Maps and a Multivariate Gaussian Distribution</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Recent advances in Glioma grade classification using machine and deep learning on MR data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Dequidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Tremblais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Guillevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Image Analysis and Processing (ICIAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Trente, Italy. </w:t>
+              <w:t xml:space="preserve">2019 Fifth International Conference on Advances in Biomedical Engineering (ICABME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Tripoli, Lebanon. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-30645-8_13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICABME47164.2019.8940295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02303261v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02428469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Metrological Measurement of Texture in Hyperspectral Images Using Relocated Spectral Difference Occurrence Matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Jian Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Yngve Hardeberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Taipei, Taiwan. pp.3133-3137, </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11169,90 +11190,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative Spectral Difference Occurrence Matrix: A Metrological Spectral-Spatial Feature for Hyperspectral Texture Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Jian Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Yngve Hardeberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Color and Imaging Conference Final Program and Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France. pp.386-392, </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11286,103 +11307,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Metrological Framework For Hyperspectral Texture Analysis Using Relative Spectral Difference Occurrence Matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Jian Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Ghorbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Yngve Hardeberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 10th Workshop on Hyperspectral Imaging and Signal Processing: Evolution in Remote Sensing (WHISPERS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Amsterdam, Netherlands. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11410,710 +11431,719 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02481582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Robustness of Image Tampering Detection for Compression</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bourdon</w:t>
+                <w:t xml:space="preserve">Blind Image Quality Assessment based on the use of Saliency Maps and a Multivariate Gaussian Distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Saadane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MMM 2019: MultiMedia Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-05710-7⟩</w:t>
+              <w:t xml:space="preserve">20th International Conference on Image Analysis and Processing (ICIAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Trente, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-30645-8_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02401565v1</w:t>
+                <w:t xml:space="preserve">hal-02303261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Study on the Sensitivity-Based Discriminative Hyperspectral Image Content Representation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olfa Ben Ahmed</w:t>
+                <w:t xml:space="preserve">Improving Robustness of Image Tampering Detection for Compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubacar Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Urruty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Noël Richard</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16 th International Conference on Content -Based Multimedia Indexing, IEEE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MMM 2019: MultiMedia Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Thessaloniki, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-05710-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01912373v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No-Reference Quality Assessment of Stereoscopic Images Based on Binocular Combination of Local Features Statistics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cheikh Faouzi Alaya</w:t>
+                <w:t xml:space="preserve">A Study on the Sensitivity-Based Discriminative Hyperspectral Image Content Representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Urruty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16 th International Conference on Content -Based Multimedia Indexing, IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, La Rochelle, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02425425v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la robustesse de la détection d'images altérées pour la compression</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bourdon</w:t>
+                <w:t xml:space="preserve">No-Reference Quality Assessment of Stereoscopic Images Based on Binocular Combination of Local Features Statistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Faouzi Alaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORESA 2018 (COmpression et REprésentation des Signaux Audiovisuels)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Athens, Greece. pp.3538-3542, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2018.8451490⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02401586v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree Density Estimator Using Scals-space Blobs And Saddle Features</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Tremblais</w:t>
+                <w:t xml:space="preserve">Amélioration de la robustesse de la détection d'images altérées pour la compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubacar Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Urruty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORESA (COmpression et REprésentation des Signaux Audiovisuels)</w:t>
+              <w:t xml:space="preserve">CORESA 2018 (COmpression et REprésentation des Signaux Audiovisuels)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379021v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No-Reference Learning-based and Human Visual-based Image Quality Assessment Metric</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelhakim Saadane</w:t>
+                <w:t xml:space="preserve">Tree Density Estimator Using Scals-space Blobs And Saddle Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abril Fernanda Graçia Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Tremblais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Image Analysis and Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Catania, Italy</w:t>
+              <w:t xml:space="preserve">CORESA (COmpression et REprésentation des Signaux Audiovisuels)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595943v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Différence entre distributions couleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermine Chatoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12128,730 +12158,730 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORASIS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GREYC, Jun 2017, Colleville-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of gradient operators for hyperspectral image processing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jon Hardeberg</w:t>
+                <w:t xml:space="preserve">No-Reference Learning-based and Human Visual-based Image Quality Assessment Metric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Saadane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Color and Imaging Conference, Volume 2017, Number 25</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Lillehammer, Norway</w:t>
+              <w:t xml:space="preserve">19th International Conference on Image Analysis and Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Catania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02407240v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FULL-REFERENCE STEREOSCOPIC IMAGE QUALITY ASSESSMENT ACCOUNTING FOR BINOCULAR COMBINATION AND DISPARITY INFORMATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Faouzi Alaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01629773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STEREOSCOPIC IMAGE QUALITY ASSESSMENT BASED ON THE BINOCULAR PROPERTIES OF THE HUMAN VISUAL SYSTEM</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cheikh Faouzi Alaya</w:t>
+                <w:t xml:space="preserve">Multi-view visual saliency-based MRI classification for Alzheimer's disease diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lecellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Paccalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">2017 Seventh International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Montreal, QC, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01503827v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral denoising for MR spectroscopy using noise level function</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rémy Guillevin</w:t>
+                <w:t xml:space="preserve">STEREOSCOPIC IMAGE QUALITY ASSESSMENT BASED ON THE BINOCULAR PROPERTIES OF THE HUMAN VISUAL SYSTEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Faouzi Alaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 Fourth International Conference on Advances in Biomedical Engineering (ICABME)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, New Orleans, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01686294v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-view visual saliency-based MRI classification for Alzheimer's disease diagnosis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Paccalin</w:t>
+                <w:t xml:space="preserve">Spectral denoising for MR spectroscopy using noise level function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Naudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Tremblais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Guillevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Guillevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 Seventh International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 Fourth International Conference on Advances in Biomedical Engineering (ICABME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Beirut, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICABME.2017.8167527⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02535014v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind Image Quality Assessment designed by learning-based at- tributes selection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelhakim Saadane</w:t>
+                <w:t xml:space="preserve">Différence entre distributions couleur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermine Chatoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lecellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th IS&amp;T Color Imaging Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Lillehammer, Norway</w:t>
+              <w:t xml:space="preserve">ORASIS 2017 : 16ème journées francophones des jeunes chercheurs en vision par ordinateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GREYC, Jun 2017, Colleville-sur-mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595950v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01649749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débruitage de spectre RMN en utilisant une fonction de niveau de bruit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Naudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12906,2732 +12936,2732 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37ème Colloque de la Société Francophone de Biologie Théorique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01916203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Différence entre distributions couleur</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Lecellier</w:t>
+                <w:t xml:space="preserve">Blind Image Quality Assessment designed by learning-based at- tributes selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Saadane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS 2017 : 16ème journées francophones des jeunes chercheurs en vision par ordinateur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GREYC, Jun 2017, Colleville-sur-mer, France</w:t>
+              <w:t xml:space="preserve">25th IS&amp;T Color Imaging Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Lillehammer, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01649749v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimension reduction-based attributes selection in no-reference learning-based image quality algorithms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelhakim Saadane</w:t>
+                <w:t xml:space="preserve">Evaluation of gradient operators for hyperspectral image processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilda Deborah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Hardeberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image Quality and System Performance Conference, IS&amp;T Electronic Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Color and Imaging Conference, Volume 2017, Number 25</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Lillehammer, Norway</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2352/ISSN.2470-1173.2017.12.IQSP-219⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01595888v1</w:t>
+                <w:t xml:space="preserve">hal-02407240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Study of Descriptors with Dense Key points</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Lecellier</w:t>
+                <w:t xml:space="preserve">Dimension reduction-based attributes selection in no-reference learning-based image quality algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Saadane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Pattern Recognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Image Quality and System Performance Conference, IS&amp;T Electronic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Burlingame, United States. pp.15 - 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2352/ISSN.2470-1173.2017.12.IQSP-219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461562v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New dimension of color perception: from artistic expression to scientific analysis,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Imaging 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Is&amp;T, Feb 2016, San francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01280226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using binocular and monocular properties for the construction of a quality assessment metric for stereoscopic images</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
+                <w:t xml:space="preserve">Comparative Study of Descriptors with Dense Key points</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermine Chatoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lecellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image Quality and System Performance (IQSP), Electronic Imaging Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, San Francisco, CA, United States</w:t>
+              <w:t xml:space="preserve">23rd International Conference on Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01294938v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the performance of 3D just noticeable difference models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yu Fan</w:t>
+                <w:t xml:space="preserve">Using binocular and monocular properties for the construction of a quality assessment metric for stereoscopic images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iana Iatsun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cheikh Faouzi Alaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Image Quality and System Performance (IQSP), Electronic Imaging Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, San Francisco, CA, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01405748v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">For each country, a color of lipstick</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the performance of 3D just noticeable difference models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Faouzi Alaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Imaging 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Phoenix, AZ, United States. pp.1017-1021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2016.7532511⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01280239v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01405748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colour Contrast Occurrence matrix: a vector and perceptual texture feature</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">For each country, a color of lipstick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Color imaging Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IS&amp;T, Oct 2015, Darmstadt, Germany</w:t>
+              <w:t xml:space="preserve">Electronic Imaging 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01228237v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01280239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information Gain Study for Visual Vocabulary Construction</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Lecellier</w:t>
+                <w:t xml:space="preserve">Colour Contrast Occurrence matrix: a vector and perceptual texture feature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armando Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Multimedia Retrieval</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Color imaging Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IS&amp;T, Oct 2015, Darmstadt, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01287552v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Metric of Image Quality Assessment for Stereoscopic Content</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Rizzi</w:t>
+                <w:t xml:space="preserve">A polynomial texture extraction with application in dynamic texture classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane El Moubtahij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Tairi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIC 2014, INTERIM MEETING international association of Colour</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Twelfth International Conference on Quality Control by Artificial Vision 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Le Creusot, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2182865⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01228275v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A polynomial texture extraction with application in dynamic texture classification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Augereau</w:t>
+                <w:t xml:space="preserve">IMAGE SPLICING DETECTION WITH LOCAL ILLUMINATION ESTIMATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamid Tairi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twelfth International Conference on Quality Control by Artificial Vision 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICIP 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Québec City,, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2182865⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01211298v1</w:t>
+                <w:t xml:space="preserve">hal-01295387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMAGE SPLICING DETECTION WITH LOCAL ILLUMINATION ESTIMATION</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Carré</w:t>
+                <w:t xml:space="preserve">Information Gain Study for Visual Vocabulary Construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huu Ton Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syntyche Gbehounou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Urruty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lecellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Multimedia Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Shanghai, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2671188.2749319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01295387v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01287552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talk for Françoise Vienot Judd award 2015 : On the dimensionality of the colour world</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A New Metric of Image Quality Assessment for Stereoscopic Content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Jaime Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Rizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International AIC (International Color Association)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">AIC 2014, INTERIM MEETING international association of Colour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIC, Oct 2014, Oaxaca, Mexico. pp.PP612-617</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01228277v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative to colour feature classification using colour contrast ocurrence matrix</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Talk for Françoise Vienot Judd award 2015 : On the dimensionality of the colour world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QCAV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Le Creusot, France</w:t>
+              <w:t xml:space="preserve">13th International AIC (International Color Association)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01228245v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of No-Reference Image Quality Assessment Machine Learning-based Algorithms on Compressed Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Saadane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Electronic Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, San-Francisco, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2076145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01286903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal modeling of visual attention for stereoscopic 3D video</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
+                <w:t xml:space="preserve">Alternative to colour feature classification using colour contrast ocurrence matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armando Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">QCAV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Le Creusot, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01574564v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic detection of the retinal neovascularization in diabetic patients.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Carré</w:t>
+                <w:t xml:space="preserve">Spatio-temporal modeling of visual attention for stereoscopic 3D video</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iana Iatsun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARVO 2014 Annual Meeting : Leading Eye and Vision Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.5397-5401, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2014.7026092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00949305v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01574564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restoration of Confocal Images by Hypercomplex diffusion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Carré</w:t>
+                <w:t xml:space="preserve">Iterative Random Visual Word Selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Urruty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syntyche Gbehounou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huu Ton Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Leveziel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARVO Annual Meeting : Leading Eye and Vision Research (ARVO 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICMR 2014 ACM International Conference on Multimedia Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Glasgow, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2578726.2578758⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00949297v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01287554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative Random Visual Word Selection</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Martinet</w:t>
+                <w:t xml:space="preserve">Visual attention modeling for 3D video using neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iana Iatsun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMR 2014 ACM International Conference on Multimedia Retrieval</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2578726.2578758⟩</w:t>
+              <w:t xml:space="preserve">International Conference on 3D Imaging (IC3D)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Liège, Belgium. pp.1 - 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IC3D.2014.7032602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01287554v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01159126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual attention modeling for 3D video using neural networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
+                <w:t xml:space="preserve">Restoration of Confocal Images by Hypercomplex diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Helbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leveziel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on 3D Imaging (IC3D)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ARVO Annual Meeting : Leading Eye and Vision Research (ARVO 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Research in Vision and Ophthalmology (ARVO), May 2014, Orlando, United States. pp.4831 - B0207</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01159126v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00949297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using monocular depth cues for modeling stereoscopic 3D saliency</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
+                <w:t xml:space="preserve">Automatic detection of the retinal neovascularization in diabetic patients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Béouche-Hélias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Helbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ARVO 2014 Annual Meeting : Leading Eye and Vision Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Research in Vision and Ophthalmology (ARVO), May 2014, Orlando, United States. pp.207 - B0015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01155652v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00949305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the comparison of visual discomfort generated by 3D and 2D content based on eye-tracking features</w:t>
+                <w:t xml:space="preserve">Using monocular depth cues for modeling stereoscopic 3D saliency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iana Iatsun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stereoscopic Displays and Application XXV</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Florence, Italy. pp.589 - 593, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2014.6853664⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959794v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01155652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a full-band texture features for spectral images</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hilda Deborah</w:t>
+                <w:t xml:space="preserve">On the comparison of visual discomfort generated by 3D and 2D content based on eye-tracking features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iana Iatsun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing (ICIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Stereoscopic Displays and Application XXV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, San Francisco, United States. pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073666v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eye-Tracking for 3D-Application: Gaze-point detection taking into consideration disparity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
+                <w:t xml:space="preserve">Toward a full-band texture features for spectral images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Capelle-Laizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilda Deborah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIE Midterm conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00939162v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveau détecteur d'objets couleur et multi/hyperspectral, application à l'extraction de cellules mitotiques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Capelle-Laizé</w:t>
+                <w:t xml:space="preserve">Eye-Tracking for 3D-Application: Gaze-point detection taking into consideration disparity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iana Iatsun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24° Colloque sur le traitement du signal et des images - GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
+              <w:t xml:space="preserve">CIE Midterm conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00877411v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00939162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender influences on subjective evaluations in images</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Lecellier</w:t>
+                <w:t xml:space="preserve">Nouveau détecteur d'objets couleur et multi/hyperspectral, application à l'extraction de cellules mitotiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Capelle-Laizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th AIC Colour congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Newcastle Gateshead, United Kingdom. pp.455</w:t>
+              <w:t xml:space="preserve">24° Colloque sur le traitement du signal et des images - GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00863805v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of visual fatigue/discomfort generated by S3D video using eye-tracking data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iana Iatsun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15660,2700 +15690,2687 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stereoscopic Displays and Application XXIV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Burlingame, United States. pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00914974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for Introducing Perceptual Criteria to Region of Interest Coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Jaime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data Compression Conference (DCC 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Snowbird, Utah, United States. pp.512</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00939172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No-Reference Peak Signal-to-Noise Ratio for JPEG2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Jaime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data Compression Conference (DCC 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Snowbird, Utah, United States. pp.511</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00939171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which Distance Function Use in Non-Linear Image Processing for Spectral Images?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Capelle-Laizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Color and Imaging Conference (CIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Albuquerque, United States. pp.122-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00979348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can salient interest regions resume emotional impact of an image?</w:t>
+                <w:t xml:space="preserve">Gender influences on subjective evaluations in images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syntyche Gbehounou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Courboulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAIP 2013 - 15th international conference on computer analysis of images and patterns</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, York, United Kingdom. pp.515-522</w:t>
+              <w:t xml:space="preserve">12th AIC Colour congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Newcastle Gateshead, United Kingdom. pp.455</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00853233v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00863805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colour Pattern Detection: Evaluation from the Mitosis detection contest in histological images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Capelle-Laizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Colour Association (AIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Newcastle, United Kingdom. pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00877426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Science and technology of color in film history</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can salient interest regions resume emotional impact of an image?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syntyche Gbehounou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lecellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Courboulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHROMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Firenze, Italy</w:t>
+              <w:t xml:space="preserve">CAIP 2013 - 15th international conference on computer analysis of images and patterns</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, York, United Kingdom. pp.515-522</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01295381v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00853233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a multivariate probabilistic morphology for colour images,</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Science and technology of color in film history</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CGIV'12 (Color in Graphics and Image Vision)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IS&amp;T, May 2012, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">CHROMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Firenze, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01295385v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Color Hit-or-Miss Transform on Dermatological Image</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Towards a multivariate probabilistic morphology for colour images,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Ivanovici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caliman Alexandru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Richard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Capelle-Laizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twentieth Color and Imaging Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Los Angeles, United States. pp.164-169</w:t>
+              <w:t xml:space="preserve">CGIV'12 (Color in Graphics and Image Vision)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IS&amp;T, May 2012, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00776007v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of emotional impact in colour images</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Lecellier</w:t>
+                <w:t xml:space="preserve">Color Hit-or-Miss Transform on Dermatological Image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Capelle-Laizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Conference on Colour in Graphics, Imaging, and Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Amsterdam, Netherlands. pp.314-319</w:t>
+              <w:t xml:space="preserve">Twentieth Color and Imaging Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Los Angeles, United States. pp.164-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00863794v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00776007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A statistical study of the correlation between interest points and gaze points</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
+                <w:t xml:space="preserve">Extraction of emotional impact in colour images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syntyche Gbehounou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lecellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Vision and Electronic Imaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th European Conference on Colour in Graphics, Imaging, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Amsterdam, Netherlands. pp.314-319</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914981v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00863794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction et analyse de l'impact émotionnel des images</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Lecellier</w:t>
+                <w:t xml:space="preserve">A statistical study of the correlation between interest points and gaze points</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Nauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Vision and Electronic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Burlingame, CA, United States. pp.12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.912089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00656493v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality estimation based on interest points through hierarchical saliency maps</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
+                <w:t xml:space="preserve">Extraction et analyse de l'impact émotionnel des images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syntyche Gbehounou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lecellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUVIP 2011 - 2011 3rd European Workshop on Visual Information Processing (EUVIP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00915231v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model based framework for land cover classification in high resolution satellite images</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.-C. Burie</w:t>
+                <w:t xml:space="preserve">Quality estimation based on interest points through hierarchical saliency maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Nauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIE 2011 - Quadriennial Session in Sun City</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUVIP 2011 - 2011 3rd European Workshop on Visual Information Processing (EUVIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Paris, France. pp.186 - 191, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuVIP.2011.6045541⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00652857v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00915231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A control operator for perceptual grouping based on the Gestalt vision's theory</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Capelle-Laizé</w:t>
+                <w:t xml:space="preserve">A model based framework for land cover classification in high resolution satellite images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imtnan-Ul-Haque Qazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Alata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 19th Color and Imaging Conference (CIC19)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, San Jose, CA, United States. pp.80</w:t>
+              <w:t xml:space="preserve">CIE 2011 - Quadriennial Session in Sun City</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Sun City, South Africa. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00637144v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00652857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse et Synthèse de textures couleur dans l'espace L*a*b* par une modélisation déterministe couplée à une modélisation stochastique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Imtnan-Ul-Haque Qazi</w:t>
+                <w:t xml:space="preserve">A control operator for perceptual grouping based on the Gestalt vision's theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Nagau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Capelle-Laizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2011, XXIIIe Colloque GRESTI - Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">the 19th Color and Imaging Conference (CIC19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, San Jose, CA, United States. pp.80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00717303v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00637144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation et limitation de métriques couleur pour l'ordonnancement</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Capelle-Laizé</w:t>
+                <w:t xml:space="preserve">Analyse et Synthèse de textures couleur dans l'espace L*a*b* par une modélisation déterministe couplée à une modélisation stochastique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Alata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imtnan-Ul-Haque Qazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI - 23° Colloque sur le traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.00</w:t>
+              <w:t xml:space="preserve">GRETSI 2011, XXIIIe Colloque GRESTI - Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00644334v2</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00717303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reduced-reference metric based on the interest points in color images</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
+                <w:t xml:space="preserve">Validation et limitation de métriques couleur pour l'ordonnancement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Capelle-Laizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 Picture Coding Symposium (PCS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI - 23° Colloque sur le traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.00</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04032429v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00644334v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel parametric priors for the distribution of multivariate linear prediction errors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imtnan-Ul-Haque Qazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Electronic Imaging, Image Processing: Algorithms and Systems IX / 7870</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00717352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation d'images texturées couleur à l'aide de modèles paramétriques pour approcher les distributions des erreurs de prédiction linéaire</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Moussa</w:t>
+                <w:t xml:space="preserve">A reduced-reference metric based on the interest points in color images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Nauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e CARI : Colloque Africain sur la Recherche en Informatique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2010 Picture Coding Symposium (PCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Nagoya, Japan. pp.610-613, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PCS.2010.5702578⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00717369v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hierarchical saliency map generation based on the human visual system properties. In Workshop on Picture Coding and Image Processing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
+                <w:t xml:space="preserve">Segmentation d'images texturées couleur à l'aide de modèles paramétriques pour approcher les distributions des erreurs de prédiction linéaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imtnan-Ul-Haque Qazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Alata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Picture Coding and Image Processing (WPCIP),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Nagoya, Japan</w:t>
+              <w:t xml:space="preserve">10e CARI : Colloque Africain sur la Recherche en Informatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Yamoussoukro, Côte d’Ivoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01469003v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00717369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse spectrale paramétrique pour la caractérisation de textures couleurs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+                <w:t xml:space="preserve">A hierarchical saliency map generation based on the human visual system properties. In Workshop on Picture Coding and Image Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Nauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EHINC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Toulon, France. pp.184--187</w:t>
+              <w:t xml:space="preserve">Workshop on Picture Coding and Image Processing (WPCIP),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00439527v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01469003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Structure Characterization Of Textures In IHLS Colour Space</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse spectrale paramétrique pour la caractérisation de textures couleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Alata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imtnan-Ul-Haque Qazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2009, IEEE International Conference On Acoustics, Speech, and Signal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Taipei, Taiwan. pp.1069--1072</w:t>
+              <w:t xml:space="preserve">EHINC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Toulon, France. pp.184--187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00387876v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00439527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HVS-based Quantization Steps for Validation of Digital Cinema Extended Bitrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Anciaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Olivier Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Vision and Electronic Imaging XIV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, San Jose, California, United States. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00487348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colour morphology with perceptual behaviour and vectorial structuring element</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Capelle-Laizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Congress of the International Colour Association (AIC) 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Sydney, Australia. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00394144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminance-Chrominance Spatial Structure Model in Psychovisual Colour Spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imtnan-Ul-Haque Qazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Sydney, Australia. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00439378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric and Non-Parametric Models of Linear Prediction Error for Color Texture Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imtnan-Ul-Haque Qazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18362,4095 +18379,4091 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SITIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Marrakech, Morocco. sous presse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00439360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination d'un espace couleur pertinent pour la caractérisation de textures couleur</w:t>
+                <w:t xml:space="preserve">Spatial Structure Characterization Of Textures In IHLS Colour Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imtnan-Ul-Haque Qazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Alata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Dijon, France. Sous presse</w:t>
+              <w:t xml:space="preserve">ICASSP 2009, IEEE International Conference On Acoustics, Speech, and Signal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Taipei, Taiwan. pp.1069--1072</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00387922v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00387876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multivariate Gaussian Mixture Model of Linear Prediction Error for Colour Texture Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imtnan-Ul-Haque Qazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Ghazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2009, 17th European Signal Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Glascow, United Kingdom. pp.1537-1541</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00387919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse spectrale paramétrique dans les espaces couleur permettant la séparation intensité lumineuse et chromaticité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détermination d'un espace couleur pertinent pour la caractérisation de textures couleur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imtnan-Ul-Haque Qazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Alata</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée GDR "Modèle stochastique multivarié en traitement des images"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dijon, France. Sous presse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00439538v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00387922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A complete scheme for colour morphology with perceptual integration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Capelle-Laizé</w:t>
+                <w:t xml:space="preserve">Analyse spectrale paramétrique dans les espaces couleur permettant la séparation intensité lumineuse et chromaticité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Alata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imtnan-Ul-Haque Qazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE 2009 Optical and Digital Image Processing Systems XXXII</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée GDR "Modèle stochastique multivarié en traitement des images"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00429735v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00439538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of subjective assessment protocols for digital cinema applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A complete scheme for colour morphology with perceptual integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Capelle-Laizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Anciaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QOMEX</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE 2009 Optical and Digital Image Processing Systems XXXII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, San Diego, CA, United States. pp.10.1117/12.826063, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.826063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00426503v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00429735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A grouplet-based reduced reference image quality assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aldo Maalouf</w:t>
+                <w:t xml:space="preserve">Comparison of subjective assessment protocols for digital cinema applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Anciaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QoMEX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, San Diego, United States. pp.59-63</w:t>
+              <w:t xml:space="preserve">QOMEX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00515713v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00426503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bandelet-Based Video Inpainting</w:t>
+                <w:t xml:space="preserve">A grouplet-based reduced reference image quality assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Augereau</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO2008, 16th European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Lausanne, Switzerland. pp.23-30</w:t>
+              <w:t xml:space="preserve">QoMEX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, San Diego, United States. pp.59-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00346384v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00515713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Introduction of CIE TC8-12 Image Quality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bandelet-Based Video Inpainting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Maalouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of TTLA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, ITRI, Taiwan</w:t>
+              <w:t xml:space="preserve">EUSIPCO2008, 16th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Lausanne, Switzerland. pp.23-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00337224v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00346384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy Color Image Segmentation via multi-scale edge/texture based watershed</w:t>
+                <w:t xml:space="preserve">An Introduction of CIE TC8-12 Image Quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Capelle-Laizé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of TTLA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, ITRI, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00337209v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00337224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inpainting using geometrical grouplets</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fuzzy Color Image Segmentation via multi-scale edge/texture based watershed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Capelle-Laizé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Lausanne, Switzerland. pp.15-20</w:t>
+              <w:t xml:space="preserve">Annual Meeting of TTLA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, ITRI, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00345986v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00337209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image Rendering Based on a Spatial Extension of the CIECAM02</w:t>
+                <w:t xml:space="preserve">Structure characterization of Textures in IHLS colour space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Tulet</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Alata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imtnan-Ul-Haque Qazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference of Colour Association of Taiwan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Taiwan</w:t>
+              <w:t xml:space="preserve">Annual Meeting of TTLA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, ITRI, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00337244v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00337217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image Rendering Based on a Spatial Extension of the CIECAM02</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Tulet</w:t>
+                <w:t xml:space="preserve">Toward an efficient objective metric based on perceptual criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Quintard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Workshop on Applications of Computer Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Copper Mountain, United States</w:t>
+              <w:t xml:space="preserve">IS&amp;T/SPIE Image Quality and System Performance V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, San Jose, United States. pp.INCONNU</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00365594v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00365590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure characterization of Textures in IHLS colour space</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inpainting using geometrical grouplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Maalouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Imtnan-Ul-Haque Qazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of TTLA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, ITRI, Taiwan</w:t>
+              <w:t xml:space="preserve">EUSIPCO2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Lausanne, Switzerland. pp.15-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00337217v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00345986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an efficient objective metric based on perceptual criteria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Image Rendering Based on a Spatial Extension of the CIECAM02</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Quintard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IS&amp;T/SPIE Image Quality and System Performance V</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, San Jose, United States. pp.INCONNU</w:t>
+              <w:t xml:space="preserve">IEEE Workshop on Applications of Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Copper Mountain, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00365590v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00365594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objective Quality Measurement Based on Anisotropic Contrast Perceptio.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Rosselli</w:t>
+                <w:t xml:space="preserve">Image Rendering Based on a Spatial Extension of the CIECAM02</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th european conference on color in graphics, imaging and vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Terrassa, Spain</w:t>
+              <w:t xml:space="preserve">Annual Conference of Colour Association of Taiwan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00300689v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00337244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Extension of s-CIELAB model for Predicting Colour Difference in Images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Objective Quality Measurement Based on Anisotropic Contrast Perceptio.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rosselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Anciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Rosselli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial symposium on Image Quality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, NTUST, Taiwan</w:t>
+              <w:t xml:space="preserve">4th european conference on color in graphics, imaging and vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Terrassa, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00337176v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00300689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subjective assessment approaches for color reproduction devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Quintard</w:t>
+                <w:t xml:space="preserve">An Extension of s-CIELAB model for Predicting Colour Difference in Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rosselli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IS&amp;T/SPIE Color Imaging XIII: Processing, Hardcopy, and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, San Jose, United States. pp.INCONNU</w:t>
+              <w:t xml:space="preserve">Industrial symposium on Image Quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, NTUST, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00361323v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00337176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No-Reference Metric Based on the Hue Feature: Application to Quality Assessment of Color Displays.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId420" w:history="1">
+                <w:t xml:space="preserve">Subjective assessment approaches for color reproduction devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Quintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th european conference on color in graphics, imaging and vision.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Terrassa,, Spain</w:t>
+              <w:t xml:space="preserve">IS&amp;T/SPIE Color Imaging XIII: Processing, Hardcopy, and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, San Jose, United States. pp.INCONNU</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00300643v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00361323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the anisotropic contrast sensitivity by the estimation of the perception threshold.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Rosselli</w:t>
+                <w:t xml:space="preserve">No-Reference Metric Based on the Hue Feature: Application to Quality Assessment of Color Displays.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Quintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIC Interim Meeting - “Colour – Effects &amp; Affects”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, STOCKOLM, Sweden</w:t>
+              <w:t xml:space="preserve">4th european conference on color in graphics, imaging and vision.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Terrassa,, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00300654v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00300643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual color difference metric based on the perception threshold</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId422" w:history="1">
+                <w:t xml:space="preserve">Modelling the anisotropic contrast sensitivity by the estimation of the perception threshold.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rosselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IS&amp;T/SPIE Image Quality and System Performance V</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, INCONNU, United States. pp.INCONNU</w:t>
+              <w:t xml:space="preserve">AIC Interim Meeting - “Colour – Effects &amp; Affects”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, STOCKOLM, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00349059v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00300654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fundamental Study for Evaluating Image Quality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perceptual color difference metric based on the perception threshold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rosselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of TTLA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, ITRI, Taiwan</w:t>
+              <w:t xml:space="preserve">IS&amp;T/SPIE Image Quality and System Performance V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, INCONNU, United States. pp.INCONNU</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00337221v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00349059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of spatial adaptation for image rendering based on an extension of the CIECAM02</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Tulet</w:t>
+                <w:t xml:space="preserve">Toward an efficient objective metric based on perceptual criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Quintard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Computer Vision Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Madeira, Portugal. pp.INCONNU</w:t>
+              <w:t xml:space="preserve">Annual Meeting of TTLA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, ITRI, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00365592v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00337204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an efficient objective metric based on perceptual criteria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of spatial adaptation for image rendering based on an extension of the CIECAM02</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Quintard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of TTLA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, ITRI, Taiwan</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Computer Vision Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Madeira, Portugal. pp.INCONNU</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00337204v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00365592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coopération des bandelettes et des Equations à Dérivées Partielles pour le débruitage d'images multispectrales</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fundamental Study for Evaluating Image Quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI07. 21ème Colloque GRETSI sur le Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Troyes, France. pp.21-30</w:t>
+              <w:t xml:space="preserve">Annual Meeting of TTLA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, ITRI, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00346877v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00337221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bandelet-Based Anisotropic Diffusion</w:t>
+                <w:t xml:space="preserve">Coopération des bandelettes et des Equations à Dérivées Partielles pour le débruitage d'images multispectrales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, San Antonio, United States. pp.23-30</w:t>
+              <w:t xml:space="preserve">GRETSI07. 21ème Colloque GRETSI sur le Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Troyes, France. pp.21-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00346388v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00346877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foveal wavelet-based color active contour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, San Antonio, United States. pp.23-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00346392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coopération de modèles ondelettes et équations aux dérivées partielles pour la segmentation d'images multispectrales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMAI 2007, Congrès National de Mathématiques Appliquées et Industrielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Praz-sur-Arly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00346879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clouds Removal from Remotely Sensed Images by Using a Bandelet-Based Reconstruction Technique</w:t>
+                <w:t xml:space="preserve">Bandelet-Based Anisotropic Diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Optics East</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Boston, United States. pp.23-30</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, San Antonio, United States. pp.23-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00346396v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00346388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regularization of Multivalued Images by Means of a Wavelet-Based Partial Differential Equation</w:t>
+                <w:t xml:space="preserve">Clouds Removal from Remotely Sensed Images by Using a Bandelet-Based Reconstruction Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Poznan, Poland. pp.23-30</w:t>
+              <w:t xml:space="preserve">SPIE Optics East</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Boston, United States. pp.23-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00346400v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00346396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A photometric model for specular highlights and lighting changes. Application to feature points tracking</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Collewet</w:t>
+                <w:t xml:space="preserve">Regularization of Multivalued Images by Means of a Wavelet-Based Partial Differential Equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Maalouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Trémeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Int. Conf. on Image Processing, ICIP'2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Atlanta, Georgia, France. pp.2117-2120</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Poznan, Poland. pp.23-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00350293v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00346400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No-Reference perceptual quality assessment of colour image</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
+                <w:t xml:space="preserve">A photometric model for specular highlights and lighting changes. Application to feature points tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gouiffès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trémeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO : European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Florence, Italy. pp.0-5</w:t>
+              <w:t xml:space="preserve">IEEE Int. Conf. on Image Processing, ICIP'2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Atlanta, Georgia, France. pp.2117-2120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00493608v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00350293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature points tracking using photometric model and colorimetric invariants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Collewet</w:t>
+                <w:t xml:space="preserve">Combined statistical-fractal wavelets signatures for texture recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mourougaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Trémeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd European Conf. on Colour in Graphics, Imaging, and Vision, CGIV'2006</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics East 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Boston, United States. pp.63830N, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.685833⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00350327v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04470558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Approach for Constructing an Achromatic Contrast Sensitivity Function by Matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Brodbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Atlanta, United States. pp.441-444</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00515716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feature points tracking using photometric model and colorimetric invariants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gouiffès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trémeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Color in Graphics and Computer Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Leeds, United Kingdom. pp 18-23</w:t>
+              <w:t xml:space="preserve">3rd European Conf. on Colour in Graphics, Imaging, and Vision, CGIV'2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Leeds, UK, France. pp.18-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00375937v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00350327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined statistical-fractal wavelets signatures for texture recognition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Carré</w:t>
+                <w:t xml:space="preserve">No-Reference perceptual quality assessment of colour image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bringier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics East 2006</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUSIPCO : European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Florence, Italy. pp.0-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.685833⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04470558v1</w:t>
+                <w:t xml:space="preserve">hal-00493608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feature point tracking : Robustness to specular highlights and lighting variations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gouiffès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conf. on Computer Vision, ECCV'2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Graz, Austria, France. pp.92-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00350326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature point tracking: robustness to specular highlights and lighting variations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Collewet</w:t>
+                <w:t xml:space="preserve">A Photometric Model for Specular Highlights and Lighting Changes. Application to Feature Points Tracking.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouiffes Michele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collewet Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trémeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCV'2006</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Atlanta, United States. pp 2117-2120, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2006.312826⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00375941v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00375917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Photometric Model for Specular Highlights and Lighting Changes. Application to Feature Points Tracking.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Trémeau</w:t>
+                <w:t xml:space="preserve">Wavelet-based texture features: a new method for sub-band characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mourougaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2006.312826⟩</w:t>
+              <w:t xml:space="preserve">2005 International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Genova, France. pp.I-445, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2005.1529783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00375917v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04470578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelet-based texture features: a new method for sub-band characterization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Fernandez-Maloigne</w:t>
+                <w:t xml:space="preserve">A new wavelet sub-band characterization for texture recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mourougaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2005 International Conference on Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2005.1529783⟩</w:t>
+              <w:t xml:space="preserve">Optics East 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Boston, United States. pp.60010A, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.629333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04470578v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04470574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidential Clustering Algorithm for Color Quantization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Capelle-Laizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22465,299 +22478,290 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IS&amp;T - Beijing International Conference on Imaging: Technology and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Beijing, China. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00343867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new wavelet sub-band characterization for texture recognition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Carré</w:t>
+                <w:t xml:space="preserve">Suivi de points robuste aux spécularités et aux changements d'éclairage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Gouiffès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trémeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics East 2005</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20ème colloque GRETSI sur le traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRETSI, Sep 2005, Louvain-La-Neuve, Belgique. pp.831-834</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04470574v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de points robuste aux spécularités et aux changements d'éclairage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Collewet</w:t>
+                <w:t xml:space="preserve">Vectorial Computation of the Optical Flow in Color Image Sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Tremblais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Trémeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème colloque GRETSI sur le traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRETSI, Sep 2005, Louvain-La-Neuve, Belgique. pp.831-834</w:t>
+              <w:t xml:space="preserve">Thirteenth Color Imaging Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Scottsdale, United States. pp.130-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04236888v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00349498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification des images couleur par un algorithme de classification crédibiliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Capelle-Laizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22772,2216 +22776,2121 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20° Colloque sur le traitement du signal et des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Louvain-La-Neuve, Belgique. pp.424-427</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00343860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vectorial Computation of the Optical Flow in Color Image Sequences</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Tremblais</w:t>
+                <w:t xml:space="preserve">Suivi de points : extension aux objets non-lambertiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouiffès Michèle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collewet Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trémeau Alain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thirteenth Color Imaging Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Scottsdale, United States. pp.130-134</w:t>
+              <w:t xml:space="preserve">Journées jeunes chercheurs en robotique, JJCR'18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Douai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00349498v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information Fusion using Covariance Intersection in the Frame of the Evidence Theory</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
+                <w:t xml:space="preserve">Color segmentation of inked characters: application to meat traceability control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gouiffès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fernandez Maloigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trémeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Collewet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems (ACIVS 2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2004, Brussels, Belgium. pp.0</w:t>
+              <w:t xml:space="preserve">IEEE International conference on image processing, Singapore, SGP, 24-27 October 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Singapore, Singapore. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00331438v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02584123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de points : extension aux objets non-lambertiens</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Collewet Christophe</w:t>
+                <w:t xml:space="preserve">Segmentation of brain tumors by evidence theory: on the use of the conflict information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Capelle-Laizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Colot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Trémeau Alain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées jeunes chercheurs en robotique, JJCR'18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Douai, France</w:t>
+              <w:t xml:space="preserve">7th International Conference on Information Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Stockholm, Sweden. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04221811v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00343870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Color segmentation of inked characters: application to meat traceability control</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Collewet</w:t>
+                <w:t xml:space="preserve">Information Fusion using Covariance Intersection in the Frame of the Evidence Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Helbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International conference on image processing, Singapore, SGP, 24-27 October 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Singapore, Singapore. pp.4</w:t>
+              <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems (ACIVS 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Brussels, Belgium. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02584123v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00331438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation of brain tumors by evidence theory: on the use of the conflict information</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Colot</w:t>
+                <w:t xml:space="preserve">Collaboration entre approches statistiques et structurelle pour la reconnaissance de caractères anciens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Arrivault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Stockholm, Sweden. 8 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jun 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00343870v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_00001216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaboration entre approches statistiques et structurelle pour la reconnaissance de caractères anciens</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">Jun 2004</w:t>
+                <w:t xml:space="preserve">Comparaison de deux méthodes de segmentation couleur appliquées à la traçabilité de produits carnés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gouiffès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marty Mahe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fernandez Maloigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trémeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14ème congrès francophone AFRIF-AFIA de Reconnaissance des Formes et Intelligence Artificielle, Toulouse, 28-30 janvier 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Toulouse, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">sic_00001216v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02584119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Color image watermarking with adaptive strength of insertion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Parisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2004 IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Montreal, France. pp.iii-85-8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP.2004.1326487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04470591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de deux méthodes de segmentation couleur appliquées à la traçabilité de produits carnés</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D Segmentation of MR Brain Images into White Matter, Gray Matter and Cerebro-spinal Fluid by Means of Evidence Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Capelle-Laizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Colot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème congrès francophone AFRIF-AFIA de Reconnaissance des Formes et Intelligence Artificielle, Toulouse, 28-30 janvier 2004</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Artificial Intelligence in Medicine in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Protaras, Cyprus. pp.112-116, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/b12009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02584119v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00343837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Segmentation of MR Brain Images into White Matter, Gray Matter and Cerebro-spinal Fluid by Means of Evidence Theory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Introduction of spatial information within the context of evidence theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Capelle-Laizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Intelligence in Medicine in Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/b12009⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Acoustics, Speech and Signal Processing (ICASSP'03)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Hong Kong, France. pp.II-785-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2003.1202484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00343837v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02297504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction of spatial information within the context of evidence theory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Segmentation of multi-modality MR images by means of evidence theory for 3D reconstruction of brain tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Capelle-Laizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Colot</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Colot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Acoustics, Speech and Signal Processing (ICASSP'03)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2003.1202484⟩</w:t>
+              <w:t xml:space="preserve">ICIP 2002 International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Rochester, France. pp.II-773-II-776, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2002.1040065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02297504v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02297537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete ridgelet transform: application to the denoising of color images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Andrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CGVIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04470602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation of multi-modality MR images by means of evidence theory for 3D reconstruction of brain tumors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Colot</w:t>
+                <w:t xml:space="preserve">Discrete rotation for directional orthogonal wavelet packets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP 2002 International Conference on Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2002.1040065⟩</w:t>
+              <w:t xml:space="preserve">2001 International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2001, Thessaloniki, Greece. pp.257-260, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2001.958473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02297537v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04470629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete rotation for directional orthogonal wavelet packets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Andres</w:t>
+                <w:t xml:space="preserve">Unsupervised algorithm for the segmentation of three-dimensional magnetic resonance brain images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Capelle-Laizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fernandez-Maloigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Ferrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2001 International Conference on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2001, Thessaloniki, Greece. pp.257-260, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2001.958473⟩</w:t>
+              <w:t xml:space="preserve">, 2001, Thessaloniki, Greece. pp.1047-1050, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2001.958306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04470629v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02297553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised algorithm for the segmentation of three-dimensional magnetic resonance brain images</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Alata</w:t>
+                <w:t xml:space="preserve">Undecimated wavelet shrinkage estimate of the 1D and 2D spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fernandez-Maloigne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.C. Ferrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2001 International Conference on Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2001.958306⟩</w:t>
+              <w:t xml:space="preserve">2000 International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2000, Istanbul, Turkey. pp.2310-2313, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2000.859302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02297553v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04470654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Undecimated wavelet shrinkage estimate of the 1D and 2D spectra</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Fernandez-Maloigne</w:t>
+                <w:t xml:space="preserve">Nonuniform spatially adaptive wavelet packets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2000 International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2000.859302⟩</w:t>
+              <w:t xml:space="preserve">International Symposium on Optical Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2000, San Diego, United States. pp.1011-1019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.408587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04470654v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04470645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonuniform spatially adaptive wavelet packets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Carre</w:t>
+                <w:t xml:space="preserve">Unsupervised segmentation for automatic detection of brain tumors in MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Capelle-Laizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Alata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Ferrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Optical Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.408587⟩</w:t>
+              <w:t xml:space="preserve">7th IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Vancouver, Canada. pp.613-616, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2000.901033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04470645v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02297571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised segmentation for automatic detection of brain tumors in MRI</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.C. Ferrie</w:t>
+                <w:t xml:space="preserve">A Multiscale Edge representation for color image based on wavelet maxima decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IEEE International Conference on Image Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CGVIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Saint-Etienne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02297571v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04470639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multiscale Edge representation for color image based on wavelet maxima decomposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Carré</w:t>
+                <w:t xml:space="preserve">Nondyadic decomposition algorithm with Meyer's wavelet packets: an application to EEG signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noel Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Paquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CGVIP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE's International Symposium on Optical Science, Engineering, and Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1999, Denver, United States. pp.772-783, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.366834⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04470639v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04470661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nondyadic decomposition algorithm with Meyer's wavelet packets: an application to EEG signal</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Joel Paquereau</w:t>
+                <w:t xml:space="preserve">A nonuniform, shift-invariant, and optimal algorithm for Malvar's wavelet decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE's International Symposium on Optical Science, Engineering, and Instrumentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.366834⟩</w:t>
+              <w:t xml:space="preserve">International Symposium on Time-Frequency and Time-Scale Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1998, Pittsburgh, United States. pp.45-48, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TFSA.1998.721357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04470661v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04470684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nonuniform, shift-invariant, and optimal algorithm for Malvar's wavelet decomposition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId458" w:history="1">
+                <w:t xml:space="preserve">Research of stationary partitions in nonstationary processes by measurement of spectral distance with the help of nondyadic Malvar's decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Time-Frequency and Time-Scale Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 1998, Pittsburgh, United States. pp.45-48, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TFSA.1998.721357⟩</w:t>
+              <w:t xml:space="preserve">, Oct 1998, Pittsburgh, United States. pp.429-432, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TFSA.1998.721453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...70 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04470680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24991,59 +24900,59 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral denoising for MR Spectroscopy using orthogonal polynomials</w:t>
+                <w:t xml:space="preserve">Diffuse Low Grade Glioma NMR Assessment for Better Intra-operative Targeting Using Fuzzy Logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Naudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Tremblais</w:t>
@@ -25074,97 +24983,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Guillevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society for Magnetic Resonance in Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Advanced Concepts for Intelligent Vision Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Poitiers, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-01449-0_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01916177v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01916115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffuse Low Grade Glioma NMR Assessment for Better Intra-operative Targeting Using Fuzzy Logic</w:t>
+                <w:t xml:space="preserve">Spectral denoising for MR Spectroscopy using orthogonal polynomials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Naudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Tremblais</w:t>
@@ -25195,112 +25113,103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Guillevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advanced Concepts for Intelligent Vision Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Society for Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01916115v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01916177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmark de métriques de qualité sur bases de données d’images compressées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Nauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25315,51 +25224,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compression et représentation des signaux audiovisuels - CORESA 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Lyon, France. , 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00528459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25369,786 +25278,786 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie numérique Avancées et perspectives pour la couleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Robert-Inacio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Macaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.367, 2012, Traité Signal et image (IC2), 9782746232051</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
-              <w:r>
-[...46 lines deleted...]
-            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00732498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couleur numérique - Acquisition, perception, codage et rendu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Robert-Inacio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lavoisier. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.376, 2012, Traité Signal et image (IC2), Henri Maître et Francis Castanié, 978-2-7462-2555-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId524" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00732495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Color Image Processing and Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christine Fernandez-Maloigne. SPRINGER, Signals&amp;Communications, 2012, 978-1-4419-6189-1. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4419-6190-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01240009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Color: Acquisition, Perception, Coding and Rendering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Robert-Inacio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiley, pp.314, 2012, Digital signal and image processing series, 978-1-84821-346-3. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781118562680⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00733238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couleur numérique</w:t>
+                <w:t xml:space="preserve">Digital Color Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Robert-Inacio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Hermès Science; Lavoisier, 2012</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Wiley, pp.352, 2012, Digital signal and image processing series, 978-1-84821-347-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781118561966⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01937682v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Color Imaging</w:t>
+                <w:t xml:space="preserve">Couleur numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Robert-Inacio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Wiley, pp.352, 2012, Digital signal and image processing series, 978-1-84821-347-0. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Hermès Science; Lavoisier, 2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00733235v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01937682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image Numérique Couleur : de l'acquisition au traitement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trémeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Colot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dunod, 459 p., 2004, Sciences sup. Sciences de l'ingénieur, 2-10-006843-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04929259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Images Couleur : de l'acquisition au traitement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trémeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod ed., pp.459, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00376164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26158,51 +26067,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explainable AI for Medical Imaging: Knowledge Matters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -26211,128 +26120,128 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Urruty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalifa Djemal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multi-faceted Deep Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.267--292, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-74478-6_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03612280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual saliency for medical imaging and computer-aided diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -26341,106 +26250,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Julian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Paccalin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurological Disorders and Imaging Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02275085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing Image Saliency Information into Content Based Indexing and Emotional Impact Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syntyche Gbehounou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -26472,92 +26381,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Visual Content Indexing and Retrieval with Psycho-Visual Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.75-101, 2017, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-57687-9_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId541" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02515851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The definition of a discrete color monogenic wavelet transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -26590,637 +26499,637 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances In Heuristic Signal Processing And Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01287721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction linéaire dans les expaces séparant l'information achromatique de l'information chromatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imtnan-Ul-Haque Qazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lavoisier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imagerie numérique : avancées et perspectives pour la couleur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermes, pp.169-190, 2012, IC2, Traité Signal et Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00717381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Color appearance models</w:t>
+                <w:t xml:space="preserve">Les modèles d'apparence coloré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trémeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Fernandez-Maloigne, F. Robert-Inacio and L. Macaire (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital color: Acquisition, Perception, Coding and Rendering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Couleur numérique : Acquisition, perception, codage et rendu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermès, pp.75-100, 2012, Traité Signal et Image IC2, 978-2-7462-3205-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781118562680.ch3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00743162v1</w:t>
+                <w:t xml:space="preserve">hal-00743170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les modèles d'apparence coloré</w:t>
+                <w:t xml:space="preserve">Color appearance models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trémeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Fernandez-Maloigne, F. Robert-Inacio and L. Macaire (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Couleur numérique : Acquisition, perception, codage et rendu</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Digital color: Acquisition, Perception, Coding and Rendering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley, pp.65-92, 2012, Digital Signal and Image processing series, 978-1-84821-346-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781118562680.ch3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00743170v1</w:t>
+                <w:t xml:space="preserve">hal-00743162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear Prediction in Spaces with Separate Achromatic and Chromatic Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imtnan-Ul-Haque Qazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christine Fernandez-Maloigne, Frédérique Robert-Inacio, Ludovic Macaire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Color Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE - Wiley, pp.123-148, 2012, 9781848213470</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00767464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chap 6- 2-D wavelet representation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Two-dimensional Signal Analysis.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE, p. 259-309, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00341002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compression des images couleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atilla Baskurt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Bonton, Christine Fernandez-Maloigne, Alain Trémeau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image Couleur: De l'acquisition au traitement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01593649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -27230,153 +27139,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La couleur, perception multisensorielle ou Lorsque &amp;quot;LES PARFUMS, LES COULEURS ET LES SONS SE REPONDENT&amp;quot;;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01295384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernandez-Maloigne C. Indexation of data bases by assessment of feelings coming from colour images and videos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01295382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -27386,169 +27295,169 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Resolution for Markerless Analysis of the Montoya Staircase Test Using DeepLabCut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malak Zahraman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Pereira de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId555" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine-grained dementia classification using Adversarial contrastive learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anouar kherchouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -27557,116 +27466,116 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Guillevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Adrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId560" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04137990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A size-adaptative segmentation method for better detection of multiple sclerosis lesions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fenneteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -27675,208 +27584,208 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane M'Rabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId562" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03836787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A way to Calibrate a Colour Texture Feature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermine Chatoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hela Jebali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lecellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId564" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03124426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -27886,91 +27795,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Image Splicing using Illuminant Color Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Capelle-Laizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27982,65 +27891,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Université de Poitiers (France); Xlim ULR CNRS 7252. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02294311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId566"/>
+      <w:footerReference w:type="default" r:id="rId567"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -28187,51 +28096,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537678v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Valls" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bourdon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fernandez-Maloigne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herpe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Helbert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2026.102745" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945352v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landoline Bonnin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guillevin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Guillevin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Giraud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sctalk.2025.100427" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458670v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Maximin Le Guillou Horn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecellier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Naudin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fayolle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2025.101395" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672163v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Bidet-Ildei" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Benahmed" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaddin Bouidaine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Francisco" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Decatoire" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-024-02478-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469553v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dequidt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tremblais" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18103/mra.v11i5.3793" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469758v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=anouar kherchouche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ben Ahmed" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Julian" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36227/techrxiv.23633904.v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458700v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Guillou-Horn" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12247706" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742107v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Coupet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Urruty" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teerapong Leelanupab" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-022-12316-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684564v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Kherchouche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2022.102074" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469791v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israa Alnazer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Falou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JMI.9.5.054501" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116147v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fenneteau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe N Habas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JMI.8.1.014504" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463722v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Jian Chu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Richard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Chatoux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Yngve Hardeberg" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2021.3071557" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330550v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dequidt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tremblais" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillevin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gianelli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2021.04.003" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107259v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Khalil" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2021.101960" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867713v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Diallo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsir.2020.100112" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065950v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11050600" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991044v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Berthoumieu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alleysson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gigan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Haeberle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.36.00COF1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105678v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Fan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Chaker Larabi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Alaya Cheikh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2887276" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489135v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femme.2019.09.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378901v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.36.00C154" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916142v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Guillevin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2018.01.005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H96C4J2T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378882v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2018.2883794" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515952v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Ton Le" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syntyche Gbehounou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-016-0938-x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625993v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B&#233;ouche-H&#233;lias" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia de Mal&#233;zieu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leveziel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JMI.4.4.044503" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01284984v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01274070v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Macquart de Terline" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hejblum" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Cohen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Antignac" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146927" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261237v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Denis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Courboulay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Revel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01277190v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Jolivot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pichereau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hindlet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ke Big&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-016-0109-9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171539v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iana Iatsun" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.displa.2015.07.001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161897v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2015.05.009" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228892v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane El Moubtahij" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Augereau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Tairi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.24.6.061114" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280294v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073661v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ledoux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Capelle-Laiz&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07998-1_25" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01313124v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maury" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-014-0643-5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216480v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mercier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794409v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Soulard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carr&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2012.2226902" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877404v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-013-0537-z" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863786v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828113v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Petit" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Burie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.29.493-520" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-3F19JR53-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776652v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-012-0366-5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726513v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gouiff&#232;s" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Collewet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tr&#233;meau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2012.04.002" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717372v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imtnan-Ul-Haque Qazi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alata" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Moussa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1942" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521346v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2010.07.007" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMT9XS1R-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599731v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abadi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2011.03.006" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2WSMLRM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438422v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2009.07.008" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NGPMJX2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522173v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Ivanovici" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/308035" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522174v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2010.2059032" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345977v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Maalouf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2008.2010454" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290557v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2007.09.002" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80K3W273-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278008v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2006.11.019" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487335v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342254v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montagne" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lelandais" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Smolarz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cornu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.2199854" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487338v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Stoica" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487345v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487337v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336552v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2003.10.001" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0ST53CR2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335144v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Pousset" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vauzelle" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470420v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carr&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fernandez-Maloigne" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0262-8856(00)00048-2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7CVD7QNT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465465v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Morasso" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Groussard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Dolci" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Brusini" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Biardeau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226698v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Ali" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME66883.2025.11211612" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469972v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME66883.2025" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470027v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Ramchi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-3863-5_32" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896876v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414664v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Monthubert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guillon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301431v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484784v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iBioMed62485.2024.10875049" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470038v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Baklouti" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469892v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469987v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470009v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012788100003756" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770657v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958626v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Azzakhinini" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03784793v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Ouahab" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ben-Ahmed" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463713v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Richard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS52202.2021.9484027" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207776v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Essefi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bidet-Ildei" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blandin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010324703510359" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335735v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME53305.2021.9604859" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359032v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077886v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63830-6_10" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107255v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECIE50279.2020.9309636" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378210v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2020.17.3DMP-002" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503786v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077797v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gianelli" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA50016.2020.9286707" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124410v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541662v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127976v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saifeddine Rjiba" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Delepaule" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA50016.2020.9286458" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430324v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seifeddine Fezzani" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobna Fezai" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425447v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Faouzi Alaya" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8682545" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428470v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME47164.2019.8940285" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428469v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME47164.2019.8940295" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303261v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charrier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Saadane" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30645-8_13" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481586v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8803378" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481614v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/issn.2169-2629.2019.27.69" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481582v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Ghorbel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2019.8921335" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401565v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05710-7" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912373v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425425v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451490" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401586v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379021v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abril Fernanda Gra&#231;ia Ramirez" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595943v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866624v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407240v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilda Deborah" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Hardeberg" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629773v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503827v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686294v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME.2017.8167527" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535014v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Paccalin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595950v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916203v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649749v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595888v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2017.12.IQSP-219" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461562v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280226v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294938v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405748v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532511" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280239v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228237v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Martinez" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287552v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2671188.2749319" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228275v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Jaime Moreno" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Rizzi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211298v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2182865" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295387v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yu" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228277v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228245v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286903v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2076145" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574564v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7026092" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949305v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949297v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Malek" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287554v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2578726.2578758" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159126v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC3D.2014.7032602" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155652v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6853664" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959794v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073666v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939162v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877411v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863805v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914974v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939172v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Moreno" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Jaime" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939171v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979348v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853233v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877426v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295381v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295385v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caliman Alexandru" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776007v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863794v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914981v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nauge" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.912089" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656493v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915231v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuVIP.2011.6045541" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00652857v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Burie" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637144v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Nagau" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Henry" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717303v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644334v2" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032429v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS.2010.5702578" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717352v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moussa" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717369v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469003v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439527v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387876v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487348v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pellegrin" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Anciaux" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Olivier Devaux" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tulet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394144v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439378v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439360v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387922v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387919v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ghazi" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439538v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429735v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.826063" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426503v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515713v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346384v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337224v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337209v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345986v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337244v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365594v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337217v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365590v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Quintard" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300689v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rosselli" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337176v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361323v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300643v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300654v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349059v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337221v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365592v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337204v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346877v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346388v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346392v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346879v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346396v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346400v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350293v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gouiff&#232;s" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493608v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bringier" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350327v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515716v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brodbeck" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375937v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tr&#233;meau" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Gouiffes" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470558v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mourougaya" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.685833" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350326v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375941v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375917v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouiffes Michele" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collewet Christophe" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2006.312826" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470578v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mourougaya" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carre" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2005.1529783" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343867v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470574v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.629333" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236888v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343860v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349498v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331438v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221811v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouiff&#232;s Mich&#232;le" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tr&#233;meau Alain" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584123v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fernandez Maloigne" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343870v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001216v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Arrivault" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouyer" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470591v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Parisis" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Laurent" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2004.1326487" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584119v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marty Mahe" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loisel" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343837v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b12009" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297504v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2003.1202484" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470602v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Andr&#232;s" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297537v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Colot" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2002.1040065" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470629v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andres" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2001.958473" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297553v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Alata" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ferrie" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2001.958306" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470654v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2000.859302" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470645v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carre" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.408587" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297571v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefevre" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2000.901033" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470639v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470661v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Paquereau" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.366834" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470684v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFSA.1998.721357" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470680v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFSA.1998.721453" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916177v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916115v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01449-0_17" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528459v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732498v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Robert-Inacio" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Macaire" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/electricite-electronique/imagerie-numerique/fernandez-maloigne/descriptif-9782746232051" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732495v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/informatique/couleur-numerique/fernandez-maloigne/descriptif-9782746225558" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240009v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-6190-7" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733238v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118562680" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937682v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733235v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118561966" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04929259v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonton" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gouton" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376164v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612280v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Djemal" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74478-6_11" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275085v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515851v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57687-9_4" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287721v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717381v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743162v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118562680.ch3" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743170v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767464v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341002v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593649v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fernandez-Maloigne" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atilla Baskurt" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295384v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295382v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517140v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Fernandez" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Zahraman" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brot" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pereira de Almeida" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137990v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Adrien" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836787v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane M'Rabet" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124426v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Jebali" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294311v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537678v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Valls" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bourdon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fernandez-Maloigne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herpe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Helbert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2026.102745" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945352v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landoline Bonnin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guillevin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Guillevin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Giraud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sctalk.2025.100427" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458670v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Maximin Le Guillou Horn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecellier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Naudin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fayolle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2025.101395" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672163v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Bidet-Ildei" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Benahmed" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaddin Bouidaine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Francisco" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Decatoire" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-024-02478-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469553v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dequidt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tremblais" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18103/mra.v11i5.3793" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469758v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=anouar kherchouche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ben Ahmed" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Julian" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36227/techrxiv.23633904.v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458700v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Guillou-Horn" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12247706" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742107v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Coupet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Urruty" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teerapong Leelanupab" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-022-12316-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469791v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israa Alnazer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Falou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JMI.9.5.054501" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684564v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Kherchouche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2022.102074" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116147v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fenneteau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe N Habas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JMI.8.1.014504" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330550v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dequidt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tremblais" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillevin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gianelli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2021.04.003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463722v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Jian Chu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Richard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Chatoux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Yngve Hardeberg" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2021.3071557" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107259v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Khalil" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2021.101960" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867713v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Diallo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsir.2020.100112" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065950v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11050600" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991044v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Berthoumieu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alleysson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gigan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Haeberle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.36.00COF1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105678v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Fan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Chaker Larabi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Alaya Cheikh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2887276" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378901v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.36.00C154" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489135v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femme.2019.09.001" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916142v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Guillevin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2018.01.005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H96C4J2T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378882v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2018.2883794" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515952v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Ton Le" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syntyche Gbehounou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-016-0938-x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625993v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B&#233;ouche-H&#233;lias" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia de Mal&#233;zieu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leveziel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JMI.4.4.044503" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01284984v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01274070v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Macquart de Terline" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hejblum" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Cohen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Antignac" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146927" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261237v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Denis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Courboulay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Revel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01277190v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Jolivot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pichereau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hindlet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ke Big&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-016-0109-9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171539v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iana Iatsun" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.displa.2015.07.001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161897v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2015.05.009" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280294v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228892v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane El Moubtahij" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Augereau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Tairi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.24.6.061114" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01313124v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maury" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-014-0643-5" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073661v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ledoux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Capelle-Laiz&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07998-1_25" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216480v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mercier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794409v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Soulard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carr&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2012.2226902" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877404v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-013-0537-z" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828113v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Petit" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Burie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.29.493-520" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-3F19JR53-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863786v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726513v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gouiff&#232;s" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Collewet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tr&#233;meau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2012.04.002" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776652v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-012-0366-5" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717372v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imtnan-Ul-Haque Qazi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alata" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Moussa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1942" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521346v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2010.07.007" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMT9XS1R-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599731v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abadi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2011.03.006" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2WSMLRM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438422v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2009.07.008" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NGPMJX2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522173v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Ivanovici" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/308035" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522174v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2010.2059032" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345977v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Maalouf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2008.2010454" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290557v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2007.09.002" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80K3W273-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278008v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2006.11.019" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487335v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342254v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montagne" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lelandais" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Smolarz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cornu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.2199854" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487338v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Stoica" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487337v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487345v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336552v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2003.10.001" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0ST53CR2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335144v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Pousset" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vauzelle" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470420v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carr&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fernandez-Maloigne" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0262-8856(00)00048-2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7CVD7QNT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465465v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Morasso" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Groussard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Dolci" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Brusini" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Biardeau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598231v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayssam Abd Alaziz Obeid" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Medeiros Machado" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Ravaut" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226698v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Ali" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME66883.2025.11211612" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469972v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME66883.2025" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896876v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470027v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Ramchi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-3863-5_32" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414664v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Monthubert" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guillon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301431v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470038v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Baklouti" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469892v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469987v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iBioMed62485.2024.10875049" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470009v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012788100003756" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484784v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958626v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Azzakhinini" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770657v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03784793v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Ouahab" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ben-Ahmed" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463713v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Richard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS52202.2021.9484027" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207776v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Essefi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bidet-Ildei" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blandin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010324703510359" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335735v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME53305.2021.9604859" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359032v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077886v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63830-6_10" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378210v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2020.17.3DMP-002" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107255v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECIE50279.2020.9309636" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503786v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077797v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gianelli" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA50016.2020.9286707" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124410v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127976v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saifeddine Rjiba" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Delepaule" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA50016.2020.9286458" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541662v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430324v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seifeddine Fezzani" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobna Fezai" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428470v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME47164.2019.8940285" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425447v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Faouzi Alaya" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8682545" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428469v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME47164.2019.8940295" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481586v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8803378" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481614v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/issn.2169-2629.2019.27.69" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481582v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Ghorbel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2019.8921335" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303261v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charrier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Saadane" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30645-8_13" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401565v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05710-7" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912373v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425425v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451490" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401586v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379021v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abril Fernanda Gra&#231;ia Ramirez" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866624v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595943v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629773v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535014v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Paccalin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503827v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686294v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME.2017.8167527" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649749v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916203v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595950v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407240v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilda Deborah" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Hardeberg" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595888v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2017.12.IQSP-219" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280226v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461562v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294938v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405748v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532511" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280239v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228237v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Martinez" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211298v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2182865" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295387v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yu" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287552v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2671188.2749319" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228275v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Jaime Moreno" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Rizzi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228277v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286903v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2076145" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228245v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574564v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7026092" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287554v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2578726.2578758" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159126v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC3D.2014.7032602" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949297v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Malek" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949305v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155652v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6853664" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959794v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073666v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939162v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877411v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914974v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939172v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Moreno" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Jaime" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939171v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979348v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863805v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877426v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853233v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295381v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295385v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caliman Alexandru" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776007v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863794v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914981v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nauge" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.912089" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656493v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915231v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuVIP.2011.6045541" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00652857v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Burie" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637144v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Nagau" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Henry" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717303v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644334v2" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717352v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moussa" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032429v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS.2010.5702578" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717369v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469003v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439527v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487348v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pellegrin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Anciaux" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Olivier Devaux" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tulet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394144v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439378v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439360v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387876v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387919v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ghazi" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387922v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439538v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429735v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.826063" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426503v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515713v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346384v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337224v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337209v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337217v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365590v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Quintard" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345986v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365594v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337244v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300689v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rosselli" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337176v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361323v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300643v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300654v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349059v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337204v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365592v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337221v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346877v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346392v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346879v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346388v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346396v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346400v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350293v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gouiff&#232;s" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470558v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mourougaya" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.685833" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515716v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brodbeck" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350327v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493608v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bringier" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350326v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375917v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouiffes Michele" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collewet Christophe" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tr&#233;meau" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2006.312826" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470578v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mourougaya" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carre" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2005.1529783" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470574v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.629333" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343867v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236888v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349498v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343860v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221811v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouiff&#232;s Mich&#232;le" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tr&#233;meau Alain" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584123v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fernandez Maloigne" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343870v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331438v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001216v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Arrivault" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouyer" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584119v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marty Mahe" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loisel" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470591v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Parisis" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Laurent" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2004.1326487" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343837v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b12009" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297504v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2003.1202484" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297537v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Colot" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2002.1040065" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470602v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Andr&#232;s" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470629v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andres" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2001.958473" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297553v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Alata" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ferrie" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2001.958306" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470654v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2000.859302" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470645v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carre" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.408587" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297571v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefevre" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2000.901033" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470639v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470661v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Paquereau" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.366834" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470684v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFSA.1998.721357" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470680v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFSA.1998.721453" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916115v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01449-0_17" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916177v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528459v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732498v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Robert-Inacio" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Macaire" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/electricite-electronique/imagerie-numerique/fernandez-maloigne/descriptif-9782746232051" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732495v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/informatique/couleur-numerique/fernandez-maloigne/descriptif-9782746225558" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240009v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-6190-7" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733238v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118562680" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733235v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118561966" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937682v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04929259v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonton" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gouton" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376164v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612280v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Djemal" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74478-6_11" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275085v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515851v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57687-9_4" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287721v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717381v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743170v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743162v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118562680.ch3" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767464v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341002v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593649v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fernandez-Maloigne" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atilla Baskurt" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295384v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295382v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517140v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Fernandez" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Zahraman" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brot" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pereira de Almeida" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137990v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Adrien" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836787v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane M'Rabet" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124426v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Jebali" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294311v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>