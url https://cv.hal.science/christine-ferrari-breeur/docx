--- v0 (2026-03-17)
+++ v1 (2026-04-15)
@@ -328,2085 +328,2085 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le marché de l’art en exposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n° 43, p. 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les histoires d'amour finissent mal en général</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Emmanuelle Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Treppoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n° 52, p. 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02201231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brexit : Tout est fini, rien n’a commencé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n°42, p. 19-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À Pierre Bergé, le tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Emmanuelle Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Treppoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n° 50, p. 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02201220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Politique et culture : repli contre ouverture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, n°47, p. 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01559192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le marché de l’art en exposition</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'art des ruines et les ruines de l'art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, n° 43, p. 3</w:t>
+              <w:t xml:space="preserve">, 2016, n° 37, p. 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02401861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Star Wars et Promouvoir : même combat ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, n° 32, p. 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02401856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élections régionales, sentiment entre deux tours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Emmanuelle Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Treppoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, n°42, p. 19-20</w:t>
+              <w:t xml:space="preserve">, 2016, n° 31, p. 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02201081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Je t’aime... moi non plus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n° 28, Édito, p. 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01324735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et la culture dans tout ça ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n° 20, p. 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01324741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux Rembrandt, un État et pas d'argent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n° 23, p. 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02201033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La création artistique est libre ou le législateur nu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01567625v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Anne-Emmanuelle Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Les histoires d'amour finissent mal en général</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Treppoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n° 29, p. 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02201074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nous sommes Charlie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Emmanuelle Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Treppoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, n° 52, p. 3</w:t>
+              <w:t xml:space="preserve">, 2015, n° 21, p. 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02201026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le festival des intermittents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Emmanuelle Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n° 16, p. 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02401806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'art au secours de la dette ? Une fausse bonne idée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n° 17, p. 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04008835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’affaire Dieudonné : une victoire à la Pyrrhus ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n° 10, p. 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01155265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'affaire Gurlitt : l'information/communication au service de la restitution ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n° 13, p. 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02201010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visa d'exploitation : le règne du paradoxe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, n° 5, p. 38-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00905662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les restitutions de biens culturels ou le règne du pragmatisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, n° 5, p. 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02200984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préemption : un droit de l’État aux modalités acceptables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, n° 1, p. 43-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00905655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du rêve à la réalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Emmanuelle Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02201231v1</w:t>
-[...23 lines deleted...]
-                <w:t xml:space="preserve">À Pierre Bergé, le tisserand</w:t>
+                <w:t xml:space="preserve">Edouard Treppoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, n° 1, p. 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02200969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les monuments historiques mobiliers : 100 ans de protection par le classement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, n° 8, p. 28-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juridique - Œuvres d'art - Préemption : un droit de l’État aux modalités acceptables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, n° 1, p. 43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02200973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juridique - Cinéma - Visa d'exploitation : le règne du paradoxe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, n° 5, p. 38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02200986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'(in)aliénabilité : quand le politique prime sur le droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, n° 3, p. 43-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00905659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juridique - Œuvres d'art - L'(in)aliénabilité : quand le politique prime sur le droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, n° 3, p. 43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02200979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On ne badine pas avec la culture d'un continent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Emmanuelle Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Treppoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, n° 50, p. 3</w:t>
+              <w:t xml:space="preserve">, 2013, n° 4, p. 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...1013 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02200980v1</w:t>
-              </w:r>
-[...645 lines deleted...]
-                <w:t xml:space="preserve">halshs-02200979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recrutement et accueil des ressortissants de l'Union européenne dans la fonction publique française : des modalités améliorées mais encore perfectibles</w:t>
               </w:r>
@@ -2832,717 +2832,717 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03607310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La restitution des œuvres d’art par la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6° séminaire doctoral France-Brésil : Actualités du droit public français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Jean Moulin Lyon 3, Faculté de Droit / Universidade de São Paulo, Jun 2019, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coordinator of the session 5: « Art market and Law »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Art Markets: an Integrated Perspective, Thematic School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Recherche Historique Rhône-Alpes, Université Lyon 2, Jun 2019, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Free movement of cultural goods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Art Markets: an Integrated Perspective, Thematic School, June 24-28</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Recherche Historique Rhône-Alpes, Université Lyon 2, Jun 2019, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Member of the scientific committee</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Art Markets: an Integrated Perspective, Thematic School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Recherche Historique Rhône-Alpes, Université Lyon 2, Jun 2019, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Il diritto di azione nel processo amministrativo francese : le recenti evoluzioni (le droit d’agir dans le procès administratif français : les évolutions récentes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Profili di Full Jurisdiction : il diritto di azione ne l processo amministrativo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universitas Mercatorum, Jun 2019, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02265463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire de Recherche Historique Rhône-Alpes, Université Lyon 2, Jun 2019, Lyon, France</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les juridictions européennes comme acteurs de l’environnementalisation du droit – Les juges de l’UE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude en l’honneur du Professeur Sylvie Caudal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Equipe de droit public de Lyon, Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire de Recherche Historique Rhône-Alpes, Université Lyon 2, Jun 2019, Lyon, France</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02079856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cas spécifique des meubles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Bail emphytéotique et monuments historiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Droit Éthique Patrimoine (IDEP), Institut d’Études de droit public (IEDP), Fondation pour les monuments historiques, Demeure historique,. en partenariat avec l’ISP-ENS Cachan et avec le soutien du Département SHS de l’Université Paris-Saclay et la revue JurisTourisme, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Jean Moulin Lyon 3, Faculté de Droit / Universidade de São Paulo, Jun 2019, Lyon, France</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01992496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présidence de panel Marché de l’art et innovation : une appréhension nouvelle du support, entre l’unique et le multiple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entretiens Jacques Cartier 2018 / Art et culture à travers le prisme des nouvelles technologies et de l’innovation : entre déploiements et mutations.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EJC, CREDIP, Nov 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire de Recherche Historique Rhône-Alpes, Université Lyon 2, Jun 2019, Lyon, France</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01992499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formazione del giudice ammistrativo in Francia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « La Formazione del giudice »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università Bocconi, Nov 2017, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut Droit Éthique Patrimoine (IDEP), Institut d’Études de droit public (IEDP), Fondation pour les monuments historiques, Demeure historique,. en partenariat avec l’ISP-ENS Cachan et avec le soutien du Département SHS de l’Université Paris-Saclay et la revue JurisTourisme, Nov 2018, Paris, France</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01992824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’assurance des objets d’art des personnes publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Assurance et marché de l’art »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAP Sorbonne ; IRJS Université Paris 1 Panthéon-Sorbonne, Dec 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...206 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02015341v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01992824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présidence de la table ronde Le statut juridique des régions</w:t>
               </w:r>
@@ -4339,2664 +4339,2664 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04343262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Commentaire de CJCE, 17 décembre 1980, Commission c/ Belgique, aff. 149/79. Commentaire n° 23</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michaël Karpenschif et Cyril Nourissat (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l’Union européenne, 4e éd. mise à jour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 123-127, PUF, 824 p., 2021, 9782130829867</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de CJCE, 9 septembre 2003, Isabel Burbaud c/ Ministère de l’Emploi et de la Solidarité, aff. C-285/01. Commentaire n° 68</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michaël Karpenschif et Cyril Nourissat (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l’Union européenne, 4e édition mise à jour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 355-360, PUF, Les grands arrêts de la jurisprudence de l’Union européenne, 4e édition mise à jour, 2021, 9782130829867</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de CJCE, 13 février 1985, Françoise Gravier c/ Ville de Liège, aff. 293/83, comm. n° 28 conjoint avec commentaire de CJCE, gr. ch., 18 novembre 2008, J. Förster c/ Hoofddirectie van de Informatie Beheer Groep, aff. C-158/07, comm. n° 84</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michaël Karpenschif et Cyril Nourissat (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l’Union européenne, 4e éd. mise à jour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 147-153, PUF, 824 p., 2021, 9782130829867</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de CJCE, 21 juin 1974, Jean Reyners c/ État belge, aff. 2/74, comm. n° 12, conjoint avec commentaire de CJCE, 31 mars 1993, Dieter Kraus c/ Land Baden-Württemberg, aff. C-19/92, comm. n° 42, conjoint avec commentaire de CJCE, 30 novembre 1995, Gebhard, aff. C-55/94, comm. n° 47</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine de Clavière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michaël Karpenschif et Cyril Nourissat (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l’Union européenne, 4e édition mise à jour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 66-76, PUF, 824 p., 2021, 9782130829867</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">État et collectivités territoriales : une relation ambiguë – L’exemple des biens culturels mobiliers protégés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gérard Sousi (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marché de l’art et droit : originalité et diversité. Liber amicorum en l’honneur de François Duret-Robert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions du Cosmogone/Institut Droit &amp; Art, 400 p., 2021, 9782810302857</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03277520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Commentaire de CJCE, Grande Chambre, 4 juillet 2006, Konstantinos Adelener e.a. c/ Ellinikos Organismos Galaktos, aff. C-212/04. Commentaire n° 78</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michaël Karpenschif et Cyril Nourissat (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l’Union européenne, 4e éd. mise à jour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 824 p., PUF, p. 410-417, 2021, 9782130829867</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03337635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Commentaire de CJCE, 13 février 1985, Françoise Gravier c/ Ville de Liège, aff. 293/83, comm. n° 28 conjoint avec commentaire de CJCE, gr. ch., 18 novembre 2008, J. Förster c/ Hoofddirectie van de Informatie Beheer Groep, aff. C-158/07, comm. n° 84</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit d’action dans le procès administratif français : les récentes évolutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Biagio Giliberti (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Il diritto di azione nel processo amministrativo / The right of action in the administrative process</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 53-69, Giapeto editore, 280 p., 2020, 9788893262385</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03087434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cas spécifique des meubles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bail emphytéotique et monuments historiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02080055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de CJCE, 13 février 1985, Françoise Gravier c/ Ville de Liège, aff. 293/83. Commentaire n° 28</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michaël Karpenschif et Cyril Nourissat (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l’Union européenne, 4e éd. mise à jour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p. 147-153, PUF, 824 p., 2021, 9782130829867</w:t>
+              <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne, 3e édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 151-156, PUF, 668 p., 2016, Thémis - Droit, 9782130750116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Commentaire de CJCE, 17 décembre 1980, Commission c/ Belgique, aff. 149/79. Commentaire n° 23</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de CJCE, 9 septembre 2003, Isabel Burbaud c/ Ministère de l'Emploi et de la Solidarité, aff. C-285/01. Commentaire n° 70</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michaël Karpenschif et Cyril Nourissat (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l’Union européenne, 4e éd. mise à jour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p. 123-127, PUF, 824 p., 2021, 9782130829867</w:t>
+              <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne, 3e édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 368-372, PUF, 668 p., 2016, Thémis - Droit, 9782130750116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Commentaire de CJCE, 9 septembre 2003, Isabel Burbaud c/ Ministère de l’Emploi et de la Solidarité, aff. C-285/01. Commentaire n° 68</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de CJCE, Grande Chambre, 12 septembre 2006, Espagne c/ Royaume-Uni, aff. C-145/04. Commentaire n° 82 (conjoint avec le commentaire n° 83)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michaël Karpenschif et Cyril Nourissat (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l’Union européenne, 4e édition mise à jour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p. 355-360, PUF, Les grands arrêts de la jurisprudence de l’Union européenne, 4e édition mise à jour, 2021, 9782130829867</w:t>
+              <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne, 3e édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 427-433, PUF, 668 p., 2016, Thémis - Droit, 9782130750116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Blandine de Clavière</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de CJCE, 17 septembre 2002, Baumbast et R. c/ Secretary of State for the Home Department, aff. C-413/99. Commentaire n° 67</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michaël Karpenschif et Cyril Nourissat (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l’Union européenne, 4e édition mise à jour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p. 66-76, PUF, 824 p., 2021, 9782130829867</w:t>
+              <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne, 3e édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 350-356, PUF, 668 p., 2016, Thémis - Droit, 9782130750116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Éditions du Cosmogone/Institut Droit &amp; Art, 400 p., 2021, 9782810302857</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de CJCE, 26 décembre 1980, Commission c/ Belgique, aff. 149/79. Commentaire n° 23</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michaël Karpenschif et Cyril Nourissat (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne, 3e édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 127-130, PUF, 668 p., 2016, Thémis - Droit, 9782130750116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, p. 53-69, Giapeto editore, 280 p., 2020, 9788893262385</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libre circulation des étudiants : une concurrence normative limitée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éric Carpano, Manuel Chastagnaret et Emmanuelle Mazuyer (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La concurrence réglementaire, sociale et fiscale dans l’Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 139-152, Larcier, 380 p., 2016, Europe(s), 9782804490515</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de CJCE, Grande Chambre, 4 juillet 2006, Konstantinos Adelener e.a. c/ Ellinikos Organismos Galaktos (ELOG), aff. C-212/04. Commentaire n° 81</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michaël Karpenschif et Cyril Nourissat (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne, 3e édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 422-427, PUF, 668 p., 2016, Thémis - Droit, 9782130750116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un droit qui préserve le passé. L’exemple du droit de préemption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan; Marie-Christine Piatti et Alexandre Quiquerez (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’accès aux biens culturels - Quel(s) défi(s) pour le droit ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 27-37, 106 p., 2016, 9782343095998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02080045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de CJCE, Grande Chambre, 18 novembre 2008, J. Förster c/ Hoofddirectie van de Informatie Beheer Groep, aff. C-158/07. Commentaire n° 89 (conjoint avec le commentaire n° 28)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michaël Karpenschif et Cyril Nourissat (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne, 3e édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 151-156, PUF, 668 p., 2016, Thémis - Droit, 9782130750116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commentaire de CJCE, Grande Chambre, 12 septembre 2006, M.G. Eman et O.B. Sevinger c/ College van burgmeester en wethouders van Den Haag, aff. C-300/04. Commentaire n° 83</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michaël Karpenschif et Cyril Nourissat (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne, 3e édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 427-433, PUF, 668 p., 2016, Thémis - Droit, 9782130750116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01560033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le refus du marché : l’inaliénabilité des œuvres d’art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Giulio Cesare Giorgini et Sophie Perez (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et marché de l’Art en Europe. Régulation et normalisation du risque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 125‐145, Bruylant, 302 p., 2015, 9782802749899</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01324746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de CJCE, Grande Chambre, 18 novembre 2008, J. Förster c/ Hoofddirectie van de Informatie Beheer Groep, aff. C-158/07. Commentaire n° 87 (conjoint avec le commentaire n° 28)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michaël Karpenschif et Cyril Nourissat (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne, 2e édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 135-140, PUF, 515 p., 2014, Thémis - Droit, 9782130633464</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de CJCE, 26 décembre 1980, Commission c/ Belgique, aff. 149/79. Commentaire n° 23</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michaël Karpenschif et Cyril Nourissat (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne, 2e édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 111-114, PUF, 515 p., 2014, Thémis - Droit, 9782130633464</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de CJCE, 17 septembre 2002, Baumbast et R. c/ Secretary of State for the Home Department, aff. C-413/99. Commentaire n° 66</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michaël Karpenschif et Cyril Nourissat (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne, 2e édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 313-318, PUF, 515 p., 2014, Thémis - Droit, 9782130633464</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de CJCE, Grande Chambre, 12 septembre 2006, M.G. Eman et O.B. Sevinger c/ College van burgmeester en wethouders van Den Haag, aff. C-300/04. Commentaire n° 81</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michaël Karpenschif et Cyril Nourissat (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne, 2e édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 381-385, PUF, 515 p., 2014, Thémis - Droit, 9782130633464</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de CJCE, 9 septembre 2003, Isabel Burbaud c/ Ministère de l'Emploi et de la Solidarité, aff. C-285/01. Commentaire n° 69</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michaël Karpenschif et Cyril Nourissat (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne, 2e édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 329-333, PUF, 515 p., 2014, Thémis - Droit, 9782130633464</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de CJCE, Grande Chambre, 12 septembre 2006, Espagne c/ Royaume-Uni, aff. C-145/04. Commentaire n° 79</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michaël Karpenschif et Cyril Nourissat (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne, 2e édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 376-381, PUF, 515 p., 2014, Thémis - Droit, 9782130633464</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commentaire de CJCE, 13 février 1985, Françoise Gravier c/ Ville de Liège, aff. 293/83. Commentaire n° 28</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michaël Karpenschif et Cyril Nourissat (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne, 3e édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p. 151-156, PUF, 668 p., 2016, Thémis - Droit, 9782130750116</w:t>
+              <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne, 2e édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 135-140, PUF, 515 p., 2014, Thémis - Droit, 9782130633464</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Commentaire de CJCE, 9 septembre 2003, Isabel Burbaud c/ Ministère de l'Emploi et de la Solidarité, aff. C-285/01. Commentaire n° 70</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de CJCE, Grande Chambre 4 juillet 2006, Konstantinos Adelener e.a. c/ Ellinikos Organismos Galaktos (ELOG), aff. C-212/04. Commentaire n° 79</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michaël Karpenschif et Cyril Nourissat (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne, 3e édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p. 368-372, PUF, 668 p., 2016, Thémis - Droit, 9782130750116</w:t>
+              <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne, 2e édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 376-381, PUF, 515 p., 2014, Thémis - Droit, 9782130633464</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Commentaire de CJCE, Grande Chambre, 12 septembre 2006, Espagne c/ Royaume-Uni, aff. C-145/04. Commentaire n° 82 (conjoint avec le commentaire n° 83)</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Union européenne et les fonctions publiques nationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christine Ferrari-Breeur (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réalisations et défis de l'Union européenne - Droit-Politique-Économie. Mélanges en hommage au Professeur Panayotis Soldatos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 267-278, Bruylant, 610 p., 2012, Centre d'études européennes de la faculté de droit de l'Université Jean Moulin - Lyon 3, 9782802735755</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00905647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formazione del giurista esperto d'arte : l'esperienza francese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I diritti dell'arte contemporanea / G. Ajani et A. Donati (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Umberto Allemandi &amp; C, p. 189, 2011, 9788842220961</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00905687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de CJCE, Grande Chambre, 12 septembre 2006, Espagne c/ Royaume-Uni, aff. C-145/04 et M.G. Eman et O.B. Sevinger c/ College van burgmeester en wethouders van Den Haag, aff. C-300/04. Commentaire n° 87</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michaël Karpenschif et Cyril Nourissat (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne, 3e édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p. 427-433, PUF, 668 p., 2016, Thémis - Droit, 9782130750116</w:t>
+              <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 346, PUF, 420 p., 2010, Thémis - Droit, 9782130567141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Commentaire de CJCE, 17 septembre 2002, Baumbast et R. c/ Secretary of State for the Home Department, aff. C-413/99. Commentaire n° 67</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00905630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de CJCE, 26 décembre 1980, Commission c/ Belgique, aff. 149/79. Commentaire n° 23</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michaël Karpenschif et Cyril Nourissat (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne, 3e édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p. 350-356, PUF, 668 p., 2016, Thémis - Droit, 9782130750116</w:t>
+              <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 100, PUF, 420 p., 2010, Thémis - Droit, 9782130567141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Commentaire de CJCE, 26 décembre 1980, Commission c/ Belgique, aff. 149/79. Commentaire n° 23</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00905598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de CJCE, 9 sept. 2003, Isabel Burbaud c/ Ministère de l'Emploi et de la Solidarité, aff. C-285/01. Commentaire n° 74</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michaël Karpenschif et Cyril Nourissat (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne, 3e édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p. 127-130, PUF, 668 p., 2016, Thémis - Droit, 9782130750116</w:t>
+              <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 292, PUF, 420 p., 2010, Thémis - Droit, 9782130567141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, p. 139-152, Larcier, 380 p., 2016, Europe(s), 9782804490515</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00905606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de CJCE, 13 févr. 1985, Françoise Gravier c/ Ville de Liège, aff. 293/83. Commentaire n° 26</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michaël Karpenschif et Cyril Nourissat (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 116, PUF, 420 p., 2010, Thémis - Droit, 9782130567141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Commentaire de CJCE, Grande Chambre, 4 juillet 2006, Konstantinos Adelener e.a. c/ Ellinikos Organismos Galaktos (ELOG), aff. C-212/04. Commentaire n° 81</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00905601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de CJCE, Grande Chambre, 18 novembre 2008, J. Förster c/ Hoofddirectie van de Informatie Beheer Groep, aff. C-158/07. Commentaire n° 94</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michaël Karpenschif et Cyril Nourissat (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne, 3e édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p. 422-427, PUF, 668 p., 2016, Thémis - Droit, 9782130750116</w:t>
+              <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 380, PUF, 2010, Thémis - Droit, 9782130567141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, p. 27-37, 106 p., 2016, 9782343095998</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00905633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de CJCE, 17 sept. 2002, Baumbast et R. c/ Secretary of State for the Home Department, aff. C-413/99. Commentaire n° 70</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michaël Karpenschif et Cyril Nourissat (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 274, PUF, 420 p., 2010, Thémis - Droit, 9782130567141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Commentaire de CJCE, Grande Chambre, 18 novembre 2008, J. Förster c/ Hoofddirectie van de Informatie Beheer Groep, aff. C-158/07. Commentaire n° 89 (conjoint avec le commentaire n° 28)</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00905605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de CJCE, Grande Chambre, 4 juillet 2006, Konstantinos Adelener e.a. c/ Ellinikos Organismos Galaktos (ELOG), aff. C-212/04. Commentaire n° 86</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michaël Karpenschif et Cyril Nourissat (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne, 3e édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p. 151-156, PUF, 668 p., 2016, Thémis - Droit, 9782130750116</w:t>
+              <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 342, PUF, 420 p., 2010, Thémis - Droit, 9782130567141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...871 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00905614v1</w:t>
-              </w:r>
-[...436 lines deleted...]
-                <w:t xml:space="preserve">hal-00905605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId107"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -7072,51 +7072,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="792E5D0D"/>
+    <w:nsid w:val="59A0C64F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7303,51 +7303,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-ferrari-breeur" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-5678-0074" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071536086" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02408720v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferrari-Breeur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14276/2610-9050.2091" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01845759v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01559192v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01567621v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01567625v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201231v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Kahn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Treppoz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201220v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02401861v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02401856v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201081v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01324735v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201033v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201074v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01324741v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201026v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02401806v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04008835v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155265v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201010v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200980v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905662v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905655v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200969v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00920747v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200984v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200973v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200986v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905659v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200979v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905669v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905677v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242618v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202295v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824137v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03607310v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02265463v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02265488v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02265465v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02265469v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02265487v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01992496v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02079856v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01992499v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02015341v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01992824v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01992889v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01993006v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01993059v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00920763v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905690v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905595v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905581v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04826633v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04804134v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847600v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04343262v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03337635v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03337629v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03337626v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03337632v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03337638v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine de Clavi&#232;re" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03277520v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03087434v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02080055v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01560033v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01560022v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01560027v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01560031v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02014761v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01560020v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01560042v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01560030v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02080045v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01560035v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01324746v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01158480v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01158483v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01158482v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01158488v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01158479v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01158481v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01158485v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01158484v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905647v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905687v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905614v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905630v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905598v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905601v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905606v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905633v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905605v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-ferrari-breeur" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-5678-0074" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071536086" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02408720v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferrari-Breeur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14276/2610-9050.2091" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01845759v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01567621v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201231v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Kahn" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Treppoz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01567625v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201220v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01559192v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02401861v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02401856v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201081v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01324735v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01324741v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201033v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201074v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201026v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02401806v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04008835v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155265v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201010v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905662v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200984v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905655v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200969v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00920747v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200973v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200986v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905659v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200979v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200980v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905669v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905677v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242618v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202295v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824137v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03607310v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02265469v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02265488v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02265465v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02265487v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02265463v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02079856v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01992496v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01992499v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01992824v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02015341v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01992889v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01993006v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01993059v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00920763v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905690v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905595v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905581v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04826633v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04804134v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847600v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04343262v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03337626v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03337632v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03337629v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03337638v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine de Clavi&#232;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03277520v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03337635v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03087434v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02080055v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01560022v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01560027v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01560031v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02014761v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01560020v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01560042v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01560030v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02080045v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01560035v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01560033v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01324746v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01158488v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01158479v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01158481v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01158485v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01158482v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01158484v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01158480v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01158483v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905647v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905687v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905630v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905598v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905606v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905601v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905633v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905605v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905614v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>