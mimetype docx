--- v1 (2026-04-15)
+++ v2 (2026-05-09)
@@ -328,2046 +328,2046 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les histoires d'amour finissent mal en général</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Emmanuelle Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Treppoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n° 52, p. 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02201231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le marché de l’art en exposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, n° 43, p. 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01567621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brexit : Tout est fini, rien n’a commencé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n°42, p. 19-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À Pierre Bergé, le tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Emmanuelle Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Edouard Treppoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n° 50, p. 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02201220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politique et culture : repli contre ouverture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n°47, p. 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01559192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Star Wars et Promouvoir : même combat ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, n° 32, p. 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02401856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'art des ruines et les ruines de l'art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, n° 37, p. 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02401861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élections régionales, sentiment entre deux tours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anne-Emmanuelle Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Treppoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, n° 52, p. 3</w:t>
+              <w:t xml:space="preserve">, 2016, n° 31, p. 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02201081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et la culture dans tout ça ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n° 20, p. 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01324741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Je t’aime... moi non plus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n° 28, Édito, p. 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01324735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux Rembrandt, un État et pas d'argent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n° 23, p. 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02201033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La création artistique est libre ou le législateur nu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02201231v1</w:t>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+                <w:t xml:space="preserve">Anne-Emmanuelle Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Treppoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, n°42, p. 19-20</w:t>
+              <w:t xml:space="preserve">, 2015, n° 29, p. 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">À Pierre Bergé, le tisserand</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02201074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nous sommes Charlie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Emmanuelle Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Edouard Treppoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n° 21, p. 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02201026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'art au secours de la dette ? Une fausse bonne idée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n° 17, p. 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04008835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le festival des intermittents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anne-Emmanuelle Kahn</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n° 16, p. 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02401806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’affaire Dieudonné : une victoire à la Pyrrhus ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n° 10, p. 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01155265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'affaire Gurlitt : l'information/communication au service de la restitution ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n° 13, p. 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02201010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les restitutions de biens culturels ou le règne du pragmatisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, n° 5, p. 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02200984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visa d'exploitation : le règne du paradoxe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, n° 5, p. 38-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00905662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préemption : un droit de l’État aux modalités acceptables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, n° 1, p. 43-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00905655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du rêve à la réalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Emmanuelle Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Treppoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, n° 50, p. 3</w:t>
+              <w:t xml:space="preserve">, 2013, n° 1, p. 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Politique et culture : repli contre ouverture</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02200969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les monuments historiques mobiliers : 100 ans de protection par le classement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, n°47, p. 3</w:t>
+              <w:t xml:space="preserve">, 2013, n° 8, p. 28-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'art des ruines et les ruines de l'art</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juridique - Œuvres d'art - Préemption : un droit de l’État aux modalités acceptables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, n° 37, p. 3</w:t>
+              <w:t xml:space="preserve">, 2013, n° 1, p. 43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Star Wars et Promouvoir : même combat ?</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02200973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juridique - Cinéma - Visa d'exploitation : le règne du paradoxe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, n° 32, p. 3</w:t>
+              <w:t xml:space="preserve">, 2013, n° 5, p. 38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Élections régionales, sentiment entre deux tours</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02200986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'(in)aliénabilité : quand le politique prime sur le droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, n° 3, p. 43-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00905659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juridique - Œuvres d'art - L'(in)aliénabilité : quand le politique prime sur le droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, n° 3, p. 43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02200979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On ne badine pas avec la culture d'un continent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Emmanuelle Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...1439 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Treppoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, n° 4, p. 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2901,165 +2901,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02265469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Free movement of cultural goods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Art Markets: an Integrated Perspective, Thematic School, June 24-28</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Recherche Historique Rhône-Alpes, Université Lyon 2, Jun 2019, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Coordinator of the session 5: « Art market and Law »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Art Markets: an Integrated Perspective, Thematic School</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire de Recherche Historique Rhône-Alpes, Université Lyon 2, Jun 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02265488v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02265465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Member of the scientific committee</w:t>
               </w:r>
@@ -4936,1775 +4936,1775 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02080055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Commentaire de CJCE, 17 septembre 2002, Baumbast et R. c/ Secretary of State for the Home Department, aff. C-413/99. Commentaire n° 67</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michaël Karpenschif et Cyril Nourissat (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne, 3e édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 350-356, PUF, 668 p., 2016, Thémis - Droit, 9782130750116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Commentaire de CJCE, 13 février 1985, Françoise Gravier c/ Ville de Liège, aff. 293/83. Commentaire n° 28</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michaël Karpenschif et Cyril Nourissat (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne, 3e édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 151-156, PUF, 668 p., 2016, Thémis - Droit, 9782130750116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01560022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commentaire de CJCE, 9 septembre 2003, Isabel Burbaud c/ Ministère de l'Emploi et de la Solidarité, aff. C-285/01. Commentaire n° 70</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michaël Karpenschif et Cyril Nourissat (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne, 3e édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 368-372, PUF, 668 p., 2016, Thémis - Droit, 9782130750116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01560027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commentaire de CJCE, Grande Chambre, 12 septembre 2006, Espagne c/ Royaume-Uni, aff. C-145/04. Commentaire n° 82 (conjoint avec le commentaire n° 83)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michaël Karpenschif et Cyril Nourissat (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne, 3e édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 427-433, PUF, 668 p., 2016, Thémis - Droit, 9782130750116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01560031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Commentaire de CJCE, 17 septembre 2002, Baumbast et R. c/ Secretary of State for the Home Department, aff. C-413/99. Commentaire n° 67</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de CJCE, 26 décembre 1980, Commission c/ Belgique, aff. 149/79. Commentaire n° 23</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michaël Karpenschif et Cyril Nourissat (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne, 3e édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 350-356, PUF, 668 p., 2016, Thémis - Droit, 9782130750116</w:t>
+              <w:t xml:space="preserve">, p. 127-130, PUF, 668 p., 2016, Thémis - Droit, 9782130750116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libre circulation des étudiants : une concurrence normative limitée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éric Carpano, Manuel Chastagnaret et Emmanuelle Mazuyer (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La concurrence réglementaire, sociale et fiscale dans l’Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 139-152, Larcier, 380 p., 2016, Europe(s), 9782804490515</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de CJCE, Grande Chambre, 4 juillet 2006, Konstantinos Adelener e.a. c/ Ellinikos Organismos Galaktos (ELOG), aff. C-212/04. Commentaire n° 81</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michaël Karpenschif et Cyril Nourissat (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne, 3e édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 422-427, PUF, 668 p., 2016, Thémis - Droit, 9782130750116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un droit qui préserve le passé. L’exemple du droit de préemption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan; Marie-Christine Piatti et Alexandre Quiquerez (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’accès aux biens culturels - Quel(s) défi(s) pour le droit ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 27-37, 106 p., 2016, 9782343095998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02080045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de CJCE, Grande Chambre, 18 novembre 2008, J. Förster c/ Hoofddirectie van de Informatie Beheer Groep, aff. C-158/07. Commentaire n° 89 (conjoint avec le commentaire n° 28)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michaël Karpenschif et Cyril Nourissat (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne, 3e édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 151-156, PUF, 668 p., 2016, Thémis - Droit, 9782130750116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de CJCE, Grande Chambre, 12 septembre 2006, M.G. Eman et O.B. Sevinger c/ College van burgmeester en wethouders van Den Haag, aff. C-300/04. Commentaire n° 83</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michaël Karpenschif et Cyril Nourissat (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne, 3e édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 427-433, PUF, 668 p., 2016, Thémis - Droit, 9782130750116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le refus du marché : l’inaliénabilité des œuvres d’art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Giulio Cesare Giorgini et Sophie Perez (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et marché de l’Art en Europe. Régulation et normalisation du risque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 125‐145, Bruylant, 302 p., 2015, 9782802749899</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01324746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de CJCE, Grande Chambre, 18 novembre 2008, J. Förster c/ Hoofddirectie van de Informatie Beheer Groep, aff. C-158/07. Commentaire n° 87 (conjoint avec le commentaire n° 28)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michaël Karpenschif et Cyril Nourissat (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne, 2e édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 135-140, PUF, 515 p., 2014, Thémis - Droit, 9782130633464</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commentaire de CJCE, 26 décembre 1980, Commission c/ Belgique, aff. 149/79. Commentaire n° 23</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michaël Karpenschif et Cyril Nourissat (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne, 3e édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p. 127-130, PUF, 668 p., 2016, Thémis - Droit, 9782130750116</w:t>
+              <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne, 2e édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 111-114, PUF, 515 p., 2014, Thémis - Droit, 9782130633464</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, p. 139-152, Larcier, 380 p., 2016, Europe(s), 9782804490515</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de CJCE, 17 septembre 2002, Baumbast et R. c/ Secretary of State for the Home Department, aff. C-413/99. Commentaire n° 66</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michaël Karpenschif et Cyril Nourissat (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne, 2e édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 313-318, PUF, 515 p., 2014, Thémis - Droit, 9782130633464</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Commentaire de CJCE, Grande Chambre, 4 juillet 2006, Konstantinos Adelener e.a. c/ Ellinikos Organismos Galaktos (ELOG), aff. C-212/04. Commentaire n° 81</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de CJCE, Grande Chambre, 12 septembre 2006, M.G. Eman et O.B. Sevinger c/ College van burgmeester en wethouders van Den Haag, aff. C-300/04. Commentaire n° 81</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michaël Karpenschif et Cyril Nourissat (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne, 3e édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p. 422-427, PUF, 668 p., 2016, Thémis - Droit, 9782130750116</w:t>
+              <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne, 2e édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 381-385, PUF, 515 p., 2014, Thémis - Droit, 9782130633464</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, p. 27-37, 106 p., 2016, 9782343095998</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de CJCE, 9 septembre 2003, Isabel Burbaud c/ Ministère de l'Emploi et de la Solidarité, aff. C-285/01. Commentaire n° 69</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michaël Karpenschif et Cyril Nourissat (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne, 2e édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 329-333, PUF, 515 p., 2014, Thémis - Droit, 9782130633464</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Commentaire de CJCE, Grande Chambre, 18 novembre 2008, J. Förster c/ Hoofddirectie van de Informatie Beheer Groep, aff. C-158/07. Commentaire n° 89 (conjoint avec le commentaire n° 28)</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de CJCE, Grande Chambre, 12 septembre 2006, Espagne c/ Royaume-Uni, aff. C-145/04. Commentaire n° 79</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michaël Karpenschif et Cyril Nourissat (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne, 3e édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p. 151-156, PUF, 668 p., 2016, Thémis - Droit, 9782130750116</w:t>
+              <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne, 2e édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 376-381, PUF, 515 p., 2014, Thémis - Droit, 9782130633464</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Commentaire de CJCE, Grande Chambre, 12 septembre 2006, M.G. Eman et O.B. Sevinger c/ College van burgmeester en wethouders van Den Haag, aff. C-300/04. Commentaire n° 83</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de CJCE, 13 février 1985, Françoise Gravier c/ Ville de Liège, aff. 293/83. Commentaire n° 28</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michaël Karpenschif et Cyril Nourissat (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne, 3e édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p. 427-433, PUF, 668 p., 2016, Thémis - Droit, 9782130750116</w:t>
+              <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne, 2e édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 135-140, PUF, 515 p., 2014, Thémis - Droit, 9782130633464</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, p. 125‐145, Bruylant, 302 p., 2015, 9782802749899</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de CJCE, Grande Chambre 4 juillet 2006, Konstantinos Adelener e.a. c/ Ellinikos Organismos Galaktos (ELOG), aff. C-212/04. Commentaire n° 79</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michaël Karpenschif et Cyril Nourissat (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne, 2e édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 376-381, PUF, 515 p., 2014, Thémis - Droit, 9782130633464</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Commentaire de CJCE, Grande Chambre, 18 novembre 2008, J. Förster c/ Hoofddirectie van de Informatie Beheer Groep, aff. C-158/07. Commentaire n° 87 (conjoint avec le commentaire n° 28)</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Union européenne et les fonctions publiques nationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christine Ferrari-Breeur (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réalisations et défis de l'Union européenne - Droit-Politique-Économie. Mélanges en hommage au Professeur Panayotis Soldatos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 267-278, Bruylant, 610 p., 2012, Centre d'études européennes de la faculté de droit de l'Université Jean Moulin - Lyon 3, 9782802735755</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00905647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formazione del giurista esperto d'arte : l'esperienza francese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I diritti dell'arte contemporanea / G. Ajani et A. Donati (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Umberto Allemandi &amp; C, p. 189, 2011, 9788842220961</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00905687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de CJCE, 9 sept. 2003, Isabel Burbaud c/ Ministère de l'Emploi et de la Solidarité, aff. C-285/01. Commentaire n° 74</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michaël Karpenschif et Cyril Nourissat (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne, 2e édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p. 135-140, PUF, 515 p., 2014, Thémis - Droit, 9782130633464</w:t>
+              <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 292, PUF, 420 p., 2010, Thémis - Droit, 9782130567141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00905606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de CJCE, Grande Chambre, 12 septembre 2006, Espagne c/ Royaume-Uni, aff. C-145/04 et M.G. Eman et O.B. Sevinger c/ College van burgmeester en wethouders van Den Haag, aff. C-300/04. Commentaire n° 87</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michaël Karpenschif et Cyril Nourissat (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 346, PUF, 420 p., 2010, Thémis - Droit, 9782130567141</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00905630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commentaire de CJCE, 26 décembre 1980, Commission c/ Belgique, aff. 149/79. Commentaire n° 23</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michaël Karpenschif et Cyril Nourissat (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne, 2e édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p. 111-114, PUF, 515 p., 2014, Thémis - Droit, 9782130633464</w:t>
+              <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 100, PUF, 420 p., 2010, Thémis - Droit, 9782130567141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...725 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00905598v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-00905606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commentaire de CJCE, 13 févr. 1985, Françoise Gravier c/ Ville de Liège, aff. 293/83. Commentaire n° 26</w:t>
               </w:r>
@@ -7072,51 +7072,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="59A0C64F"/>
+    <w:nsid w:val="BA4A8D5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7303,51 +7303,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-ferrari-breeur" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-5678-0074" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071536086" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02408720v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferrari-Breeur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14276/2610-9050.2091" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01845759v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01567621v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201231v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Kahn" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Treppoz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01567625v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201220v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01559192v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02401861v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02401856v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201081v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01324735v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01324741v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201033v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201074v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201026v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02401806v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04008835v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155265v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201010v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905662v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200984v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905655v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200969v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00920747v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200973v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200986v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905659v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200979v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200980v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905669v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905677v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242618v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202295v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824137v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03607310v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02265469v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02265488v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02265465v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02265487v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02265463v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02079856v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01992496v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01992499v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01992824v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02015341v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01992889v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01993006v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01993059v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00920763v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905690v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905595v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905581v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04826633v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04804134v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847600v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04343262v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03337626v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03337632v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03337629v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03337638v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine de Clavi&#232;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03277520v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03337635v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03087434v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02080055v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01560022v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01560027v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01560031v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02014761v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01560020v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01560042v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01560030v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02080045v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01560035v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01560033v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01324746v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01158488v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01158479v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01158481v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01158485v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01158482v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01158484v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01158480v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01158483v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905647v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905687v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905630v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905598v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905606v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905601v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905633v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905605v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905614v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-ferrari-breeur" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-5678-0074" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071536086" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02408720v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferrari-Breeur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14276/2610-9050.2091" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01845759v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201231v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Kahn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Treppoz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01567621v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01567625v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201220v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01559192v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02401856v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02401861v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201081v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01324741v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01324735v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201033v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201074v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201026v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04008835v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02401806v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155265v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201010v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200984v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905662v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905655v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200969v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00920747v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200973v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200986v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905659v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200979v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200980v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905669v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905677v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242618v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202295v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824137v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03607310v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02265469v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02265465v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02265488v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02265487v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02265463v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02079856v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01992496v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01992499v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01992824v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02015341v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01992889v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01993006v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01993059v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00920763v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905690v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905595v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905581v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04826633v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04804134v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847600v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04343262v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03337626v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03337632v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03337629v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03337638v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine de Clavi&#232;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03277520v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03337635v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03087434v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02080055v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02014761v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01560022v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01560027v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01560031v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01560020v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01560042v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01560030v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02080045v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01560035v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01560033v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01324746v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01158488v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01158479v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01158481v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01158485v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01158482v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01158484v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01158480v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01158483v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905647v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905687v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905606v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905630v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905598v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905601v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905633v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905605v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905614v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>