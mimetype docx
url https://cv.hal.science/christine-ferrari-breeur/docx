--- v2 (2026-05-09)
+++ v3 (2026-05-31)
@@ -328,2085 +328,2085 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Politique et culture : repli contre ouverture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n°47, p. 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01559192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les histoires d'amour finissent mal en général</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Emmanuelle Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Treppoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n° 52, p. 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">halshs-02201231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brexit : Tout est fini, rien n’a commencé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n°42, p. 19-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le marché de l’art en exposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n° 43, p. 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À Pierre Bergé, le tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anne-Emmanuelle Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Treppoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n° 50, p. 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02201220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Star Wars et Promouvoir : même combat ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, n° 32, p. 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02401856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'art des ruines et les ruines de l'art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, n° 37, p. 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02401861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élections régionales, sentiment entre deux tours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anne-Emmanuelle Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Edouard Treppoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, n° 52, p. 3</w:t>
+              <w:t xml:space="preserve">, 2016, n° 31, p. 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02201081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et la culture dans tout ça ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n° 20, p. 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01324741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux Rembrandt, un État et pas d'argent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n° 23, p. 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02201033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La création artistique est libre ou le législateur nu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Emmanuelle Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Treppoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, n° 43, p. 3</w:t>
+              <w:t xml:space="preserve">, 2015, n° 29, p. 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02201074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Je t’aime... moi non plus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n° 28, Édito, p. 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01324735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nous sommes Charlie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Emmanuelle Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01567621v1</w:t>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+                <w:t xml:space="preserve">Edouard Treppoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, n°42, p. 19-20</w:t>
+              <w:t xml:space="preserve">, 2015, n° 21, p. 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">À Pierre Bergé, le tisserand</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02201026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'art au secours de la dette ? Une fausse bonne idée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n° 17, p. 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04008835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le festival des intermittents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Emmanuelle Kahn</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n° 16, p. 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02401806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’affaire Dieudonné : une victoire à la Pyrrhus ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n° 10, p. 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01155265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'affaire Gurlitt : l'information/communication au service de la restitution ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n° 13, p. 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02201010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On ne badine pas avec la culture d'un continent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anne-Emmanuelle Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Edouard Treppoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, n° 50, p. 3</w:t>
+              <w:t xml:space="preserve">, 2013, n° 4, p. 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Politique et culture : repli contre ouverture</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02200980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les restitutions de biens culturels ou le règne du pragmatisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, n°47, p. 3</w:t>
+              <w:t xml:space="preserve">, 2013, n° 5, p. 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Star Wars et Promouvoir : même combat ?</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02200984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préemption : un droit de l’État aux modalités acceptables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, n° 32, p. 3</w:t>
+              <w:t xml:space="preserve">, 2013, n° 1, p. 43-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00905655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du rêve à la réalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Emmanuelle Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Treppoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, n° 37, p. 3</w:t>
+              <w:t xml:space="preserve">, 2013, n° 1, p. 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Edouard Treppoz</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02200969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les monuments historiques mobiliers : 100 ans de protection par le classement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, n° 31, p. 3</w:t>
+              <w:t xml:space="preserve">, 2013, n° 8, p. 28-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Et la culture dans tout ça ?</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visa d'exploitation : le règne du paradoxe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, n° 20, p. 3</w:t>
+              <w:t xml:space="preserve">, 2013, n° 5, p. 38-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Je t’aime... moi non plus</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00905662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juridique - Œuvres d'art - Préemption : un droit de l’État aux modalités acceptables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, n° 28, Édito, p. 3</w:t>
+              <w:t xml:space="preserve">, 2013, n° 1, p. 43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Deux Rembrandt, un État et pas d'argent</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02200973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juridique - Cinéma - Visa d'exploitation : le règne du paradoxe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, n° 23, p. 3</w:t>
+              <w:t xml:space="preserve">, 2013, n° 5, p. 38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Edouard Treppoz</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02200986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'(in)aliénabilité : quand le politique prime sur le droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, n° 29, p. 3</w:t>
+              <w:t xml:space="preserve">, 2013, n° 3, p. 43-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Edouard Treppoz</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00905659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juridique - Œuvres d'art - L'(in)aliénabilité : quand le politique prime sur le droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, n° 21, p. 3</w:t>
+              <w:t xml:space="preserve">, 2013, n° 3, p. 43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...935 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02200979v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">halshs-02200980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recrutement et accueil des ressortissants de l'Union européenne dans la fonction publique française : des modalités améliorées mais encore perfectibles</w:t>
               </w:r>
@@ -2832,372 +2832,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03607310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Il diritto di azione nel processo amministrativo francese : le recenti evoluzioni (le droit d’agir dans le procès administratif français : les évolutions récentes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Profili di Full Jurisdiction : il diritto di azione ne l processo amministrativo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitas Mercatorum, Jun 2019, Naples, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La restitution des œuvres d’art par la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6° séminaire doctoral France-Brésil : Actualités du droit public français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Jean Moulin Lyon 3, Faculté de Droit / Universidade de São Paulo, Jun 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02265469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free movement of cultural goods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Art Markets: an Integrated Perspective, Thematic School, June 24-28</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire de Recherche Historique Rhône-Alpes, Université Lyon 2, Jun 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02265465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordinator of the session 5: « Art market and Law »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Art Markets: an Integrated Perspective, Thematic School</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire de Recherche Historique Rhône-Alpes, Université Lyon 2, Jun 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02265488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Member of the scientific committee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Art Markets: an Integrated Perspective, Thematic School</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire de Recherche Historique Rhône-Alpes, Université Lyon 2, Jun 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02265487v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02265463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les juridictions européennes comme acteurs de l’environnementalisation du droit – Les juges de l’UE</w:t>
               </w:r>
@@ -4339,2664 +4339,2664 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04343262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Commentaire de CJCE, Grande Chambre, 4 juillet 2006, Konstantinos Adelener e.a. c/ Ellinikos Organismos Galaktos, aff. C-212/04. Commentaire n° 78</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michaël Karpenschif et Cyril Nourissat (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l’Union européenne, 4e éd. mise à jour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 824 p., PUF, p. 410-417, 2021, 9782130829867</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Commentaire de CJCE, 17 décembre 1980, Commission c/ Belgique, aff. 149/79. Commentaire n° 23</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michaël Karpenschif et Cyril Nourissat (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l’Union européenne, 4e éd. mise à jour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 123-127, PUF, 824 p., 2021, 9782130829867</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03337626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commentaire de CJCE, 9 septembre 2003, Isabel Burbaud c/ Ministère de l’Emploi et de la Solidarité, aff. C-285/01. Commentaire n° 68</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michaël Karpenschif et Cyril Nourissat (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l’Union européenne, 4e édition mise à jour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 355-360, PUF, Les grands arrêts de la jurisprudence de l’Union européenne, 4e édition mise à jour, 2021, 9782130829867</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03337632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commentaire de CJCE, 13 février 1985, Françoise Gravier c/ Ville de Liège, aff. 293/83, comm. n° 28 conjoint avec commentaire de CJCE, gr. ch., 18 novembre 2008, J. Förster c/ Hoofddirectie van de Informatie Beheer Groep, aff. C-158/07, comm. n° 84</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michaël Karpenschif et Cyril Nourissat (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l’Union européenne, 4e éd. mise à jour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 147-153, PUF, 824 p., 2021, 9782130829867</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03337629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commentaire de CJCE, 21 juin 1974, Jean Reyners c/ État belge, aff. 2/74, comm. n° 12, conjoint avec commentaire de CJCE, 31 mars 1993, Dieter Kraus c/ Land Baden-Württemberg, aff. C-19/92, comm. n° 42, conjoint avec commentaire de CJCE, 30 novembre 1995, Gebhard, aff. C-55/94, comm. n° 47</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine de Clavière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michaël Karpenschif et Cyril Nourissat (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l’Union européenne, 4e édition mise à jour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 66-76, PUF, 824 p., 2021, 9782130829867</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine de Clavière</w:t>
+                <w:t xml:space="preserve">hal-03337638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">État et collectivités territoriales : une relation ambiguë – L’exemple des biens culturels mobiliers protégés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gérard Sousi (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marché de l’art et droit : originalité et diversité. Liber amicorum en l’honneur de François Duret-Robert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions du Cosmogone/Institut Droit &amp; Art, 400 p., 2021, 9782810302857</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03277520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit d’action dans le procès administratif français : les récentes évolutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Biagio Giliberti (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Il diritto di azione nel processo amministrativo / The right of action in the administrative process</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 53-69, Giapeto editore, 280 p., 2020, 9788893262385</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03087434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cas spécifique des meubles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bail emphytéotique et monuments historiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02080055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de CJCE, Grande Chambre, 12 septembre 2006, M.G. Eman et O.B. Sevinger c/ College van burgmeester en wethouders van Den Haag, aff. C-300/04. Commentaire n° 83</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michaël Karpenschif et Cyril Nourissat (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l’Union européenne, 4e édition mise à jour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p. 66-76, PUF, 824 p., 2021, 9782130829867</w:t>
+              <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne, 3e édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 427-433, PUF, 668 p., 2016, Thémis - Droit, 9782130750116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Éditions du Cosmogone/Institut Droit &amp; Art, 400 p., 2021, 9782810302857</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de CJCE, 17 septembre 2002, Baumbast et R. c/ Secretary of State for the Home Department, aff. C-413/99. Commentaire n° 67</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michaël Karpenschif et Cyril Nourissat (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne, 3e édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 350-356, PUF, 668 p., 2016, Thémis - Droit, 9782130750116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Commentaire de CJCE, Grande Chambre, 4 juillet 2006, Konstantinos Adelener e.a. c/ Ellinikos Organismos Galaktos, aff. C-212/04. Commentaire n° 78</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de CJCE, 13 février 1985, Françoise Gravier c/ Ville de Liège, aff. 293/83. Commentaire n° 28</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michaël Karpenschif et Cyril Nourissat (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l’Union européenne, 4e éd. mise à jour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 824 p., PUF, p. 410-417, 2021, 9782130829867</w:t>
+              <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne, 3e édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 151-156, PUF, 668 p., 2016, Thémis - Droit, 9782130750116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, p. 53-69, Giapeto editore, 280 p., 2020, 9788893262385</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de CJCE, 9 septembre 2003, Isabel Burbaud c/ Ministère de l'Emploi et de la Solidarité, aff. C-285/01. Commentaire n° 70</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michaël Karpenschif et Cyril Nourissat (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne, 3e édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 368-372, PUF, 668 p., 2016, Thémis - Droit, 9782130750116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de CJCE, Grande Chambre, 12 septembre 2006, Espagne c/ Royaume-Uni, aff. C-145/04. Commentaire n° 82 (conjoint avec le commentaire n° 83)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michaël Karpenschif et Cyril Nourissat (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne, 3e édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 427-433, PUF, 668 p., 2016, Thémis - Droit, 9782130750116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Commentaire de CJCE, 17 septembre 2002, Baumbast et R. c/ Secretary of State for the Home Department, aff. C-413/99. Commentaire n° 67</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de CJCE, 26 décembre 1980, Commission c/ Belgique, aff. 149/79. Commentaire n° 23</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michaël Karpenschif et Cyril Nourissat (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne, 3e édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 350-356, PUF, 668 p., 2016, Thémis - Droit, 9782130750116</w:t>
+              <w:t xml:space="preserve">, p. 127-130, PUF, 668 p., 2016, Thémis - Droit, 9782130750116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libre circulation des étudiants : une concurrence normative limitée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éric Carpano, Manuel Chastagnaret et Emmanuelle Mazuyer (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La concurrence réglementaire, sociale et fiscale dans l’Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 139-152, Larcier, 380 p., 2016, Europe(s), 9782804490515</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de CJCE, Grande Chambre, 4 juillet 2006, Konstantinos Adelener e.a. c/ Ellinikos Organismos Galaktos (ELOG), aff. C-212/04. Commentaire n° 81</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michaël Karpenschif et Cyril Nourissat (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne, 3e édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 422-427, PUF, 668 p., 2016, Thémis - Droit, 9782130750116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un droit qui préserve le passé. L’exemple du droit de préemption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan; Marie-Christine Piatti et Alexandre Quiquerez (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’accès aux biens culturels - Quel(s) défi(s) pour le droit ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 27-37, 106 p., 2016, 9782343095998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02080045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de CJCE, Grande Chambre, 18 novembre 2008, J. Förster c/ Hoofddirectie van de Informatie Beheer Groep, aff. C-158/07. Commentaire n° 89 (conjoint avec le commentaire n° 28)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michaël Karpenschif et Cyril Nourissat (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne, 3e édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 151-156, PUF, 668 p., 2016, Thémis - Droit, 9782130750116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le refus du marché : l’inaliénabilité des œuvres d’art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Giulio Cesare Giorgini et Sophie Perez (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et marché de l’Art en Europe. Régulation et normalisation du risque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 125‐145, Bruylant, 302 p., 2015, 9782802749899</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01324746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commentaire de CJCE, 13 février 1985, Françoise Gravier c/ Ville de Liège, aff. 293/83. Commentaire n° 28</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michaël Karpenschif et Cyril Nourissat (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne, 3e édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p. 151-156, PUF, 668 p., 2016, Thémis - Droit, 9782130750116</w:t>
+              <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne, 2e édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 135-140, PUF, 515 p., 2014, Thémis - Droit, 9782130633464</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Commentaire de CJCE, 9 septembre 2003, Isabel Burbaud c/ Ministère de l'Emploi et de la Solidarité, aff. C-285/01. Commentaire n° 70</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de CJCE, Grande Chambre 4 juillet 2006, Konstantinos Adelener e.a. c/ Ellinikos Organismos Galaktos (ELOG), aff. C-212/04. Commentaire n° 79</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michaël Karpenschif et Cyril Nourissat (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne, 3e édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p. 368-372, PUF, 668 p., 2016, Thémis - Droit, 9782130750116</w:t>
+              <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne, 2e édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 376-381, PUF, 515 p., 2014, Thémis - Droit, 9782130633464</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Commentaire de CJCE, Grande Chambre, 12 septembre 2006, Espagne c/ Royaume-Uni, aff. C-145/04. Commentaire n° 82 (conjoint avec le commentaire n° 83)</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de CJCE, Grande Chambre, 18 novembre 2008, J. Förster c/ Hoofddirectie van de Informatie Beheer Groep, aff. C-158/07. Commentaire n° 87 (conjoint avec le commentaire n° 28)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michaël Karpenschif et Cyril Nourissat (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne, 3e édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p. 427-433, PUF, 668 p., 2016, Thémis - Droit, 9782130750116</w:t>
+              <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne, 2e édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 135-140, PUF, 515 p., 2014, Thémis - Droit, 9782130633464</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commentaire de CJCE, 26 décembre 1980, Commission c/ Belgique, aff. 149/79. Commentaire n° 23</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michaël Karpenschif et Cyril Nourissat (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne, 3e édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p. 127-130, PUF, 668 p., 2016, Thémis - Droit, 9782130750116</w:t>
+              <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne, 2e édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 111-114, PUF, 515 p., 2014, Thémis - Droit, 9782130633464</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, p. 139-152, Larcier, 380 p., 2016, Europe(s), 9782804490515</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de CJCE, 17 septembre 2002, Baumbast et R. c/ Secretary of State for the Home Department, aff. C-413/99. Commentaire n° 66</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michaël Karpenschif et Cyril Nourissat (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne, 2e édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 313-318, PUF, 515 p., 2014, Thémis - Droit, 9782130633464</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Commentaire de CJCE, Grande Chambre, 4 juillet 2006, Konstantinos Adelener e.a. c/ Ellinikos Organismos Galaktos (ELOG), aff. C-212/04. Commentaire n° 81</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de CJCE, Grande Chambre, 12 septembre 2006, M.G. Eman et O.B. Sevinger c/ College van burgmeester en wethouders van Den Haag, aff. C-300/04. Commentaire n° 81</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michaël Karpenschif et Cyril Nourissat (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne, 3e édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p. 422-427, PUF, 668 p., 2016, Thémis - Droit, 9782130750116</w:t>
+              <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne, 2e édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 381-385, PUF, 515 p., 2014, Thémis - Droit, 9782130633464</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, p. 27-37, 106 p., 2016, 9782343095998</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de CJCE, 9 septembre 2003, Isabel Burbaud c/ Ministère de l'Emploi et de la Solidarité, aff. C-285/01. Commentaire n° 69</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michaël Karpenschif et Cyril Nourissat (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne, 2e édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 329-333, PUF, 515 p., 2014, Thémis - Droit, 9782130633464</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Commentaire de CJCE, Grande Chambre, 18 novembre 2008, J. Förster c/ Hoofddirectie van de Informatie Beheer Groep, aff. C-158/07. Commentaire n° 89 (conjoint avec le commentaire n° 28)</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de CJCE, Grande Chambre, 12 septembre 2006, Espagne c/ Royaume-Uni, aff. C-145/04. Commentaire n° 79</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michaël Karpenschif et Cyril Nourissat (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne, 3e édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p. 151-156, PUF, 668 p., 2016, Thémis - Droit, 9782130750116</w:t>
+              <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne, 2e édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 376-381, PUF, 515 p., 2014, Thémis - Droit, 9782130633464</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Commentaire de CJCE, Grande Chambre, 12 septembre 2006, M.G. Eman et O.B. Sevinger c/ College van burgmeester en wethouders van Den Haag, aff. C-300/04. Commentaire n° 83</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Union européenne et les fonctions publiques nationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christine Ferrari-Breeur (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réalisations et défis de l'Union européenne - Droit-Politique-Économie. Mélanges en hommage au Professeur Panayotis Soldatos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 267-278, Bruylant, 610 p., 2012, Centre d'études européennes de la faculté de droit de l'Université Jean Moulin - Lyon 3, 9782802735755</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00905647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formazione del giurista esperto d'arte : l'esperienza francese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I diritti dell'arte contemporanea / G. Ajani et A. Donati (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Umberto Allemandi &amp; C, p. 189, 2011, 9788842220961</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00905687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de CJCE, Grande Chambre, 4 juillet 2006, Konstantinos Adelener e.a. c/ Ellinikos Organismos Galaktos (ELOG), aff. C-212/04. Commentaire n° 86</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michaël Karpenschif et Cyril Nourissat (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne, 3e édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p. 427-433, PUF, 668 p., 2016, Thémis - Droit, 9782130750116</w:t>
+              <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 342, PUF, 420 p., 2010, Thémis - Droit, 9782130567141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, p. 125‐145, Bruylant, 302 p., 2015, 9782802749899</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00905614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de CJCE, 9 sept. 2003, Isabel Burbaud c/ Ministère de l'Emploi et de la Solidarité, aff. C-285/01. Commentaire n° 74</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michaël Karpenschif et Cyril Nourissat (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 292, PUF, 420 p., 2010, Thémis - Droit, 9782130567141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Commentaire de CJCE, Grande Chambre, 18 novembre 2008, J. Förster c/ Hoofddirectie van de Informatie Beheer Groep, aff. C-158/07. Commentaire n° 87 (conjoint avec le commentaire n° 28)</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00905606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de CJCE, 13 févr. 1985, Françoise Gravier c/ Ville de Liège, aff. 293/83. Commentaire n° 26</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michaël Karpenschif et Cyril Nourissat (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne, 2e édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p. 135-140, PUF, 515 p., 2014, Thémis - Droit, 9782130633464</w:t>
+              <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 116, PUF, 420 p., 2010, Thémis - Droit, 9782130567141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00905601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de CJCE, Grande Chambre, 12 septembre 2006, Espagne c/ Royaume-Uni, aff. C-145/04 et M.G. Eman et O.B. Sevinger c/ College van burgmeester en wethouders van Den Haag, aff. C-300/04. Commentaire n° 87</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michaël Karpenschif et Cyril Nourissat (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 346, PUF, 420 p., 2010, Thémis - Droit, 9782130567141</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00905630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commentaire de CJCE, 26 décembre 1980, Commission c/ Belgique, aff. 149/79. Commentaire n° 23</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michaël Karpenschif et Cyril Nourissat (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne, 2e édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p. 111-114, PUF, 515 p., 2014, Thémis - Droit, 9782130633464</w:t>
+              <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 100, PUF, 420 p., 2010, Thémis - Droit, 9782130567141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Commentaire de CJCE, 17 septembre 2002, Baumbast et R. c/ Secretary of State for the Home Department, aff. C-413/99. Commentaire n° 66</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00905598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de CJCE, Grande Chambre, 18 novembre 2008, J. Förster c/ Hoofddirectie van de Informatie Beheer Groep, aff. C-158/07. Commentaire n° 94</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michaël Karpenschif et Cyril Nourissat (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne, 2e édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p. 313-318, PUF, 515 p., 2014, Thémis - Droit, 9782130633464</w:t>
+              <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 380, PUF, 2010, Thémis - Droit, 9782130567141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Commentaire de CJCE, Grande Chambre, 12 septembre 2006, M.G. Eman et O.B. Sevinger c/ College van burgmeester en wethouders van Den Haag, aff. C-300/04. Commentaire n° 81</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00905633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de CJCE, 17 sept. 2002, Baumbast et R. c/ Secretary of State for the Home Department, aff. C-413/99. Commentaire n° 70</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ferrari-Breeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michaël Karpenschif et Cyril Nourissat (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne, 2e édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p. 381-385, PUF, 515 p., 2014, Thémis - Droit, 9782130633464</w:t>
+              <w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 274, PUF, 420 p., 2010, Thémis - Droit, 9782130567141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...871 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00905605v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-00905614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId107"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -7072,51 +7072,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BA4A8D5D"/>
+    <w:nsid w:val="184992D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7303,51 +7303,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-ferrari-breeur" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-5678-0074" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071536086" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02408720v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferrari-Breeur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14276/2610-9050.2091" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01845759v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201231v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Kahn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Treppoz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01567621v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01567625v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201220v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01559192v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02401856v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02401861v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201081v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01324741v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01324735v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201033v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201074v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201026v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04008835v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02401806v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155265v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201010v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200984v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905662v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905655v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200969v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00920747v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200973v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200986v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905659v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200979v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200980v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905669v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905677v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242618v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202295v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824137v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03607310v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02265469v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02265465v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02265488v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02265487v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02265463v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02079856v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01992496v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01992499v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01992824v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02015341v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01992889v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01993006v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01993059v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00920763v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905690v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905595v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905581v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04826633v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04804134v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847600v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04343262v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03337626v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03337632v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03337629v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03337638v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine de Clavi&#232;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03277520v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03337635v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03087434v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02080055v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02014761v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01560022v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01560027v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01560031v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01560020v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01560042v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01560030v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02080045v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01560035v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01560033v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01324746v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01158488v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01158479v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01158481v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01158485v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01158482v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01158484v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01158480v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01158483v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905647v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905687v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905606v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905630v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905598v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905601v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905633v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905605v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905614v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-ferrari-breeur" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-5678-0074" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071536086" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02408720v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferrari-Breeur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14276/2610-9050.2091" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01845759v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01559192v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201231v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Kahn" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Treppoz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01567625v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01567621v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201220v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02401856v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02401861v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201081v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01324741v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201033v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201074v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01324735v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201026v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04008835v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02401806v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155265v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201010v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200980v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200984v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905655v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200969v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00920747v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905662v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200973v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200986v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905659v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200979v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905669v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905677v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242618v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202295v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824137v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03607310v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02265463v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02265469v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02265465v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02265488v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02265487v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02079856v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01992496v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01992499v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01992824v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02015341v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01992889v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01993006v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01993059v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00920763v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905690v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905595v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905581v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04826633v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04804134v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847600v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04343262v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03337635v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03337626v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03337632v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03337629v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03337638v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine de Clavi&#232;re" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03277520v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03087434v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02080055v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01560033v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02014761v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01560022v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01560027v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01560031v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01560020v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01560042v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01560030v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02080045v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01560035v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01324746v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01158480v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01158483v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01158488v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01158479v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01158481v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01158485v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01158482v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01158484v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905647v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905687v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905614v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905606v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905601v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905630v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905598v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905633v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905605v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>