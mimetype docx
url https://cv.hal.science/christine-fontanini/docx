--- v0 (2026-03-15)
+++ v1 (2026-05-17)
@@ -1677,687 +1677,687 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03069040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les Salles d'asile au miroir du genre.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fontanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Avenel-Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">«L'éducation de la petite enfance : enjeux sociaux et éducatifs de l'accueil dans les différentes formes institutionnelles », Colloque CERFEE-LIRDEF, Symposium n°3, IUFM Montpellier, 9 &amp; 10 septembre 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">What are the motivations that steer women and men towards a career in veterinary medicine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fontanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Unesco Chair in Gender Equality and Women's Empowerment, Université de Chypre, Nicosie, 22-23 octobre 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Nicosie, Cyprus. pp.117-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02876292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What are the strategies of the students male and female after a failure for the entrance exam of the veterinarian schools?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fontanini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence internationale "The challenge of access, retention and drop-out in higher education in Europe: the experiences of non traditional students", Faculté de Sciences de l'éducation de Séville, Seville, 7- 8 avril 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Séville, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02876289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genre et petite enfance : celle de Simone de Beauvoir et de Jean-Paul Sartre.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fontanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Christine Fontanini</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Avenel-Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque CERFEE-LIRDEF «L'éducation de la petite enfance : enjeux sociaux et éducatifs de l'accueil dans les différentes formes institutionnelles », Symposium n°3, IUFM Montpellier, 9 &amp; 10 septembre 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'impact des représentations sexuées des enseignant-e-s universitaires sur les processus d'apprentissage des adultes en formation continue.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fontanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Céline Avenel-Valentin</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International bilingual conference learner-teacher autonomy, Ramnarain Ruia College, Mumbai, 6-7 janvier 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Mumbai, Inde</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation à l'égalité hommes  femmes : une nécessité dans les métiers de l'enseignement et de la formation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fontanini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10ème Colloque de l'AFDECE : Professionnalisation et e-learning, Pontificia Université catholique Madre et Maestra, Saint-Domingue, République dominicaine, 2-4 novembre 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Saint-Domingue, République dominicaine</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vétérinaire : une profession pour les femmes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fontanini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès International d'Actualité de la Recherche en Education et en formation (AREF), Université de Genève, Genève, 13-16 septembre 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Genève, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02876290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The role of gender in interactions between students and trainers (of both genders) in higher education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fontanini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESREA gender network Conference "Researching Gender, Participation, Flexibility and Identity in Adult Learning", University of Hull, Hull, 8-10 octobre 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Hull, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02876288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les intéractions étudiant-e-s/formateurs-trices selon le genre dans le cadre de formations pour adultes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fontanini</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...31 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...500 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Avenel-Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque CERFEE-LIRDEF «Enjeux scientifiques et politiques des sciences de l'éducation : quelle implication des acteurs ? », Symposium n°3, IUFM Montpellier, 4-5 septembre 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4451,51 +4451,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777358v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fontanini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Paivandi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Resve" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-104-02" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03045601v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.8487" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02950200v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02950203v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02136423v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/halshs-02136423" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01474095v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062091v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064154v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062090v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077103v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943252v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyu Wu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062092v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Qing-Yu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061441v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061440v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Costes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061445v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061443v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061439v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338327v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Devineau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;liu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Daverne-Bailly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01618748v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069040v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876292v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074602v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Avenel-Valentin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Fontaine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876289v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074603v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072481v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072480v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876290v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876288v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074604v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075592v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074601v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874461v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072134v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074312v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072131v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074311v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Panissal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072136v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072135v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071218v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072130v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02954441v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Schirrer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02950228v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01473668v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100908000" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02950209v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02950215v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02950226v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02950212v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02950222v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02950220v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01473643v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100787620" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01472189v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fontanini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Avenel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100233980&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01469252v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biljana Stevanovic" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055777v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777358v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fontanini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Paivandi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Resve" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-104-02" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03045601v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.8487" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02950200v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02950203v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02136423v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/halshs-02136423" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01474095v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062091v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064154v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062090v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077103v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943252v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyu Wu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062092v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Qing-Yu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061441v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061440v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Costes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061445v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061443v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061439v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338327v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Devineau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;liu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Daverne-Bailly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01618748v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069040v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074602v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Avenel-Valentin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Fontaine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876292v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876289v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074603v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072481v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072480v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876290v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876288v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074604v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075592v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074601v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874461v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072134v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074312v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072131v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074311v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Panissal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072136v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072135v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071218v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072130v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02954441v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Schirrer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02950228v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01473668v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100908000" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02950209v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02950215v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02950226v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02950212v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02950222v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02950220v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01473643v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100787620" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01472189v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fontanini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Avenel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100233980&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01469252v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biljana Stevanovic" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055777v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>