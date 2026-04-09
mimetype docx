--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christine FORTIER </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Assistante de recherche, Gestionnaire technique de locaux mutualisés</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christine-fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4666-1536</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPÉTENCES</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologie moléculaire / Développement et validation de méthode PCR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•	Recherche bibliographique (anglais lu, écrit)•	Design d’amorces et de sondes•	Extraction d’acides nucléiques (toutes matrices animales)•	PCR conventionnelle•	PCR en « temps réel » : méthodes qualitatives et quantitatives, technologie TaqMan, utilisation et dosage (Nanodrop) de plasmides et de gènes de synthèse•	Validation « terrain » sur panel représentatif</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virologie / Culture cellulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•	Entretien de lignées cellulaires et optimisation des conditions de culture•	Technologies xCELLigence et Incucyte•	Technologie Bioflux•	Isolement viral par culture et inoculation d’œufs embryonnés•	Séroneutralisation•	Immunofluorescence</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•	SRH (Single radial haemolysis)•	HI (Hemmaglutination Inhibition Assay)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assurance qualité / Mise aux normes de méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•	Gestion du système documentaire d’un service satisfaisant aux exigences de la norme ISO17025•	Rédaction de dossier de validation de méthode en vue de demande d’accréditation (COFRAC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EXPERIENCES PROFESSIONNELLES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005 à aujourd’hui	LABÉO, Pôle Recherche, Axe Santé Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Poste : Assistante de Recherche, Gestionnaire technique de locaux mutualisésMission : relais HSE</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1992-2005	Laboratoire Frank Duncombe, Secteur Virologie et Biologie moléculaire du Pôle Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Poste : TechnicienneMission : coordinatrice de secteur et correspondante qualité</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grippe équine : la surveillance pour une efficacité vaccinale optimale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'actu des labos normands en santé équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1, pp.8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rhinopneumonie : cela n’arrive pas qu’aux autres !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Lupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'actu des labos normands en santé équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Equine Parvovirus-Hepatitis Virus and Equine Hepacivirus in Archived Sera from Horses in France and Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles El-Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16, pp.862-875. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v16060862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Screening Study Identified Decitabine as an Inhibitor of Equid Herpesvirus 4 That Enhances the Innate Antiviral Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sénamaud-Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (5), pp.746. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v16050746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunostimulating Effect of Inactivated Parapoxvirus Ovis on the Serological Response to Equine Influenza Booster Vaccination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (12), pp.2139. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vaccines10122139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral Administration of Valganciclovir Reduces Clinical Signs, Virus Shedding and Cell-Associated Viremia in Ponies Experimentally Infected with the Equid Herpesvirus-1 C2254 Variant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Fremaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (5), 17 p. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pathogens11050539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine Herpesvirus 1 Variant and New Marker for Epidemiologic Surveillance, Europe, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Garvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (10), pp.2738-2739. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid2710.210704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a New Equid Herpesvirus 1 DNA Polymerase (ORF30) Genotype with the Isolation of a C2254/H752 Strain in French Horses Showing no Major Impact on the Strain Behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (10), 23 p. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v12101160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of potential antiviral molecules against equid herpesvirus-1 using cellular impedance measurement: dataset of 2,891 compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Munier-Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33, pp.106492. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2020.106492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of antiviral compounds against equid herpesvirus-1 using real-time cell assay screening: Efficacy of decitabine and valganciclovir alone or in combination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiviral Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 183, pp.104931. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.antiviral.2020.104931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further evidence for in utero Transmission of equine hepacivirus to foals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Tapprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (12), pp.1124. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v11121124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Success and Limitation of Equine Influenza Vaccination: The First Incursion in a Decade of a Florida Clade 1 Equine Influenza Virus that Shakes Protection Despite High Vaccine Coverage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fougerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (4), pp.174. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vaccines7040174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Surveillance of EHV-1 Strains Circulating in France during and after the Major 2009 Outbreak in Normandy Involving Respiratory Infection, Neurological Disorder, and Abortion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Garvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Cullinane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (10), pp.916. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v11100916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening and evaluation of antiviral compounds against Equid alpha-herpesviruses using an impedance-based cellular assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 526, pp.105-116. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virol.2018.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hépacivirus, pégivirus, TDAV : une nouvelle triade de virus hépatiques chez le cheval ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Desbrosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 197, pp.24-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of Equine Hepacivirus Infections in France and Evidence for Two Viral Subtypes Circulating Worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64 (6), pp.1884-1897. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.12587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiology and molecular detection of equine herpesviruses in western Algeria in 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Laabassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Morilland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 207, pp.205-209. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2017.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine PBMC cytokines profile after in vitro α- and γ-EHV infection: efficacy of a Parapoxvirus ovis based-immunomodulator treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (3), pp.28. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vaccines5030028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Validation of a Quantitative PCR Method for Equid Herpesvirus-2 Diagnostics in Respiratory Fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Quesnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 109, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3791/53672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaccination contre la grippe équine et problématique des chevaux faibles répondeurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fougerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avortements à herpèsvirus équin 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des G.T.V.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Numéro spécial Avortements Tome 2, pp.43-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and quantitation of equid gammaherpesviruses (EHV-2, EHV-5) in nasal swabs using an accredited standardised quantitative PCR method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 198, pp.18-25. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jviromet.2013.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les infections à herpesvirus équins 1 : quels enseignements tirés des dernières épizooties ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46, pp.90-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les herpèsvirus équins, les diagnostiquer, les prévenir, les traiter aujourd’hui et demain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Doubli-Bounoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (31), pp.15-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-lasting airway inflammation associated with equid herpesvirus-2 in experimentally challenged horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 197 (2), pp.492-495. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tvjl.2012.12.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influenza, Herpèsvirus et Artérite virale équine : 3 familles de virus respiratoires responsables de crises économiques majeures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Dépêche Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 132, pp.17-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular detection of Coxiella burnetii and Neospora caninum in equine aborted foetuses and neonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 104 (1-2), pp.179-183. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prevetmed.2011.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les herpèsvirus équins : rôle majeur de l’herpèsvirus équin 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 173 (4), pp.7-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuropathogenic and non-neuropathogenic variants of equine herpesvirus 1 in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 145 (3-4), pp.329-333. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2010.03.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herpesviruses In Respiratory Liquids Of Horses: Putative Implication In Airway Inflammation And Association With Cytological Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle van Erck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 139 (1-2), pp.34. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2009.04.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La puce à ADN : une solution d’avenir pour le dépistage des avortements infectieux chez la jument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (164), pp.41-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of equid herpesvirus-5 in respiratory liquids: A retrospective study of 785 samples taken in 2006–2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 182 (2), pp.346-348. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tvjl.2008.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herpesviruses in respiratory liquids of horses: Putative implication in airway inflammation and association with cytological features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle van Erck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 139 (1-2), pp.34-41. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2009.04.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of equine herpesviruses in aborted foetuses by consensus PCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Freymuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Tapprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 126 (1-3), pp.20-29. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2007.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La puce à ADN : solution pour le dépistage des avortements infectieux chez la jument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 63, pp.57-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avortements infectieux : quels pathogènes faut-il rechercher aujourd’hui afin de protéger son élevage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 63, pp.54-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation and phylogenetic analysis of 22 French isolates of equine arteritis virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Udeni B.R. Balasuriya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 152 (11), pp.1977-1994. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00705-007-1040-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of equine herpesviruses in aborted foetuses by consensus PCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Freymuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tapprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 126 (1-3), pp.20. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2007.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00532283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ImpedanCELL,une plateforme de criblage et d'évaluation de composés antiviraux contre les virus : application aux HVEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIème journée scientifique Association HerPAs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association HerPAs, Jun 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerebral organoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Larosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Poinsignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Aurine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connecting Equine health research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LABEO, Sep 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rhinopneumonie : doit-on s’inquiéter ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hameline Virevialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vercken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences &amp; innovations équines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français du cheval et de l'équitation (IFCE), May 2025, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EHM Antiviral treatment - New perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshinori Kambayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connecting Equine health research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LABEO, Sep 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory network surveillance of equine diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Lupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.79 (n°125), </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ImpedanCELL: A core facility to screen and evaluate antiviral compounds against equine viruses and a new approach to sero-neutralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.70 (n°108), </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerebral organoids: why shouldn't horses benefit from these models? Application to equine herpesviruses (EHVs) studies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Larosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Poinsignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Aurine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.68 (n°105)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a PtCl4 and PMAxx™-assisted PCR to evaluate capsid integrity of Varicellovirus equidalpha4 (EHV-4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Guenoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Lupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.69 (n°107), </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A screening study identified decitabine as an inhibitor of Varicellovirus equidalpha4 that enhances the innate antiviral response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sénamaud-Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIème journée scientifique de l’association HerPAs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Herpas herpesvirus et pathologies associées, Jun 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A screening study identified decitabine as an inhibitor of Varicellovirus equidalpha4 enhancing the innate antiviral response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jourdren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.73 (n°114)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the survival of equine herpesvirus 4 (EHV-4) as a source of environmental contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Guenoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECEIM Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European college of equine international medicine, Oct 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ImpedanCELL: a core facility to screen and evaluate antiviral compounds against Equid alphaherpesviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium of the world association of veterinary laboratory diagnosticians</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaccin grippe équine : Vers une meilleure protection ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français du cheval et de l'équitation, Jun 2023, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exanthème coïtal en France : Etat des lieux sur la période 2010-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, Jun 2022, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la survie des herpèsvirus équins 1 et 4 dans l’environnement : quels risques pour les chevaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Defour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bonassies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciantar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50ème Journées annuelles de l'AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Vétérinaire Equine Française, Nov 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RTCA: proof of concept of a new method for serum and antiviral analysis of equine influenza virus (EIV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Resaflu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herpèsvirus équins et survie dans l’environnement : quels risques pour les chevaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Defour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bonassies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciantar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, Jun 2022, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunostimulating effect of co-injection of inactivated parapoxvirus ovis with an equine influenza vaccine on SRH antibodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Resaflu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro evaluation of nine antiviral compounds for their potential effect against equid herpesvirus-4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.60, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.89_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation and characterisation of Equid herpesvirus-3 strains in France between 2010 and 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIDC, Sep 2021, Online, France. pp.92-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement au valganciclovir des infections à herpèsvirus équin 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Sciences &amp; Innovations Equines - 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, May 2021, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatitis viruses: prevalence of equine parvovirus-hepatitis virus and equine hepacivirus in France and Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie El-Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.68, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.103_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt du valganciclovir dans le traitement des infections à herpèsvirus équin 1 chez les équidés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème journées francophones de virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Virologie, Apr 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equid alphaherpesviruses 8 and 9: strain isolation, ORF30 sequencing and antiviral assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.62-63, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.93_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an assay using real time cell analysis for the measurement of equid herpesvirus 1 specific neutralizing antibody in horses after experimental infection or field vaccination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.54-55, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.79_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of antiviral compounds against equid herpesvirus‐1 using Real‐Time Cell Analysis: screening of 2,891 molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.83_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major Equine Herpesvirus ‐ 1 epizootic in Europe: Identification of a marker for epidemiological surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Garvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.52-53, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.76_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral administration of valganciclovir reduces clinical signs, virus shedding and cell‐associated viraemia in ponies experimentally infected with equid herpesvirus‐1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Fremaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.56-56, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.82_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and in vitro and in vivo characterization of a new equid herpesvirus‐1 DNA polymerase (ORF30) genotype associated with a C2254 / H752 strain in French horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.58-59, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.86_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouvel arsenal thérapeutique contre la rhinopneumonie équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Le Pin au Haras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parvovirus équin: un nouveau virus émergent au milieu de la triade hépatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Oden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48ème journées annuelles et ateliers 2020 (eAVEF 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les virus respiratoires équins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire INRAe, Journée PSAT INRAe Nouzilly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EHV-4 Reloaded (Data update)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting of Equine Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Success and limitation of equine influenza vaccination: the first incursion in a decade of a Florida Clade 1 equine influenza virus that shakes protection despite high vaccine coverage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fougerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting of Equine Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impedance & other original tools for cellular models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Annual VCRS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mucosal immune defences against (non-)infectious invaders / Update on equine influenza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Annual VCRS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criblage et évaluation de l’effet antiviral de molécules contre les herpèsvirus équins 1 et 4 par la mesure d’impédance cellulaire : effet de la spironolactone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIème journée scientifique Herpes Virus et Pathologies Associées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une décennie de Rhinopneumonie : étude phylogénétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Maisonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dervin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche et de l'Innovation organisées par l'Institut Français du Cheval et de l'Equitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’equid herpèsvirus 8 (HVE-8) : Emergence d’un nouvel herpèsvirus dans l’espèce équine : quels risques pour la filière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelles de l'AVEF 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les herpèsvirus équins 8 et 9 : Quels risques représentent ces deux virus émergeants pour la santé équine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès HerPAS (Herpesvirus et Pathologies Associées)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepacivirus and the “new triade” : Further evidence for in utero transmission of equine hepacivirus to foals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Tapprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting of Equine Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine herpesvirus 1: phylogenic analysis in France & new approaches for antiviral therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Equine Infectious Diseases 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ganciclovir, pour traiter la rhinopneumonie demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles souches en 2018 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Maisonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46ème journées annuelles de l'Association Vétérinaire Equine Française (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time monitoring of Equid alphaherpesviruses infectivity in equine dermal cell based on impedance measurements: effects of aciclovir and ganciclovir treatments (IBCA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBCA (Impedance-Based Cellular Assays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l’aciclovir et du ganciclovir contre les herpèsvirus équins : suivi en temps réel par impédancemétrie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46ème journées annuelles de l'Association Vétérinaire Equine Française (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time monitoring of Equid alphaherpesviruses infectivity in equine dermal cell based on impedance measurements: effects of aciclovir and ganciclovir treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth Havemeyer Equine Herpesvirus Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Beaufort, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confirmation d’infections mortelles par HVE-9 chez des zèbres de Grévy en captivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46ème journées annuelles de l'Association Vétérinaire Equine Française (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVEF, Nov 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular evidence of circulation of equine herpesviruses in Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Laabassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Morilland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Animal Health &amp; Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of equine hepacivirus infections in France: Evidence for two viral subtypes circulating worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Desbrosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th WAVLD - International Symposium of the World. Association of Veterinary Laboratory Diagnosticians 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Sorrento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time monitoring of Equid herpesviruses infectivity in equine dermal cell based on impedance measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Hans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIDC, Apr 2016, Buenos Aires, Argentina. pp.S69-S70, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2016.02.150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of equine hepacivirus infections in France: Facts and Physiopathological insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Buenos Aires, Argentina. pp.S22, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2016.02.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine PBMC cytokines profile and efficacy of a Parapoxvirus ovis based-immunomodulator after in vitro α- and γ-EHV infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th international equine infectious disease congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Buenos Aires, Argentina. pp.S69, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2016.02.149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of equine hepacivirus infections in France: facts and physiopathological insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Desbrosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Annual Meeting of ESCV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESCV, 2014, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’infection du cheval par des hépacivirus : une nouvelle réalité en France, mais quelles conséquences pour le praticien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Desbrosses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42ème Congrès de l’Association des Vétérinaires Equins Français (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grippe et immunité: Mieux comprendre la vaccination et l’évolution des souches vaccinales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fougerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Normande Vétérinaire 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virus de la grippe équine: importance de la relation virus/hôte pour les aspects cliniques et les méthodes de prévention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fougerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40ème Journées de la Recherche Équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First description of equine rhinitis virus A and B in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Doubli-Bounoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier D’ablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th World Equine Veterinarians Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quid des Rhinovirus équins en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Doubli-Bounoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40ème Congrès de l’Association des Vétérinaires Equins Français (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVEF, 2012, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuropathogenic and non-neuropathogenic variants of equine herpesvirus type 1 in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Wegge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lissens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th SIVE (Società Italiana Veterinari per Equini)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Carrare, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variants neuropathogènes et non neuropathogènes de l’herpèsvirus équin de type 1 en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Freymuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Journée de l'Ecole doctorale Normande Biologie Intégrative et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12ème Journée de l'Ecole doctorale Normande Biologie Intégrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Freymuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Journée de l'Ecole doctorale Normande Biologie Intégrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Rouen (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuropathogenic and non-neuropathogenic variants of equine herpesvirus type 1 in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Freymuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Veterinary Virology -Herpes Virus Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données récentes sur l'implication de l'herpès virus équin de type 1 dans les avortements et les pathologies de forme nerveuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Tapprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des souches d’herpès virus équin de type 1 : détection des formes neuropathogènes et non neuropathogènes sur une population de 407 avortons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème Congrès de l’Association des Vétérinaires Equins Français (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic characterization of 22 French isolates of equine arteritis virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Udeni Balasuriya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian Association of Equine Veterinarians</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Bologna, Italy. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation génétique de 18 souches de virus de l’artérite virale des équidés isolées en France à partir de sperme d’étalons excréteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compte-rendu des XXXèmes journées de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractésation génétique des souches du virus de l'artéte virale des équidés isolés en France à partir de sperme d'étalons excréteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30e Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunostimulating effect of inactivated Parapoxvirus ovis on the serological response to equine influenza booster vaccination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. Equine Vetenary Journal, 56 (Suppl. 60), pp.89-90 (n°143), </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a better characterisation of the genetic diversity of circulating equine influenza virus strains by long-read sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Filipe-Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. Equine Vetenary Journal, 56 (Suppl. 60), pp.87 (n°141), </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Booster effect of inactivated Parapoxvirus ovis on EHV-1 neutralising antibodies when co-injected with equine herpesvirus 1/4 vaccine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. 56 (Suppl. 60), pp.89 (n°142)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criblage et évaluation de composés antiviraux contre l’herpèsvirus équin 4 par analyse cellulaire en temps réel (RTCA) : intérêt de la decitabine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sénamaud-Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIème Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C2254 in ORF30 and G713 in ORF11, two EHV-1 variants of interest, what happened to them?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hameline Virevialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. 56 (Suppl. 60), pp.107 (n°176)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet immunostimulant du Parapoxvirus ovis inactivé (iPPVO) administré en coinjection avec un vaccin contre la grippe équine: mesure de la réponse humorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVème journées francophones de virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’integrity PCR : Un nouvel outil pour différencier les virus infectieux des virus non-infectieux lors de contaminations environnementales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Guenoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51ème Journées annuelles de l’Association vétérinaire équine française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un test de neutralisation en temps réel utilisant la technologie xCELLigence® (Real Time Cell Analysis, RTCA) pour titrer les anticorps neutralisant l'herpèsvirus équin 1 chez les chevaux après infection et/ou vaccination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVème journées francophones de virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro evaluation of nine antiviral compounds for their potential effect against equid alphaherpesviruses EHV-4 and EHV-3.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International congress for veterinary virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine herpesviruses in the environment: what are the risks in terms of contamination?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Defour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bonassies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciantar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International congress for veterinary virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exanthème coïtal en France : Etat des lieux sur la période 2010-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50ème Journées annuelles de l'AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenic study of Equine Herpesvirus 1 after a major outbreak in France in 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Maisonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dervin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'Ecole Doctorale Normande de Biologie Intégrative, Santé, Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criblage et évaluation de l'effet antiviral de molécules contre les herpèsvirus équins 1 et 4 par la mesure d'impédance cellulaire : effet de la spironolactone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème journées francophones de virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time monitoring of Equid alphaherpesviruses infectivity in equine dermal cell based on impedance measurements: effects of aciclovir and ganciclovir treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine herpesviruses 8 and 9: two emerging respiratory viruses in equids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Annual VCRS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time monitoring of Equid alphaherpesviruses infectivity in equine dermal cell based on impedance measurements: effects of aciclovir and ganciclovir treatments (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBCA (Impedance-Based Cellular Assays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confirmation d'infections mortelles par HVE-9 chez des zèbres de Grévy en captivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelle de l'Association Vétérinaire Équine Française Bordeaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impedance monitoring of Equid herpesviruses infectivity in equine dermal cell after acyclovir treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Veterinary Herpesvirus Symposium of the European Society For Veterinary Virology (ESVV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro alpha- and gamma-EHV infection : Equine PBMC cytokines profile and efficacy of a Parapoxvirus ovis based-immunomodulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Veterinary Herpesvirus Symposium of the European Society For Veterinary Virology (ESVV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Ghent, Belgium. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi en temps réel par impédancemétrie de l'infection des cellules dermiques équines par les herpesvirus équins : effet de l'acyclovir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIème journées françaises de virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time monitoring of Equid herpesviruses infectivity in equine dermal cell based on impedance measurements: Effects of acyclovir treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Antiviral Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Sitges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première mise en évidence des herpèsvirus équins par qPCR lors d’un épisode respiratoire dans l’ouest algérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Laabassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Morilland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41ème Congrès de l’Association des Vétérinaires Equins Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunomodulatory effects of EHV-4 on PBMC and a new equine tracheal epithelial cell line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Borchers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Congress of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données récentes sur l’implication de l’herpèsvirus équin de type 1 dans les avortements et les pathologies de forme nerveuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Tapprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place des herpès viroses dans les maladies infectieuses équines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des souches d’herpèsvirus équin de type 1 : détection des formes neuropathogènes et non neuropathogènes sur une population de 407 avortons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème Congrès de l’Association des Vétérinaires Equins Français (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépistage des leptospires par les outils de biologie moléculaire : s’agit-il d’un nouveau paradigme?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Oyié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADILVA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation génétique de 18 souches de virus de l’artérite virale des équidés isolées en France (en 2001-2002) à partir de sperme d’étalons excréteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Paris, France. pp.Inconnu, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of polymerase chain reaction (PCR) in the diagnosis of equine coital exanthema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st American College of Veterinary Internal Medecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Charlotte, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exanthème coïtal dans un élevage de poneys Fjord. Intérêt du diagnostic par PCR.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Congrès de l’Association des Vétérinaires Equins Français (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Le touquet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId281"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christine FORTIER </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Assistante de recherche, Gestionnaire technique de locaux mutualisés</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christine-fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4666-1536</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPÉTENCES</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologie moléculaire / Développement et validation de méthode PCR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•	Recherche bibliographique (anglais lu, écrit)•	Design d’amorces et de sondes•	Extraction d’acides nucléiques (toutes matrices animales)•	PCR conventionnelle•	PCR en « temps réel » : méthodes qualitatives et quantitatives, technologie TaqMan, utilisation et dosage (Nanodrop) de plasmides et de gènes de synthèse•	Validation « terrain » sur panel représentatif</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virologie / Culture cellulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•	Entretien de lignées cellulaires et optimisation des conditions de culture•	Technologies xCELLigence et Incucyte•	Technologie Bioflux•	Isolement viral par culture et inoculation d’œufs embryonnés•	Séroneutralisation•	Immunofluorescence</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•	SRH (Single radial haemolysis)•	HI (Hemmaglutination Inhibition Assay)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assurance qualité / Mise aux normes de méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•	Gestion du système documentaire d’un service satisfaisant aux exigences de la norme ISO17025•	Rédaction de dossier de validation de méthode en vue de demande d’accréditation (COFRAC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EXPERIENCES PROFESSIONNELLES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005 à aujourd’hui	LABÉO, Pôle Recherche, Axe Santé Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Poste : Assistante de Recherche, Gestionnaire technique de locaux mutualisésMission : relais HSE</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1992-2005	Laboratoire Frank Duncombe, Secteur Virologie et Biologie moléculaire du Pôle Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Poste : TechnicienneMission : coordinatrice de secteur et correspondante qualité</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grippe équine : la surveillance pour une efficacité vaccinale optimale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'actu des labos normands en santé équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1, pp.8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Screening Study Identified Decitabine as an Inhibitor of Equid Herpesvirus 4 That Enhances the Innate Antiviral Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sénamaud-Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (5), pp.746. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v16050746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Equine Parvovirus-Hepatitis Virus and Equine Hepacivirus in Archived Sera from Horses in France and Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles El-Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16, pp.862-875. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v16060862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rhinopneumonie : cela n’arrive pas qu’aux autres !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Lupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'actu des labos normands en santé équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral Administration of Valganciclovir Reduces Clinical Signs, Virus Shedding and Cell-Associated Viremia in Ponies Experimentally Infected with the Equid Herpesvirus-1 C2254 Variant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Fremaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (5), 17 p. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pathogens11050539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunostimulating Effect of Inactivated Parapoxvirus Ovis on the Serological Response to Equine Influenza Booster Vaccination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (12), pp.2139. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vaccines10122139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine Herpesvirus 1 Variant and New Marker for Epidemiologic Surveillance, Europe, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Garvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (10), pp.2738-2739. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid2710.210704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a New Equid Herpesvirus 1 DNA Polymerase (ORF30) Genotype with the Isolation of a C2254/H752 Strain in French Horses Showing no Major Impact on the Strain Behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (10), 23 p. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v12101160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of potential antiviral molecules against equid herpesvirus-1 using cellular impedance measurement: dataset of 2,891 compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Munier-Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33, pp.106492. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2020.106492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of antiviral compounds against equid herpesvirus-1 using real-time cell assay screening: Efficacy of decitabine and valganciclovir alone or in combination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiviral Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 183, pp.104931. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.antiviral.2020.104931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Success and Limitation of Equine Influenza Vaccination: The First Incursion in a Decade of a Florida Clade 1 Equine Influenza Virus that Shakes Protection Despite High Vaccine Coverage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fougerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (4), pp.174. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vaccines7040174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further evidence for in utero Transmission of equine hepacivirus to foals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Tapprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (12), pp.1124. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v11121124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Surveillance of EHV-1 Strains Circulating in France during and after the Major 2009 Outbreak in Normandy Involving Respiratory Infection, Neurological Disorder, and Abortion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Garvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Cullinane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (10), pp.916. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v11100916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening and evaluation of antiviral compounds against Equid alpha-herpesviruses using an impedance-based cellular assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 526, pp.105-116. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virol.2018.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hépacivirus, pégivirus, TDAV : une nouvelle triade de virus hépatiques chez le cheval ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Desbrosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 197, pp.24-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine PBMC cytokines profile after in vitro α- and γ-EHV infection: efficacy of a Parapoxvirus ovis based-immunomodulator treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (3), pp.28. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vaccines5030028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of Equine Hepacivirus Infections in France and Evidence for Two Viral Subtypes Circulating Worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64 (6), pp.1884-1897. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.12587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiology and molecular detection of equine herpesviruses in western Algeria in 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Laabassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Morilland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 207, pp.205-209. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2017.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Validation of a Quantitative PCR Method for Equid Herpesvirus-2 Diagnostics in Respiratory Fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Quesnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 109, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3791/53672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaccination contre la grippe équine et problématique des chevaux faibles répondeurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fougerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avortements à herpèsvirus équin 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des G.T.V.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Numéro spécial Avortements Tome 2, pp.43-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and quantitation of equid gammaherpesviruses (EHV-2, EHV-5) in nasal swabs using an accredited standardised quantitative PCR method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 198, pp.18-25. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jviromet.2013.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les infections à herpesvirus équins 1 : quels enseignements tirés des dernières épizooties ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46, pp.90-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les herpèsvirus équins, les diagnostiquer, les prévenir, les traiter aujourd’hui et demain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Doubli-Bounoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (31), pp.15-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-lasting airway inflammation associated with equid herpesvirus-2 in experimentally challenged horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 197 (2), pp.492-495. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tvjl.2012.12.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influenza, Herpèsvirus et Artérite virale équine : 3 familles de virus respiratoires responsables de crises économiques majeures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Dépêche Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 132, pp.17-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular detection of Coxiella burnetii and Neospora caninum in equine aborted foetuses and neonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 104 (1-2), pp.179-183. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prevetmed.2011.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les herpèsvirus équins : rôle majeur de l’herpèsvirus équin 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 173 (4), pp.7-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuropathogenic and non-neuropathogenic variants of equine herpesvirus 1 in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 145 (3-4), pp.329-333. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2010.03.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herpesviruses in respiratory liquids of horses: Putative implication in airway inflammation and association with cytological features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle van Erck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 139 (1-2), pp.34-41. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2009.04.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herpesviruses In Respiratory Liquids Of Horses: Putative Implication In Airway Inflammation And Association With Cytological Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle van Erck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 139 (1-2), pp.34. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2009.04.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of equid herpesvirus-5 in respiratory liquids: A retrospective study of 785 samples taken in 2006–2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 182 (2), pp.346-348. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tvjl.2008.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La puce à ADN : une solution d’avenir pour le dépistage des avortements infectieux chez la jument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (164), pp.41-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of equine herpesviruses in aborted foetuses by consensus PCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Freymuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Tapprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 126 (1-3), pp.20-29. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2007.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La puce à ADN : solution pour le dépistage des avortements infectieux chez la jument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 63, pp.57-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avortements infectieux : quels pathogènes faut-il rechercher aujourd’hui afin de protéger son élevage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 63, pp.54-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation and phylogenetic analysis of 22 French isolates of equine arteritis virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Udeni B.R. Balasuriya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 152 (11), pp.1977-1994. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00705-007-1040-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of equine herpesviruses in aborted foetuses by consensus PCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Freymuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tapprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 126 (1-3), pp.20. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2007.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00532283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rhinopneumonie : doit-on s’inquiéter ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hameline Virevialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vercken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences &amp; innovations équines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français du cheval et de l'équitation (IFCE), May 2025, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ImpedanCELL,une plateforme de criblage et d'évaluation de composés antiviraux contre les virus : application aux HVEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIème journée scientifique Association HerPAs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association HerPAs, Jun 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerebral organoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Larosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Poinsignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Aurine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connecting Equine health research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LABEO, Sep 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EHM Antiviral treatment - New perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshinori Kambayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connecting Equine health research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LABEO, Sep 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A screening study identified decitabine as an inhibitor of Varicellovirus equidalpha4 enhancing the innate antiviral response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jourdren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.73 (n°114)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerebral organoids: why shouldn't horses benefit from these models? Application to equine herpesviruses (EHVs) studies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Larosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Poinsignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Aurine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.68 (n°105)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory network surveillance of equine diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Lupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.79 (n°125), </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ImpedanCELL: A core facility to screen and evaluate antiviral compounds against equine viruses and a new approach to sero-neutralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.70 (n°108), </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a PtCl4 and PMAxx™-assisted PCR to evaluate capsid integrity of Varicellovirus equidalpha4 (EHV-4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Guenoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Lupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.69 (n°107), </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A screening study identified decitabine as an inhibitor of Varicellovirus equidalpha4 that enhances the innate antiviral response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sénamaud-Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIème journée scientifique de l’association HerPAs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Herpas herpesvirus et pathologies associées, Jun 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the survival of equine herpesvirus 4 (EHV-4) as a source of environmental contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Guenoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECEIM Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European college of equine international medicine, Oct 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ImpedanCELL: a core facility to screen and evaluate antiviral compounds against Equid alphaherpesviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium of the world association of veterinary laboratory diagnosticians</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaccin grippe équine : Vers une meilleure protection ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français du cheval et de l'équitation, Jun 2023, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunostimulating effect of co-injection of inactivated parapoxvirus ovis with an equine influenza vaccine on SRH antibodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Resaflu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exanthème coïtal en France : Etat des lieux sur la période 2010-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, Jun 2022, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la survie des herpèsvirus équins 1 et 4 dans l’environnement : quels risques pour les chevaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Defour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bonassies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciantar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50ème Journées annuelles de l'AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Vétérinaire Equine Française, Nov 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RTCA: proof of concept of a new method for serum and antiviral analysis of equine influenza virus (EIV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Resaflu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herpèsvirus équins et survie dans l’environnement : quels risques pour les chevaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Defour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bonassies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciantar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, Jun 2022, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and in vitro and in vivo characterization of a new equid herpesvirus‐1 DNA polymerase (ORF30) genotype associated with a C2254 / H752 strain in French horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.58-59, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.86_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation and characterisation of Equid herpesvirus-3 strains in France between 2010 and 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIDC, Sep 2021, Online, France. pp.92-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro evaluation of nine antiviral compounds for their potential effect against equid herpesvirus-4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.60, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.89_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement au valganciclovir des infections à herpèsvirus équin 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Sciences &amp; Innovations Equines - 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, May 2021, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an assay using real time cell analysis for the measurement of equid herpesvirus 1 specific neutralizing antibody in horses after experimental infection or field vaccination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.54-55, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.79_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatitis viruses: prevalence of equine parvovirus-hepatitis virus and equine hepacivirus in France and Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie El-Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.68, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.103_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt du valganciclovir dans le traitement des infections à herpèsvirus équin 1 chez les équidés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème journées francophones de virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Virologie, Apr 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equid alphaherpesviruses 8 and 9: strain isolation, ORF30 sequencing and antiviral assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.62-63, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.93_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of antiviral compounds against equid herpesvirus‐1 using Real‐Time Cell Analysis: screening of 2,891 molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.83_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major Equine Herpesvirus ‐ 1 epizootic in Europe: Identification of a marker for epidemiological surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Garvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.52-53, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.76_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral administration of valganciclovir reduces clinical signs, virus shedding and cell‐associated viraemia in ponies experimentally infected with equid herpesvirus‐1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Fremaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.56-56, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.82_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouvel arsenal thérapeutique contre la rhinopneumonie équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Le Pin au Haras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parvovirus équin: un nouveau virus émergent au milieu de la triade hépatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Oden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48ème journées annuelles et ateliers 2020 (eAVEF 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les virus respiratoires équins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire INRAe, Journée PSAT INRAe Nouzilly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine herpesvirus 1: phylogenic analysis in France & new approaches for antiviral therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Equine Infectious Diseases 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ganciclovir, pour traiter la rhinopneumonie demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EHV-4 Reloaded (Data update)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting of Equine Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Success and limitation of equine influenza vaccination: the first incursion in a decade of a Florida Clade 1 equine influenza virus that shakes protection despite high vaccine coverage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fougerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting of Equine Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impedance & other original tools for cellular models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Annual VCRS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mucosal immune defences against (non-)infectious invaders / Update on equine influenza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Annual VCRS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criblage et évaluation de l’effet antiviral de molécules contre les herpèsvirus équins 1 et 4 par la mesure d’impédance cellulaire : effet de la spironolactone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIème journée scientifique Herpes Virus et Pathologies Associées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une décennie de Rhinopneumonie : étude phylogénétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Maisonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dervin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche et de l'Innovation organisées par l'Institut Français du Cheval et de l'Equitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’equid herpèsvirus 8 (HVE-8) : Emergence d’un nouvel herpèsvirus dans l’espèce équine : quels risques pour la filière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelles de l'AVEF 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepacivirus and the “new triade” : Further evidence for in utero transmission of equine hepacivirus to foals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Tapprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting of Equine Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les herpèsvirus équins 8 et 9 : Quels risques représentent ces deux virus émergeants pour la santé équine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès HerPAS (Herpesvirus et Pathologies Associées)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time monitoring of Equid alphaherpesviruses infectivity in equine dermal cell based on impedance measurements: effects of aciclovir and ganciclovir treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth Havemeyer Equine Herpesvirus Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Beaufort, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confirmation d’infections mortelles par HVE-9 chez des zèbres de Grévy en captivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46ème journées annuelles de l'Association Vétérinaire Equine Française (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVEF, Nov 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles souches en 2018 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Maisonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46ème journées annuelles de l'Association Vétérinaire Equine Française (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time monitoring of Equid alphaherpesviruses infectivity in equine dermal cell based on impedance measurements: effects of aciclovir and ganciclovir treatments (IBCA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBCA (Impedance-Based Cellular Assays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l’aciclovir et du ganciclovir contre les herpèsvirus équins : suivi en temps réel par impédancemétrie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46ème journées annuelles de l'Association Vétérinaire Equine Française (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular evidence of circulation of equine herpesviruses in Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Laabassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Morilland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Animal Health &amp; Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of equine hepacivirus infections in France: Evidence for two viral subtypes circulating worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Desbrosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th WAVLD - International Symposium of the World. Association of Veterinary Laboratory Diagnosticians 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Sorrento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine PBMC cytokines profile and efficacy of a Parapoxvirus ovis based-immunomodulator after in vitro α- and γ-EHV infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th international equine infectious disease congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Buenos Aires, Argentina. pp.S69, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2016.02.149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time monitoring of Equid herpesviruses infectivity in equine dermal cell based on impedance measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Hans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIDC, Apr 2016, Buenos Aires, Argentina. pp.S69-S70, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2016.02.150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of equine hepacivirus infections in France: Facts and Physiopathological insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Buenos Aires, Argentina. pp.S22, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2016.02.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’infection du cheval par des hépacivirus : une nouvelle réalité en France, mais quelles conséquences pour le praticien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Desbrosses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42ème Congrès de l’Association des Vétérinaires Equins Français (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of equine hepacivirus infections in France: facts and physiopathological insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Desbrosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Annual Meeting of ESCV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESCV, 2014, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grippe et immunité: Mieux comprendre la vaccination et l’évolution des souches vaccinales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fougerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Normande Vétérinaire 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virus de la grippe équine: importance de la relation virus/hôte pour les aspects cliniques et les méthodes de prévention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fougerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40ème Journées de la Recherche Équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First description of equine rhinitis virus A and B in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Doubli-Bounoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier D’ablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th World Equine Veterinarians Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quid des Rhinovirus équins en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Doubli-Bounoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40ème Congrès de l’Association des Vétérinaires Equins Français (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVEF, 2012, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuropathogenic and non-neuropathogenic variants of equine herpesvirus type 1 in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Wegge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lissens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th SIVE (Società Italiana Veterinari per Equini)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Carrare, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variants neuropathogènes et non neuropathogènes de l’herpèsvirus équin de type 1 en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Freymuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Journée de l'Ecole doctorale Normande Biologie Intégrative et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuropathogenic and non-neuropathogenic variants of equine herpesvirus type 1 in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Freymuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Veterinary Virology -Herpes Virus Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12ème Journée de l'Ecole doctorale Normande Biologie Intégrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Freymuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Journée de l'Ecole doctorale Normande Biologie Intégrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Rouen (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données récentes sur l'implication de l'herpès virus équin de type 1 dans les avortements et les pathologies de forme nerveuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Tapprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des souches d’herpès virus équin de type 1 : détection des formes neuropathogènes et non neuropathogènes sur une population de 407 avortons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème Congrès de l’Association des Vétérinaires Equins Français (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic characterization of 22 French isolates of equine arteritis virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Udeni Balasuriya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian Association of Equine Veterinarians</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Bologna, Italy. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractésation génétique des souches du virus de l'artéte virale des équidés isolés en France à partir de sperme d'étalons excréteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30e Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation génétique de 18 souches de virus de l’artérite virale des équidés isolées en France à partir de sperme d’étalons excréteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compte-rendu des XXXèmes journées de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunostimulating effect of inactivated Parapoxvirus ovis on the serological response to equine influenza booster vaccination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. Equine Vetenary Journal, 56 (Suppl. 60), pp.89-90 (n°143), </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Booster effect of inactivated Parapoxvirus ovis on EHV-1 neutralising antibodies when co-injected with equine herpesvirus 1/4 vaccine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. 56 (Suppl. 60), pp.89 (n°142)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a better characterisation of the genetic diversity of circulating equine influenza virus strains by long-read sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Filipe-Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. Equine Vetenary Journal, 56 (Suppl. 60), pp.87 (n°141), </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criblage et évaluation de composés antiviraux contre l’herpèsvirus équin 4 par analyse cellulaire en temps réel (RTCA) : intérêt de la decitabine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sénamaud-Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIème Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C2254 in ORF30 and G713 in ORF11, two EHV-1 variants of interest, what happened to them?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hameline Virevialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. 56 (Suppl. 60), pp.107 (n°176)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet immunostimulant du Parapoxvirus ovis inactivé (iPPVO) administré en coinjection avec un vaccin contre la grippe équine: mesure de la réponse humorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVème journées francophones de virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’integrity PCR : Un nouvel outil pour différencier les virus infectieux des virus non-infectieux lors de contaminations environnementales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Guenoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51ème Journées annuelles de l’Association vétérinaire équine française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine herpesviruses in the environment: what are the risks in terms of contamination?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Defour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bonassies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciantar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International congress for veterinary virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un test de neutralisation en temps réel utilisant la technologie xCELLigence® (Real Time Cell Analysis, RTCA) pour titrer les anticorps neutralisant l'herpèsvirus équin 1 chez les chevaux après infection et/ou vaccination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVème journées francophones de virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro evaluation of nine antiviral compounds for their potential effect against equid alphaherpesviruses EHV-4 and EHV-3.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International congress for veterinary virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exanthème coïtal en France : Etat des lieux sur la période 2010-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50ème Journées annuelles de l'AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine herpesviruses 8 and 9: two emerging respiratory viruses in equids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Annual VCRS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenic study of Equine Herpesvirus 1 after a major outbreak in France in 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Maisonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dervin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'Ecole Doctorale Normande de Biologie Intégrative, Santé, Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criblage et évaluation de l'effet antiviral de molécules contre les herpèsvirus équins 1 et 4 par la mesure d'impédance cellulaire : effet de la spironolactone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème journées francophones de virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time monitoring of Equid alphaherpesviruses infectivity in equine dermal cell based on impedance measurements: effects of aciclovir and ganciclovir treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time monitoring of Equid alphaherpesviruses infectivity in equine dermal cell based on impedance measurements: effects of aciclovir and ganciclovir treatments (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBCA (Impedance-Based Cellular Assays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confirmation d'infections mortelles par HVE-9 chez des zèbres de Grévy en captivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelle de l'Association Vétérinaire Équine Française Bordeaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impedance monitoring of Equid herpesviruses infectivity in equine dermal cell after acyclovir treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Veterinary Herpesvirus Symposium of the European Society For Veterinary Virology (ESVV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro alpha- and gamma-EHV infection : Equine PBMC cytokines profile and efficacy of a Parapoxvirus ovis based-immunomodulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Veterinary Herpesvirus Symposium of the European Society For Veterinary Virology (ESVV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Ghent, Belgium. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi en temps réel par impédancemétrie de l'infection des cellules dermiques équines par les herpesvirus équins : effet de l'acyclovir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIème journées françaises de virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time monitoring of Equid herpesviruses infectivity in equine dermal cell based on impedance measurements: Effects of acyclovir treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Antiviral Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Sitges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première mise en évidence des herpèsvirus équins par qPCR lors d’un épisode respiratoire dans l’ouest algérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Laabassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Morilland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41ème Congrès de l’Association des Vétérinaires Equins Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunomodulatory effects of EHV-4 on PBMC and a new equine tracheal epithelial cell line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Borchers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Congress of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données récentes sur l’implication de l’herpèsvirus équin de type 1 dans les avortements et les pathologies de forme nerveuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Tapprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place des herpès viroses dans les maladies infectieuses équines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des souches d’herpèsvirus équin de type 1 : détection des formes neuropathogènes et non neuropathogènes sur une population de 407 avortons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème Congrès de l’Association des Vétérinaires Equins Français (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépistage des leptospires par les outils de biologie moléculaire : s’agit-il d’un nouveau paradigme?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Oyié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADILVA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of polymerase chain reaction (PCR) in the diagnosis of equine coital exanthema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st American College of Veterinary Internal Medecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Charlotte, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation génétique de 18 souches de virus de l’artérite virale des équidés isolées en France (en 2001-2002) à partir de sperme d’étalons excréteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Paris, France. pp.Inconnu, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exanthème coïtal dans un élevage de poneys Fjord. Intérêt du diagnostic par PCR.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Congrès de l’Association des Vétérinaires Equins Français (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Le touquet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId281"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7752F86D"/>
+    <w:nsid w:val="98194997"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-fortier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4666-1536" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05492367v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Normand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fortier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marcillaud-Pitel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronost" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04780916v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Hue" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lupo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04590424v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles El-Hage" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Sutton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v16060862" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04574212v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Thieulent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine S&#233;namaud-Beaufort" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v16050746" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898642v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Carnet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Paillot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Briot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines10122139" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03665741v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Toquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Fremaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11050539" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03351614v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courouc&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garvey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2710.210704" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02971415v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12101160" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03022297v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Munier-Lehmann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Suzanne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dallemagne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106492" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03219248v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2020.104931" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02417668v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Tapprest" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Foursin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11121124" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372315v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fougerolle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Legrand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jourdan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marcillaud Pitel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines7040174" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02351539v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Cullinane" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11100916" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968305v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Zientara" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2018.10.013" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02175147v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Desbrosse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968333v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fortier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12587" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968325v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Laabassi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Morilland" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2017.06.017" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01875682v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Richard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines5030028" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968338v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laurent" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quesnelle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/53672" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953625v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rash" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02952092v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertine L&#233;on" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968342v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2013.12.008" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T29ZR5WG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02932071v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tritz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02932087v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Doubli-Bounoua" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968350v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2012.12.027" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WCVX6BW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02932099v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Miszczak" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02946325v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laugier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2011.11.001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SNLQF10-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766717v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hugues Pitel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02946328v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2010.03.031" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520653v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle van Erck" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pottier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2009.04.021" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767901v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousseau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blanchard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rouillard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04223096v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2008.07.004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZPN86CK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04223147v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04225213v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Freymuth" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2007.06.019" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767975v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767959v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Maillard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655727v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqiang Zhang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udeni B.R. Balasuriya" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-007-1040-z" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8JCZJBLK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532283v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;on" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fortier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fortier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Freymuth" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tapprest" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05127721v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05271835v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Larosa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Poinsignon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Aurine" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05078757v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hameline Virevialle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vercken" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05271855v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshinori Kambayashi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724006v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Kokabi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.14215" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723757v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723738v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723747v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Guenoux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651833v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723984v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jourdren" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04264247v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04148728v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04120180v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03691047v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03817187v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Defour" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bonassies" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciantar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652286v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03690334v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03845765v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385399v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.89_13495" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03384989v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03230969v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03362318v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie El-Hage" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.103_13495" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03232358v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375480v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.93_13495" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375462v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.79_13495" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03405801v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.83_13495" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03362343v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.76_13495" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03362463v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.82_13495" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375470v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.86_13495" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03219395v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03441549v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Oden" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03441616v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391315v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391418v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02402974v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02402980v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02286202v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02285546v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maisonnier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dervin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391756v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02285532v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mulot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leclerc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391365v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391726v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02286181v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418915v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02286222v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02286392v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294033v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04773195v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418369v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morilland" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418401v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02273332v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Hans" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2016.02.150" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02273336v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Foursin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2016.02.047" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385073v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2016.02.149" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03095121v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04774475v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Desbrosses" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04774500v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04774501v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04762390v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#8217;ablon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764828v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gilbert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04762518v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wegge" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lissens" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764977v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Freymuth" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810669v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764501v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751398v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810692v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814898v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udeni Balasuriya" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828476v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sailleau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gicquel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827015v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724151v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724113v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne-Pollet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Filipe-Ferreira" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.14356" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724136v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04568003v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724295v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04082440v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04283126v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03653120v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03808041v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03808188v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03817201v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02285515v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02286193v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03454653v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294041v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02286228v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02285501v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271601v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271567v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294030v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294037v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03396673v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03396304v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Borchers" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782527v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782489v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782396v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782599v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Oyi&#233;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Launay" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829913v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782163v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cochard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Huet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782657v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-fortier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4666-1536" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05492367v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Normand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fortier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marcillaud-Pitel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronost" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04574212v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Thieulent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Sutton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine S&#233;namaud-Beaufort" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v16050746" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04590424v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles El-Hage" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Hue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v16060862" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04780916v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lupo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03665741v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Toquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Fremaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11050539" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898642v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Carnet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Paillot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Briot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines10122139" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03351614v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courouc&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garvey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2710.210704" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02971415v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12101160" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03022297v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Munier-Lehmann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Suzanne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dallemagne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106492" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03219248v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2020.104931" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372315v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fougerolle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Legrand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jourdan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marcillaud Pitel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines7040174" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02417668v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Tapprest" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Foursin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11121124" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02351539v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Cullinane" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11100916" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968305v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Zientara" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2018.10.013" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02175147v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Desbrosse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01875682v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Richard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fortier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines5030028" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968333v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12587" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968325v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Laabassi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Morilland" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2017.06.017" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968338v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laurent" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quesnelle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/53672" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953625v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rash" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02952092v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertine L&#233;on" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968342v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2013.12.008" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T29ZR5WG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02932071v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tritz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02932087v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Doubli-Bounoua" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968350v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2012.12.027" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WCVX6BW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02932099v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Miszczak" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02946325v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laugier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2011.11.001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SNLQF10-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766717v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hugues Pitel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02946328v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2010.03.031" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04223147v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle van Erck" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pottier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2009.04.021" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520653v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04223096v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2008.07.004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZPN86CK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767901v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousseau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blanchard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rouillard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04225213v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Freymuth" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2007.06.019" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767975v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767959v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Maillard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655727v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqiang Zhang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udeni B.R. Balasuriya" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-007-1040-z" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8JCZJBLK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532283v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;on" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fortier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fortier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Freymuth" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tapprest" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05078757v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hameline Virevialle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vercken" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05127721v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05271835v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pain" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Larosa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Poinsignon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Aurine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05271855v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshinori Kambayashi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723984v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jourdren" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723738v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724006v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Kokabi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.14215" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723757v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723747v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Guenoux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651833v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04264247v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04148728v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04120180v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03845765v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03691047v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03817187v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Defour" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bonassies" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciantar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652286v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03690334v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375470v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.86_13495" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03384989v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385399v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.89_13495" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03230969v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375462v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.79_13495" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03362318v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie El-Hage" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.103_13495" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03232358v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375480v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.93_13495" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03405801v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.83_13495" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03362343v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.76_13495" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03362463v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.82_13495" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03219395v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03441549v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Oden" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03441616v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391726v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02286181v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391315v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391418v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02402974v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02402980v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02286202v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02285546v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maisonnier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dervin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391756v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391365v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02285532v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mulot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leclerc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294033v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04773195v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418915v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02286222v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02286392v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418369v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morilland" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418401v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385073v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2016.02.149" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02273332v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Hans" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2016.02.150" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02273336v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Foursin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2016.02.047" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04774475v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Desbrosses" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03095121v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04774500v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04774501v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04762390v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#8217;ablon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764828v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gilbert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04762518v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wegge" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lissens" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764977v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Freymuth" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764501v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810669v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751398v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810692v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814898v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udeni Balasuriya" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827015v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828476v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sailleau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gicquel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724151v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724136v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724113v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne-Pollet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Filipe-Ferreira" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.14356" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04568003v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724295v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04082440v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04283126v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03808188v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03653120v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03808041v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03817201v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294041v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02285515v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02286193v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03454653v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02286228v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02285501v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271601v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271567v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294030v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294037v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03396673v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03396304v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Borchers" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782527v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782489v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782396v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782599v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Oyi&#233;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Launay" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782163v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cochard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Huet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829913v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782657v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>