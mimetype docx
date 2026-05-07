--- v1 (2026-04-09)
+++ v2 (2026-05-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christine FORTIER </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Assistante de recherche, Gestionnaire technique de locaux mutualisés</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christine-fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4666-1536</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPÉTENCES</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologie moléculaire / Développement et validation de méthode PCR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•	Recherche bibliographique (anglais lu, écrit)•	Design d’amorces et de sondes•	Extraction d’acides nucléiques (toutes matrices animales)•	PCR conventionnelle•	PCR en « temps réel » : méthodes qualitatives et quantitatives, technologie TaqMan, utilisation et dosage (Nanodrop) de plasmides et de gènes de synthèse•	Validation « terrain » sur panel représentatif</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virologie / Culture cellulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•	Entretien de lignées cellulaires et optimisation des conditions de culture•	Technologies xCELLigence et Incucyte•	Technologie Bioflux•	Isolement viral par culture et inoculation d’œufs embryonnés•	Séroneutralisation•	Immunofluorescence</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•	SRH (Single radial haemolysis)•	HI (Hemmaglutination Inhibition Assay)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assurance qualité / Mise aux normes de méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•	Gestion du système documentaire d’un service satisfaisant aux exigences de la norme ISO17025•	Rédaction de dossier de validation de méthode en vue de demande d’accréditation (COFRAC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EXPERIENCES PROFESSIONNELLES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005 à aujourd’hui	LABÉO, Pôle Recherche, Axe Santé Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Poste : Assistante de Recherche, Gestionnaire technique de locaux mutualisésMission : relais HSE</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1992-2005	Laboratoire Frank Duncombe, Secteur Virologie et Biologie moléculaire du Pôle Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Poste : TechnicienneMission : coordinatrice de secteur et correspondante qualité</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grippe équine : la surveillance pour une efficacité vaccinale optimale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'actu des labos normands en santé équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1, pp.8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Screening Study Identified Decitabine as an Inhibitor of Equid Herpesvirus 4 That Enhances the Innate Antiviral Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sénamaud-Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (5), pp.746. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v16050746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Equine Parvovirus-Hepatitis Virus and Equine Hepacivirus in Archived Sera from Horses in France and Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles El-Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16, pp.862-875. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v16060862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rhinopneumonie : cela n’arrive pas qu’aux autres !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Lupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'actu des labos normands en santé équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral Administration of Valganciclovir Reduces Clinical Signs, Virus Shedding and Cell-Associated Viremia in Ponies Experimentally Infected with the Equid Herpesvirus-1 C2254 Variant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Fremaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (5), 17 p. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pathogens11050539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunostimulating Effect of Inactivated Parapoxvirus Ovis on the Serological Response to Equine Influenza Booster Vaccination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (12), pp.2139. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vaccines10122139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine Herpesvirus 1 Variant and New Marker for Epidemiologic Surveillance, Europe, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Garvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (10), pp.2738-2739. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid2710.210704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a New Equid Herpesvirus 1 DNA Polymerase (ORF30) Genotype with the Isolation of a C2254/H752 Strain in French Horses Showing no Major Impact on the Strain Behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (10), 23 p. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v12101160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of potential antiviral molecules against equid herpesvirus-1 using cellular impedance measurement: dataset of 2,891 compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Munier-Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33, pp.106492. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2020.106492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of antiviral compounds against equid herpesvirus-1 using real-time cell assay screening: Efficacy of decitabine and valganciclovir alone or in combination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiviral Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 183, pp.104931. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.antiviral.2020.104931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Success and Limitation of Equine Influenza Vaccination: The First Incursion in a Decade of a Florida Clade 1 Equine Influenza Virus that Shakes Protection Despite High Vaccine Coverage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fougerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (4), pp.174. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vaccines7040174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further evidence for in utero Transmission of equine hepacivirus to foals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Tapprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (12), pp.1124. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v11121124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Surveillance of EHV-1 Strains Circulating in France during and after the Major 2009 Outbreak in Normandy Involving Respiratory Infection, Neurological Disorder, and Abortion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Garvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Cullinane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (10), pp.916. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v11100916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening and evaluation of antiviral compounds against Equid alpha-herpesviruses using an impedance-based cellular assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 526, pp.105-116. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virol.2018.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hépacivirus, pégivirus, TDAV : une nouvelle triade de virus hépatiques chez le cheval ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Desbrosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 197, pp.24-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine PBMC cytokines profile after in vitro α- and γ-EHV infection: efficacy of a Parapoxvirus ovis based-immunomodulator treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (3), pp.28. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vaccines5030028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of Equine Hepacivirus Infections in France and Evidence for Two Viral Subtypes Circulating Worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64 (6), pp.1884-1897. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.12587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiology and molecular detection of equine herpesviruses in western Algeria in 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Laabassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Morilland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 207, pp.205-209. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2017.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Validation of a Quantitative PCR Method for Equid Herpesvirus-2 Diagnostics in Respiratory Fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Quesnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 109, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3791/53672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaccination contre la grippe équine et problématique des chevaux faibles répondeurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fougerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avortements à herpèsvirus équin 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des G.T.V.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Numéro spécial Avortements Tome 2, pp.43-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and quantitation of equid gammaherpesviruses (EHV-2, EHV-5) in nasal swabs using an accredited standardised quantitative PCR method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 198, pp.18-25. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jviromet.2013.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les infections à herpesvirus équins 1 : quels enseignements tirés des dernières épizooties ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46, pp.90-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les herpèsvirus équins, les diagnostiquer, les prévenir, les traiter aujourd’hui et demain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Doubli-Bounoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (31), pp.15-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-lasting airway inflammation associated with equid herpesvirus-2 in experimentally challenged horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 197 (2), pp.492-495. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tvjl.2012.12.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influenza, Herpèsvirus et Artérite virale équine : 3 familles de virus respiratoires responsables de crises économiques majeures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Dépêche Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 132, pp.17-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular detection of Coxiella burnetii and Neospora caninum in equine aborted foetuses and neonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 104 (1-2), pp.179-183. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prevetmed.2011.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les herpèsvirus équins : rôle majeur de l’herpèsvirus équin 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 173 (4), pp.7-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuropathogenic and non-neuropathogenic variants of equine herpesvirus 1 in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 145 (3-4), pp.329-333. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2010.03.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herpesviruses in respiratory liquids of horses: Putative implication in airway inflammation and association with cytological features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle van Erck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 139 (1-2), pp.34-41. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2009.04.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herpesviruses In Respiratory Liquids Of Horses: Putative Implication In Airway Inflammation And Association With Cytological Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle van Erck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 139 (1-2), pp.34. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2009.04.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of equid herpesvirus-5 in respiratory liquids: A retrospective study of 785 samples taken in 2006–2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 182 (2), pp.346-348. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tvjl.2008.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La puce à ADN : une solution d’avenir pour le dépistage des avortements infectieux chez la jument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (164), pp.41-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of equine herpesviruses in aborted foetuses by consensus PCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Freymuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Tapprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 126 (1-3), pp.20-29. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2007.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La puce à ADN : solution pour le dépistage des avortements infectieux chez la jument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 63, pp.57-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avortements infectieux : quels pathogènes faut-il rechercher aujourd’hui afin de protéger son élevage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 63, pp.54-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation and phylogenetic analysis of 22 French isolates of equine arteritis virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Udeni B.R. Balasuriya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 152 (11), pp.1977-1994. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00705-007-1040-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of equine herpesviruses in aborted foetuses by consensus PCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Freymuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tapprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 126 (1-3), pp.20. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2007.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00532283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rhinopneumonie : doit-on s’inquiéter ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hameline Virevialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vercken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences &amp; innovations équines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français du cheval et de l'équitation (IFCE), May 2025, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ImpedanCELL,une plateforme de criblage et d'évaluation de composés antiviraux contre les virus : application aux HVEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIème journée scientifique Association HerPAs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association HerPAs, Jun 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerebral organoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Larosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Poinsignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Aurine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connecting Equine health research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LABEO, Sep 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EHM Antiviral treatment - New perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshinori Kambayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connecting Equine health research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LABEO, Sep 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A screening study identified decitabine as an inhibitor of Varicellovirus equidalpha4 enhancing the innate antiviral response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jourdren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.73 (n°114)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerebral organoids: why shouldn't horses benefit from these models? Application to equine herpesviruses (EHVs) studies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Larosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Poinsignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Aurine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.68 (n°105)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory network surveillance of equine diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Lupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.79 (n°125), </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ImpedanCELL: A core facility to screen and evaluate antiviral compounds against equine viruses and a new approach to sero-neutralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.70 (n°108), </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a PtCl4 and PMAxx™-assisted PCR to evaluate capsid integrity of Varicellovirus equidalpha4 (EHV-4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Guenoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Lupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.69 (n°107), </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A screening study identified decitabine as an inhibitor of Varicellovirus equidalpha4 that enhances the innate antiviral response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sénamaud-Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIème journée scientifique de l’association HerPAs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Herpas herpesvirus et pathologies associées, Jun 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the survival of equine herpesvirus 4 (EHV-4) as a source of environmental contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Guenoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECEIM Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European college of equine international medicine, Oct 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ImpedanCELL: a core facility to screen and evaluate antiviral compounds against Equid alphaherpesviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium of the world association of veterinary laboratory diagnosticians</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaccin grippe équine : Vers une meilleure protection ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français du cheval et de l'équitation, Jun 2023, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunostimulating effect of co-injection of inactivated parapoxvirus ovis with an equine influenza vaccine on SRH antibodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Resaflu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exanthème coïtal en France : Etat des lieux sur la période 2010-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, Jun 2022, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la survie des herpèsvirus équins 1 et 4 dans l’environnement : quels risques pour les chevaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Defour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bonassies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciantar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50ème Journées annuelles de l'AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Vétérinaire Equine Française, Nov 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RTCA: proof of concept of a new method for serum and antiviral analysis of equine influenza virus (EIV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Resaflu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herpèsvirus équins et survie dans l’environnement : quels risques pour les chevaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Defour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bonassies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciantar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, Jun 2022, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and in vitro and in vivo characterization of a new equid herpesvirus‐1 DNA polymerase (ORF30) genotype associated with a C2254 / H752 strain in French horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.58-59, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.86_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation and characterisation of Equid herpesvirus-3 strains in France between 2010 and 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIDC, Sep 2021, Online, France. pp.92-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro evaluation of nine antiviral compounds for their potential effect against equid herpesvirus-4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.60, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.89_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement au valganciclovir des infections à herpèsvirus équin 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Sciences &amp; Innovations Equines - 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, May 2021, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an assay using real time cell analysis for the measurement of equid herpesvirus 1 specific neutralizing antibody in horses after experimental infection or field vaccination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.54-55, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.79_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatitis viruses: prevalence of equine parvovirus-hepatitis virus and equine hepacivirus in France and Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie El-Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.68, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.103_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt du valganciclovir dans le traitement des infections à herpèsvirus équin 1 chez les équidés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème journées francophones de virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Virologie, Apr 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equid alphaherpesviruses 8 and 9: strain isolation, ORF30 sequencing and antiviral assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.62-63, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.93_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of antiviral compounds against equid herpesvirus‐1 using Real‐Time Cell Analysis: screening of 2,891 molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.83_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major Equine Herpesvirus ‐ 1 epizootic in Europe: Identification of a marker for epidemiological surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Garvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.52-53, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.76_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral administration of valganciclovir reduces clinical signs, virus shedding and cell‐associated viraemia in ponies experimentally infected with equid herpesvirus‐1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Fremaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.56-56, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.82_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouvel arsenal thérapeutique contre la rhinopneumonie équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Le Pin au Haras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parvovirus équin: un nouveau virus émergent au milieu de la triade hépatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Oden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48ème journées annuelles et ateliers 2020 (eAVEF 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les virus respiratoires équins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire INRAe, Journée PSAT INRAe Nouzilly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine herpesvirus 1: phylogenic analysis in France & new approaches for antiviral therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Equine Infectious Diseases 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ganciclovir, pour traiter la rhinopneumonie demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EHV-4 Reloaded (Data update)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting of Equine Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Success and limitation of equine influenza vaccination: the first incursion in a decade of a Florida Clade 1 equine influenza virus that shakes protection despite high vaccine coverage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fougerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting of Equine Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impedance & other original tools for cellular models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Annual VCRS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mucosal immune defences against (non-)infectious invaders / Update on equine influenza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Annual VCRS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criblage et évaluation de l’effet antiviral de molécules contre les herpèsvirus équins 1 et 4 par la mesure d’impédance cellulaire : effet de la spironolactone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIème journée scientifique Herpes Virus et Pathologies Associées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une décennie de Rhinopneumonie : étude phylogénétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Maisonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dervin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche et de l'Innovation organisées par l'Institut Français du Cheval et de l'Equitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’equid herpèsvirus 8 (HVE-8) : Emergence d’un nouvel herpèsvirus dans l’espèce équine : quels risques pour la filière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelles de l'AVEF 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepacivirus and the “new triade” : Further evidence for in utero transmission of equine hepacivirus to foals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Tapprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting of Equine Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les herpèsvirus équins 8 et 9 : Quels risques représentent ces deux virus émergeants pour la santé équine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès HerPAS (Herpesvirus et Pathologies Associées)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time monitoring of Equid alphaherpesviruses infectivity in equine dermal cell based on impedance measurements: effects of aciclovir and ganciclovir treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth Havemeyer Equine Herpesvirus Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Beaufort, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confirmation d’infections mortelles par HVE-9 chez des zèbres de Grévy en captivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46ème journées annuelles de l'Association Vétérinaire Equine Française (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVEF, Nov 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles souches en 2018 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Maisonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46ème journées annuelles de l'Association Vétérinaire Equine Française (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time monitoring of Equid alphaherpesviruses infectivity in equine dermal cell based on impedance measurements: effects of aciclovir and ganciclovir treatments (IBCA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBCA (Impedance-Based Cellular Assays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l’aciclovir et du ganciclovir contre les herpèsvirus équins : suivi en temps réel par impédancemétrie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46ème journées annuelles de l'Association Vétérinaire Equine Française (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular evidence of circulation of equine herpesviruses in Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Laabassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Morilland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Animal Health &amp; Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of equine hepacivirus infections in France: Evidence for two viral subtypes circulating worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Desbrosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th WAVLD - International Symposium of the World. Association of Veterinary Laboratory Diagnosticians 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Sorrento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine PBMC cytokines profile and efficacy of a Parapoxvirus ovis based-immunomodulator after in vitro α- and γ-EHV infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th international equine infectious disease congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Buenos Aires, Argentina. pp.S69, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2016.02.149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time monitoring of Equid herpesviruses infectivity in equine dermal cell based on impedance measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Hans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIDC, Apr 2016, Buenos Aires, Argentina. pp.S69-S70, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2016.02.150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of equine hepacivirus infections in France: Facts and Physiopathological insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Buenos Aires, Argentina. pp.S22, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2016.02.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’infection du cheval par des hépacivirus : une nouvelle réalité en France, mais quelles conséquences pour le praticien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Desbrosses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42ème Congrès de l’Association des Vétérinaires Equins Français (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of equine hepacivirus infections in France: facts and physiopathological insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Desbrosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Annual Meeting of ESCV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESCV, 2014, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grippe et immunité: Mieux comprendre la vaccination et l’évolution des souches vaccinales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fougerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Normande Vétérinaire 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virus de la grippe équine: importance de la relation virus/hôte pour les aspects cliniques et les méthodes de prévention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fougerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40ème Journées de la Recherche Équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First description of equine rhinitis virus A and B in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Doubli-Bounoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier D’ablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th World Equine Veterinarians Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quid des Rhinovirus équins en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Doubli-Bounoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40ème Congrès de l’Association des Vétérinaires Equins Français (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVEF, 2012, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuropathogenic and non-neuropathogenic variants of equine herpesvirus type 1 in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Wegge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lissens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th SIVE (Società Italiana Veterinari per Equini)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Carrare, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variants neuropathogènes et non neuropathogènes de l’herpèsvirus équin de type 1 en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Freymuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Journée de l'Ecole doctorale Normande Biologie Intégrative et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuropathogenic and non-neuropathogenic variants of equine herpesvirus type 1 in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Freymuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Veterinary Virology -Herpes Virus Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12ème Journée de l'Ecole doctorale Normande Biologie Intégrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Freymuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Journée de l'Ecole doctorale Normande Biologie Intégrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Rouen (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données récentes sur l'implication de l'herpès virus équin de type 1 dans les avortements et les pathologies de forme nerveuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Tapprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des souches d’herpès virus équin de type 1 : détection des formes neuropathogènes et non neuropathogènes sur une population de 407 avortons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème Congrès de l’Association des Vétérinaires Equins Français (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic characterization of 22 French isolates of equine arteritis virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Udeni Balasuriya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian Association of Equine Veterinarians</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Bologna, Italy. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractésation génétique des souches du virus de l'artéte virale des équidés isolés en France à partir de sperme d'étalons excréteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30e Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation génétique de 18 souches de virus de l’artérite virale des équidés isolées en France à partir de sperme d’étalons excréteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compte-rendu des XXXèmes journées de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunostimulating effect of inactivated Parapoxvirus ovis on the serological response to equine influenza booster vaccination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. Equine Vetenary Journal, 56 (Suppl. 60), pp.89-90 (n°143), </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Booster effect of inactivated Parapoxvirus ovis on EHV-1 neutralising antibodies when co-injected with equine herpesvirus 1/4 vaccine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. 56 (Suppl. 60), pp.89 (n°142)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a better characterisation of the genetic diversity of circulating equine influenza virus strains by long-read sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Filipe-Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. Equine Vetenary Journal, 56 (Suppl. 60), pp.87 (n°141), </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criblage et évaluation de composés antiviraux contre l’herpèsvirus équin 4 par analyse cellulaire en temps réel (RTCA) : intérêt de la decitabine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sénamaud-Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIème Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C2254 in ORF30 and G713 in ORF11, two EHV-1 variants of interest, what happened to them?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hameline Virevialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. 56 (Suppl. 60), pp.107 (n°176)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet immunostimulant du Parapoxvirus ovis inactivé (iPPVO) administré en coinjection avec un vaccin contre la grippe équine: mesure de la réponse humorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVème journées francophones de virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’integrity PCR : Un nouvel outil pour différencier les virus infectieux des virus non-infectieux lors de contaminations environnementales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Guenoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51ème Journées annuelles de l’Association vétérinaire équine française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine herpesviruses in the environment: what are the risks in terms of contamination?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Defour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bonassies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciantar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International congress for veterinary virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un test de neutralisation en temps réel utilisant la technologie xCELLigence® (Real Time Cell Analysis, RTCA) pour titrer les anticorps neutralisant l'herpèsvirus équin 1 chez les chevaux après infection et/ou vaccination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVème journées francophones de virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro evaluation of nine antiviral compounds for their potential effect against equid alphaherpesviruses EHV-4 and EHV-3.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International congress for veterinary virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exanthème coïtal en France : Etat des lieux sur la période 2010-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50ème Journées annuelles de l'AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine herpesviruses 8 and 9: two emerging respiratory viruses in equids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Annual VCRS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenic study of Equine Herpesvirus 1 after a major outbreak in France in 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Maisonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dervin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'Ecole Doctorale Normande de Biologie Intégrative, Santé, Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criblage et évaluation de l'effet antiviral de molécules contre les herpèsvirus équins 1 et 4 par la mesure d'impédance cellulaire : effet de la spironolactone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème journées francophones de virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time monitoring of Equid alphaherpesviruses infectivity in equine dermal cell based on impedance measurements: effects of aciclovir and ganciclovir treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time monitoring of Equid alphaherpesviruses infectivity in equine dermal cell based on impedance measurements: effects of aciclovir and ganciclovir treatments (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBCA (Impedance-Based Cellular Assays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confirmation d'infections mortelles par HVE-9 chez des zèbres de Grévy en captivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelle de l'Association Vétérinaire Équine Française Bordeaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impedance monitoring of Equid herpesviruses infectivity in equine dermal cell after acyclovir treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Veterinary Herpesvirus Symposium of the European Society For Veterinary Virology (ESVV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro alpha- and gamma-EHV infection : Equine PBMC cytokines profile and efficacy of a Parapoxvirus ovis based-immunomodulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Veterinary Herpesvirus Symposium of the European Society For Veterinary Virology (ESVV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Ghent, Belgium. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi en temps réel par impédancemétrie de l'infection des cellules dermiques équines par les herpesvirus équins : effet de l'acyclovir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIème journées françaises de virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time monitoring of Equid herpesviruses infectivity in equine dermal cell based on impedance measurements: Effects of acyclovir treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Antiviral Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Sitges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première mise en évidence des herpèsvirus équins par qPCR lors d’un épisode respiratoire dans l’ouest algérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Laabassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Morilland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41ème Congrès de l’Association des Vétérinaires Equins Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunomodulatory effects of EHV-4 on PBMC and a new equine tracheal epithelial cell line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Borchers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Congress of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données récentes sur l’implication de l’herpèsvirus équin de type 1 dans les avortements et les pathologies de forme nerveuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Tapprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place des herpès viroses dans les maladies infectieuses équines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des souches d’herpèsvirus équin de type 1 : détection des formes neuropathogènes et non neuropathogènes sur une population de 407 avortons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème Congrès de l’Association des Vétérinaires Equins Français (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépistage des leptospires par les outils de biologie moléculaire : s’agit-il d’un nouveau paradigme?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Oyié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADILVA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of polymerase chain reaction (PCR) in the diagnosis of equine coital exanthema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st American College of Veterinary Internal Medecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Charlotte, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation génétique de 18 souches de virus de l’artérite virale des équidés isolées en France (en 2001-2002) à partir de sperme d’étalons excréteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Paris, France. pp.Inconnu, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exanthème coïtal dans un élevage de poneys Fjord. Intérêt du diagnostic par PCR.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Congrès de l’Association des Vétérinaires Equins Français (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Le touquet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId281"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christine FORTIER </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Assistante de recherche, Gestionnaire technique de locaux mutualisés</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christine-fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4666-1536</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPÉTENCES</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologie moléculaire / Développement et validation de méthode PCR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•	Recherche bibliographique (anglais lu, écrit)•	Design d’amorces et de sondes•	Extraction d’acides nucléiques (toutes matrices animales)•	PCR conventionnelle•	PCR en « temps réel » : méthodes qualitatives et quantitatives, technologie TaqMan, utilisation et dosage (Nanodrop) de plasmides et de gènes de synthèse•	Validation « terrain » sur panel représentatif</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virologie / Culture cellulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•	Entretien de lignées cellulaires et optimisation des conditions de culture•	Technologies xCELLigence et Incucyte•	Technologie Bioflux•	Isolement viral par culture et inoculation d’œufs embryonnés•	Séroneutralisation•	Immunofluorescence</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•	SRH (Single radial haemolysis)•	HI (Hemmaglutination Inhibition Assay)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assurance qualité / Mise aux normes de méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•	Gestion du système documentaire d’un service satisfaisant aux exigences de la norme ISO17025•	Rédaction de dossier de validation de méthode en vue de demande d’accréditation (COFRAC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EXPERIENCES PROFESSIONNELLES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005 à aujourd’hui	LABÉO, Pôle Recherche, Axe Santé Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Poste : Assistante de Recherche, Gestionnaire technique de locaux mutualisésMission : relais HSE</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1992-2005	Laboratoire Frank Duncombe, Secteur Virologie et Biologie moléculaire du Pôle Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Poste : TechnicienneMission : coordinatrice de secteur et correspondante qualité</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grippe équine : la surveillance pour une efficacité vaccinale optimale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'actu des labos normands en santé équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1, pp.8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Screening Study Identified Decitabine as an Inhibitor of Equid Herpesvirus 4 That Enhances the Innate Antiviral Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sénamaud-Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (5), pp.746. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v16050746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Equine Parvovirus-Hepatitis Virus and Equine Hepacivirus in Archived Sera from Horses in France and Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles El-Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16, pp.862-875. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v16060862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rhinopneumonie : cela n’arrive pas qu’aux autres !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Lupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'actu des labos normands en santé équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral Administration of Valganciclovir Reduces Clinical Signs, Virus Shedding and Cell-Associated Viremia in Ponies Experimentally Infected with the Equid Herpesvirus-1 C2254 Variant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Fremaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (5), 17 p. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pathogens11050539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunostimulating Effect of Inactivated Parapoxvirus Ovis on the Serological Response to Equine Influenza Booster Vaccination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (12), pp.2139. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vaccines10122139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine Herpesvirus 1 Variant and New Marker for Epidemiologic Surveillance, Europe, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Garvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (10), pp.2738-2739. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid2710.210704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a New Equid Herpesvirus 1 DNA Polymerase (ORF30) Genotype with the Isolation of a C2254/H752 Strain in French Horses Showing no Major Impact on the Strain Behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (10), 23 p. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v12101160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of potential antiviral molecules against equid herpesvirus-1 using cellular impedance measurement: dataset of 2,891 compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Munier-Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33, pp.106492. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2020.106492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of antiviral compounds against equid herpesvirus-1 using real-time cell assay screening: Efficacy of decitabine and valganciclovir alone or in combination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiviral Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 183, pp.104931. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.antiviral.2020.104931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Success and Limitation of Equine Influenza Vaccination: The First Incursion in a Decade of a Florida Clade 1 Equine Influenza Virus that Shakes Protection Despite High Vaccine Coverage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fougerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (4), pp.174. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vaccines7040174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further evidence for in utero Transmission of equine hepacivirus to foals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Tapprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (12), pp.1124. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v11121124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Surveillance of EHV-1 Strains Circulating in France during and after the Major 2009 Outbreak in Normandy Involving Respiratory Infection, Neurological Disorder, and Abortion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Garvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Cullinane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (10), pp.916. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v11100916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening and evaluation of antiviral compounds against Equid alpha-herpesviruses using an impedance-based cellular assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 526, pp.105-116. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virol.2018.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hépacivirus, pégivirus, TDAV : une nouvelle triade de virus hépatiques chez le cheval ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Desbrosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 197, pp.24-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine PBMC cytokines profile after in vitro α- and γ-EHV infection: efficacy of a Parapoxvirus ovis based-immunomodulator treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (3), pp.28. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vaccines5030028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of Equine Hepacivirus Infections in France and Evidence for Two Viral Subtypes Circulating Worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64 (6), pp.1884-1897. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.12587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiology and molecular detection of equine herpesviruses in western Algeria in 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Laabassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Morilland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 207, pp.205-209. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2017.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Validation of a Quantitative PCR Method for Equid Herpesvirus-2 Diagnostics in Respiratory Fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Quesnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 109, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3791/53672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaccination contre la grippe équine et problématique des chevaux faibles répondeurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fougerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avortements à herpèsvirus équin 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des G.T.V.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Numéro spécial Avortements Tome 2, pp.43-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and quantitation of equid gammaherpesviruses (EHV-2, EHV-5) in nasal swabs using an accredited standardised quantitative PCR method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 198, pp.18-25. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jviromet.2013.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les infections à herpesvirus équins 1 : quels enseignements tirés des dernières épizooties ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46, pp.90-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-lasting airway inflammation associated with equid herpesvirus-2 in experimentally challenged horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 197 (2), pp.492-495. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tvjl.2012.12.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les herpèsvirus équins, les diagnostiquer, les prévenir, les traiter aujourd’hui et demain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Doubli-Bounoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (31), pp.15-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influenza, Herpèsvirus et Artérite virale équine : 3 familles de virus respiratoires responsables de crises économiques majeures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Dépêche Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 132, pp.17-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular detection of Coxiella burnetii and Neospora caninum in equine aborted foetuses and neonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 104 (1-2), pp.179-183. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prevetmed.2011.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les herpèsvirus équins : rôle majeur de l’herpèsvirus équin 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 173 (4), pp.7-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuropathogenic and non-neuropathogenic variants of equine herpesvirus 1 in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 145 (3-4), pp.329-333. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2010.03.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herpesviruses in respiratory liquids of horses: Putative implication in airway inflammation and association with cytological features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle van Erck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 139 (1-2), pp.34-41. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2009.04.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herpesviruses In Respiratory Liquids Of Horses: Putative Implication In Airway Inflammation And Association With Cytological Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle van Erck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 139 (1-2), pp.34. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2009.04.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of equid herpesvirus-5 in respiratory liquids: A retrospective study of 785 samples taken in 2006–2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 182 (2), pp.346-348. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tvjl.2008.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La puce à ADN : une solution d’avenir pour le dépistage des avortements infectieux chez la jument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (164), pp.41-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of equine herpesviruses in aborted foetuses by consensus PCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Freymuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Tapprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 126 (1-3), pp.20-29. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2007.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La puce à ADN : solution pour le dépistage des avortements infectieux chez la jument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 63, pp.57-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avortements infectieux : quels pathogènes faut-il rechercher aujourd’hui afin de protéger son élevage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 63, pp.54-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation and phylogenetic analysis of 22 French isolates of equine arteritis virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Udeni B.R. Balasuriya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 152 (11), pp.1977-1994. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00705-007-1040-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of equine herpesviruses in aborted foetuses by consensus PCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Freymuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tapprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 126 (1-3), pp.20. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2007.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00532283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des organoïdes cérébraux équins pour valider l’action potentielle de traitements contre l’herpèsvirus équin 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Larosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Poinsignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshinori Kambayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIII èmes Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de virologie, Apr 2026, Toulouse, France. pp.170 (O35)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rhinopneumonie : doit-on s’inquiéter ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hameline Virevialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vercken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences &amp; innovations équines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français du cheval et de l'équitation (IFCE), May 2025, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ImpedanCELL,une plateforme de criblage et d'évaluation de composés antiviraux contre les virus : application aux HVEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIème journée scientifique Association HerPAs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association HerPAs, Jun 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerebral organoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Larosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Poinsignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Aurine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connecting Equine health research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LABEO, Sep 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EHM Antiviral treatment - New perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshinori Kambayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connecting Equine health research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LABEO, Sep 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A screening study identified decitabine as an inhibitor of Varicellovirus equidalpha4 enhancing the innate antiviral response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jourdren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.73 (n°114)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerebral organoids: why shouldn't horses benefit from these models? Application to equine herpesviruses (EHVs) studies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Larosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Poinsignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Aurine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.68 (n°105)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory network surveillance of equine diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Lupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.79 (n°125), </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ImpedanCELL: A core facility to screen and evaluate antiviral compounds against equine viruses and a new approach to sero-neutralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.70 (n°108), </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a PtCl4 and PMAxx™-assisted PCR to evaluate capsid integrity of Varicellovirus equidalpha4 (EHV-4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Guenoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Lupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.69 (n°107), </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A screening study identified decitabine as an inhibitor of Varicellovirus equidalpha4 that enhances the innate antiviral response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sénamaud-Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIème journée scientifique de l’association HerPAs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Herpas herpesvirus et pathologies associées, Jun 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the survival of equine herpesvirus 4 (EHV-4) as a source of environmental contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Guenoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECEIM Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European college of equine international medicine, Oct 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ImpedanCELL: a core facility to screen and evaluate antiviral compounds against Equid alphaherpesviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium of the world association of veterinary laboratory diagnosticians</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaccin grippe équine : Vers une meilleure protection ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français du cheval et de l'équitation, Jun 2023, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunostimulating effect of co-injection of inactivated parapoxvirus ovis with an equine influenza vaccine on SRH antibodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Resaflu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exanthème coïtal en France : Etat des lieux sur la période 2010-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, Jun 2022, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la survie des herpèsvirus équins 1 et 4 dans l’environnement : quels risques pour les chevaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Defour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bonassies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciantar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50ème Journées annuelles de l'AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Vétérinaire Equine Française, Nov 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RTCA: proof of concept of a new method for serum and antiviral analysis of equine influenza virus (EIV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Resaflu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herpèsvirus équins et survie dans l’environnement : quels risques pour les chevaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Defour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bonassies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciantar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, Jun 2022, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and in vitro and in vivo characterization of a new equid herpesvirus‐1 DNA polymerase (ORF30) genotype associated with a C2254 / H752 strain in French horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.58-59, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.86_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an assay using real time cell analysis for the measurement of equid herpesvirus 1 specific neutralizing antibody in horses after experimental infection or field vaccination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.54-55, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.79_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatitis viruses: prevalence of equine parvovirus-hepatitis virus and equine hepacivirus in France and Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie El-Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.68, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.103_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation and characterisation of Equid herpesvirus-3 strains in France between 2010 and 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIDC, Sep 2021, Online, France. pp.92-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro evaluation of nine antiviral compounds for their potential effect against equid herpesvirus-4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.60, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.89_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement au valganciclovir des infections à herpèsvirus équin 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Sciences &amp; Innovations Equines - 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, May 2021, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt du valganciclovir dans le traitement des infections à herpèsvirus équin 1 chez les équidés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème journées francophones de virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Virologie, Apr 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equid alphaherpesviruses 8 and 9: strain isolation, ORF30 sequencing and antiviral assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.62-63, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.93_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of antiviral compounds against equid herpesvirus‐1 using Real‐Time Cell Analysis: screening of 2,891 molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.83_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major Equine Herpesvirus ‐ 1 epizootic in Europe: Identification of a marker for epidemiological surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Garvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.52-53, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.76_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral administration of valganciclovir reduces clinical signs, virus shedding and cell‐associated viraemia in ponies experimentally infected with equid herpesvirus‐1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Fremaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.56-56, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.82_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouvel arsenal thérapeutique contre la rhinopneumonie équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Le Pin au Haras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les virus respiratoires équins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire INRAe, Journée PSAT INRAe Nouzilly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parvovirus équin: un nouveau virus émergent au milieu de la triade hépatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Oden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48ème journées annuelles et ateliers 2020 (eAVEF 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine herpesvirus 1: phylogenic analysis in France & new approaches for antiviral therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Equine Infectious Diseases 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ganciclovir, pour traiter la rhinopneumonie demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Success and limitation of equine influenza vaccination: the first incursion in a decade of a Florida Clade 1 equine influenza virus that shakes protection despite high vaccine coverage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fougerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting of Equine Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EHV-4 Reloaded (Data update)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting of Equine Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impedance & other original tools for cellular models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Annual VCRS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mucosal immune defences against (non-)infectious invaders / Update on equine influenza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Annual VCRS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criblage et évaluation de l’effet antiviral de molécules contre les herpèsvirus équins 1 et 4 par la mesure d’impédance cellulaire : effet de la spironolactone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIème journée scientifique Herpes Virus et Pathologies Associées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’equid herpèsvirus 8 (HVE-8) : Emergence d’un nouvel herpèsvirus dans l’espèce équine : quels risques pour la filière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelles de l'AVEF 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une décennie de Rhinopneumonie : étude phylogénétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Maisonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dervin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche et de l'Innovation organisées par l'Institut Français du Cheval et de l'Equitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les herpèsvirus équins 8 et 9 : Quels risques représentent ces deux virus émergeants pour la santé équine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès HerPAS (Herpesvirus et Pathologies Associées)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepacivirus and the “new triade” : Further evidence for in utero transmission of equine hepacivirus to foals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Tapprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting of Equine Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confirmation d’infections mortelles par HVE-9 chez des zèbres de Grévy en captivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46ème journées annuelles de l'Association Vétérinaire Equine Française (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVEF, Nov 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time monitoring of Equid alphaherpesviruses infectivity in equine dermal cell based on impedance measurements: effects of aciclovir and ganciclovir treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth Havemeyer Equine Herpesvirus Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Beaufort, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time monitoring of Equid alphaherpesviruses infectivity in equine dermal cell based on impedance measurements: effects of aciclovir and ganciclovir treatments (IBCA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBCA (Impedance-Based Cellular Assays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles souches en 2018 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Maisonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46ème journées annuelles de l'Association Vétérinaire Equine Française (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l’aciclovir et du ganciclovir contre les herpèsvirus équins : suivi en temps réel par impédancemétrie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46ème journées annuelles de l'Association Vétérinaire Equine Française (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular evidence of circulation of equine herpesviruses in Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Laabassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Morilland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Animal Health &amp; Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of equine hepacivirus infections in France: Evidence for two viral subtypes circulating worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Desbrosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th WAVLD - International Symposium of the World. Association of Veterinary Laboratory Diagnosticians 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Sorrento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine PBMC cytokines profile and efficacy of a Parapoxvirus ovis based-immunomodulator after in vitro α- and γ-EHV infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th international equine infectious disease congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Buenos Aires, Argentina. pp.S69, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2016.02.149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time monitoring of Equid herpesviruses infectivity in equine dermal cell based on impedance measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Hans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIDC, Apr 2016, Buenos Aires, Argentina. pp.S69-S70, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2016.02.150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of equine hepacivirus infections in France: Facts and Physiopathological insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Buenos Aires, Argentina. pp.S22, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2016.02.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grippe et immunité: Mieux comprendre la vaccination et l’évolution des souches vaccinales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fougerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Normande Vétérinaire 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’infection du cheval par des hépacivirus : une nouvelle réalité en France, mais quelles conséquences pour le praticien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Desbrosses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42ème Congrès de l’Association des Vétérinaires Equins Français (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of equine hepacivirus infections in France: facts and physiopathological insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Desbrosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Annual Meeting of ESCV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESCV, 2014, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virus de la grippe équine: importance de la relation virus/hôte pour les aspects cliniques et les méthodes de prévention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fougerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40ème Journées de la Recherche Équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First description of equine rhinitis virus A and B in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Doubli-Bounoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier D’ablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th World Equine Veterinarians Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quid des Rhinovirus équins en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Doubli-Bounoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40ème Congrès de l’Association des Vétérinaires Equins Français (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVEF, 2012, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuropathogenic and non-neuropathogenic variants of equine herpesvirus type 1 in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Wegge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lissens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th SIVE (Società Italiana Veterinari per Equini)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Carrare, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuropathogenic and non-neuropathogenic variants of equine herpesvirus type 1 in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Freymuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Veterinary Virology -Herpes Virus Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variants neuropathogènes et non neuropathogènes de l’herpèsvirus équin de type 1 en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Freymuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Journée de l'Ecole doctorale Normande Biologie Intégrative et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12ème Journée de l'Ecole doctorale Normande Biologie Intégrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Freymuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Journée de l'Ecole doctorale Normande Biologie Intégrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Rouen (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données récentes sur l'implication de l'herpès virus équin de type 1 dans les avortements et les pathologies de forme nerveuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Tapprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des souches d’herpès virus équin de type 1 : détection des formes neuropathogènes et non neuropathogènes sur une population de 407 avortons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème Congrès de l’Association des Vétérinaires Equins Français (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic characterization of 22 French isolates of equine arteritis virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Udeni Balasuriya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian Association of Equine Veterinarians</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Bologna, Italy. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractésation génétique des souches du virus de l'artéte virale des équidés isolés en France à partir de sperme d'étalons excréteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30e Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation génétique de 18 souches de virus de l’artérite virale des équidés isolées en France à partir de sperme d’étalons excréteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compte-rendu des XXXèmes journées de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunostimulating effect of inactivated Parapoxvirus ovis on the serological response to equine influenza booster vaccination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. Equine Vetenary Journal, 56 (Suppl. 60), pp.89-90 (n°143), </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Booster effect of inactivated Parapoxvirus ovis on EHV-1 neutralising antibodies when co-injected with equine herpesvirus 1/4 vaccine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. 56 (Suppl. 60), pp.89 (n°142)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a better characterisation of the genetic diversity of circulating equine influenza virus strains by long-read sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Filipe-Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. Equine Vetenary Journal, 56 (Suppl. 60), pp.87 (n°141), </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criblage et évaluation de composés antiviraux contre l’herpèsvirus équin 4 par analyse cellulaire en temps réel (RTCA) : intérêt de la decitabine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sénamaud-Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIème Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C2254 in ORF30 and G713 in ORF11, two EHV-1 variants of interest, what happened to them?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hameline Virevialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. 56 (Suppl. 60), pp.107 (n°176)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet immunostimulant du Parapoxvirus ovis inactivé (iPPVO) administré en coinjection avec un vaccin contre la grippe équine: mesure de la réponse humorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVème journées francophones de virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’integrity PCR : Un nouvel outil pour différencier les virus infectieux des virus non-infectieux lors de contaminations environnementales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Guenoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51ème Journées annuelles de l’Association vétérinaire équine française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine herpesviruses in the environment: what are the risks in terms of contamination?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Defour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bonassies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciantar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International congress for veterinary virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un test de neutralisation en temps réel utilisant la technologie xCELLigence® (Real Time Cell Analysis, RTCA) pour titrer les anticorps neutralisant l'herpèsvirus équin 1 chez les chevaux après infection et/ou vaccination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVème journées francophones de virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro evaluation of nine antiviral compounds for their potential effect against equid alphaherpesviruses EHV-4 and EHV-3.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International congress for veterinary virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exanthème coïtal en France : Etat des lieux sur la période 2010-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50ème Journées annuelles de l'AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine herpesviruses 8 and 9: two emerging respiratory viruses in equids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Annual VCRS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenic study of Equine Herpesvirus 1 after a major outbreak in France in 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Maisonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dervin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'Ecole Doctorale Normande de Biologie Intégrative, Santé, Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criblage et évaluation de l'effet antiviral de molécules contre les herpèsvirus équins 1 et 4 par la mesure d'impédance cellulaire : effet de la spironolactone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème journées francophones de virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time monitoring of Equid alphaherpesviruses infectivity in equine dermal cell based on impedance measurements: effects of aciclovir and ganciclovir treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confirmation d'infections mortelles par HVE-9 chez des zèbres de Grévy en captivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelle de l'Association Vétérinaire Équine Française Bordeaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time monitoring of Equid alphaherpesviruses infectivity in equine dermal cell based on impedance measurements: effects of aciclovir and ganciclovir treatments (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBCA (Impedance-Based Cellular Assays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impedance monitoring of Equid herpesviruses infectivity in equine dermal cell after acyclovir treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Veterinary Herpesvirus Symposium of the European Society For Veterinary Virology (ESVV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro alpha- and gamma-EHV infection : Equine PBMC cytokines profile and efficacy of a Parapoxvirus ovis based-immunomodulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Veterinary Herpesvirus Symposium of the European Society For Veterinary Virology (ESVV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Ghent, Belgium. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi en temps réel par impédancemétrie de l'infection des cellules dermiques équines par les herpesvirus équins : effet de l'acyclovir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIème journées françaises de virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time monitoring of Equid herpesviruses infectivity in equine dermal cell based on impedance measurements: Effects of acyclovir treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Antiviral Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Sitges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première mise en évidence des herpèsvirus équins par qPCR lors d’un épisode respiratoire dans l’ouest algérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Laabassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Morilland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41ème Congrès de l’Association des Vétérinaires Equins Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunomodulatory effects of EHV-4 on PBMC and a new equine tracheal epithelial cell line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Borchers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Congress of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données récentes sur l’implication de l’herpèsvirus équin de type 1 dans les avortements et les pathologies de forme nerveuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Tapprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place des herpès viroses dans les maladies infectieuses équines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des souches d’herpèsvirus équin de type 1 : détection des formes neuropathogènes et non neuropathogènes sur une population de 407 avortons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème Congrès de l’Association des Vétérinaires Equins Français (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépistage des leptospires par les outils de biologie moléculaire : s’agit-il d’un nouveau paradigme?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Oyié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADILVA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of polymerase chain reaction (PCR) in the diagnosis of equine coital exanthema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st American College of Veterinary Internal Medecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Charlotte, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation génétique de 18 souches de virus de l’artérite virale des équidés isolées en France (en 2001-2002) à partir de sperme d’étalons excréteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Paris, France. pp.Inconnu, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exanthème coïtal dans un élevage de poneys Fjord. Intérêt du diagnostic par PCR.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Congrès de l’Association des Vétérinaires Equins Français (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Le touquet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId283"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="98194997"/>
+    <w:nsid w:val="C313F19E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-fortier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4666-1536" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05492367v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Normand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fortier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marcillaud-Pitel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronost" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04574212v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Thieulent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Sutton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine S&#233;namaud-Beaufort" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v16050746" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04590424v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles El-Hage" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Hue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v16060862" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04780916v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lupo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03665741v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Toquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Fremaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11050539" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898642v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Carnet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Paillot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Briot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines10122139" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03351614v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courouc&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garvey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2710.210704" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02971415v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12101160" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03022297v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Munier-Lehmann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Suzanne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dallemagne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106492" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03219248v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2020.104931" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372315v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fougerolle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Legrand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jourdan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marcillaud Pitel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines7040174" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02417668v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Tapprest" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Foursin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11121124" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02351539v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Cullinane" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11100916" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968305v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Zientara" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2018.10.013" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02175147v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Desbrosse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01875682v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Richard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fortier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines5030028" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968333v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12587" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968325v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Laabassi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Morilland" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2017.06.017" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968338v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laurent" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quesnelle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/53672" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953625v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rash" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02952092v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertine L&#233;on" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968342v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2013.12.008" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T29ZR5WG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02932071v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tritz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02932087v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Doubli-Bounoua" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968350v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2012.12.027" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WCVX6BW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02932099v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Miszczak" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02946325v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laugier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2011.11.001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SNLQF10-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766717v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hugues Pitel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02946328v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2010.03.031" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04223147v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle van Erck" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pottier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2009.04.021" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520653v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04223096v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2008.07.004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZPN86CK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767901v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousseau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blanchard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rouillard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04225213v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Freymuth" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2007.06.019" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767975v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767959v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Maillard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655727v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqiang Zhang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udeni B.R. Balasuriya" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-007-1040-z" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8JCZJBLK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532283v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;on" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fortier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fortier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Freymuth" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tapprest" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05078757v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hameline Virevialle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vercken" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05127721v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05271835v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pain" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Larosa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Poinsignon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Aurine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05271855v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshinori Kambayashi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723984v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jourdren" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723738v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724006v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Kokabi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.14215" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723757v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723747v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Guenoux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651833v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04264247v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04148728v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04120180v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03845765v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03691047v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03817187v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Defour" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bonassies" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciantar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652286v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03690334v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375470v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.86_13495" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03384989v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385399v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.89_13495" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03230969v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375462v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.79_13495" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03362318v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie El-Hage" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.103_13495" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03232358v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375480v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.93_13495" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03405801v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.83_13495" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03362343v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.76_13495" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03362463v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.82_13495" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03219395v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03441549v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Oden" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03441616v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391726v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02286181v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391315v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391418v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02402974v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02402980v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02286202v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02285546v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maisonnier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dervin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391756v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391365v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02285532v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mulot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leclerc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294033v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04773195v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418915v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02286222v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02286392v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418369v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morilland" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418401v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385073v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2016.02.149" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02273332v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Hans" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2016.02.150" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02273336v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Foursin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2016.02.047" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04774475v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Desbrosses" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03095121v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04774500v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04774501v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04762390v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#8217;ablon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764828v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gilbert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04762518v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wegge" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lissens" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764977v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Freymuth" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764501v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810669v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751398v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810692v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814898v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udeni Balasuriya" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827015v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828476v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sailleau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gicquel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724151v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724136v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724113v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne-Pollet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Filipe-Ferreira" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.14356" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04568003v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724295v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04082440v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04283126v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03808188v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03653120v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03808041v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03817201v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294041v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02285515v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02286193v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03454653v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02286228v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02285501v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271601v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271567v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294030v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294037v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03396673v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03396304v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Borchers" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782527v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782489v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782396v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782599v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Oyi&#233;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Launay" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782163v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cochard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Huet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829913v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782657v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-fortier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4666-1536" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05492367v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Normand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fortier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marcillaud-Pitel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronost" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04574212v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Thieulent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Sutton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine S&#233;namaud-Beaufort" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v16050746" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04590424v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles El-Hage" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Hue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v16060862" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04780916v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lupo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03665741v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Toquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Fremaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11050539" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898642v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Carnet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Paillot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Briot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines10122139" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03351614v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courouc&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garvey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2710.210704" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02971415v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12101160" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03022297v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Munier-Lehmann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Suzanne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dallemagne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106492" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03219248v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2020.104931" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372315v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fougerolle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Legrand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jourdan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marcillaud Pitel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines7040174" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02417668v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Tapprest" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Foursin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11121124" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02351539v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Cullinane" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11100916" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968305v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Zientara" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2018.10.013" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02175147v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Desbrosse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01875682v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Richard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fortier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines5030028" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968333v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12587" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968325v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Laabassi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Morilland" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2017.06.017" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DBJRNQT1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968338v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laurent" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quesnelle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/53672" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953625v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rash" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02952092v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertine L&#233;on" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968342v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2013.12.008" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T29ZR5WG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02932071v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tritz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968350v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2012.12.027" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WCVX6BW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02932087v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Doubli-Bounoua" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02932099v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Miszczak" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02946325v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laugier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2011.11.001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SNLQF10-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766717v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hugues Pitel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02946328v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2010.03.031" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04223147v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle van Erck" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pottier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2009.04.021" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520653v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04223096v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2008.07.004" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZPN86CK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767901v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousseau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blanchard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rouillard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04225213v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Freymuth" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2007.06.019" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767975v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767959v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Maillard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655727v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqiang Zhang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udeni B.R. Balasuriya" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-007-1040-z" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8JCZJBLK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532283v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;on" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fortier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fortier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Freymuth" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tapprest" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05598220v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Larosa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Poinsignon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshinori Kambayashi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05078757v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hameline Virevialle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vercken" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05127721v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05271835v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Aurine" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05271855v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723984v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jourdren" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723738v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724006v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Kokabi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.14215" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723757v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723747v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Guenoux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651833v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04264247v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04148728v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04120180v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03845765v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03691047v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03817187v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Defour" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bonassies" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciantar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652286v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03690334v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375470v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.86_13495" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375462v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.79_13495" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03362318v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie El-Hage" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.103_13495" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03384989v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385399v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.89_13495" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03230969v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03232358v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375480v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.93_13495" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03405801v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.83_13495" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03362343v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.76_13495" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03362463v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.82_13495" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03219395v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03441616v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03441549v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Oden" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391726v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02286181v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391418v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391315v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02402974v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02402980v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02286202v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391756v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02285546v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maisonnier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dervin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02285532v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mulot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leclerc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391365v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04773195v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294033v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02286222v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418915v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02286392v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418369v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morilland" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418401v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385073v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2016.02.149" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02273332v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Hans" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2016.02.150" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02273336v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Foursin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2016.02.047" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04774500v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04774475v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Desbrosses" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03095121v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04774501v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04762390v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#8217;ablon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764828v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gilbert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04762518v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wegge" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lissens" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764501v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Freymuth" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764977v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810669v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751398v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810692v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814898v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udeni Balasuriya" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827015v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828476v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sailleau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gicquel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724151v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724136v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724113v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne-Pollet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Filipe-Ferreira" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.14356" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04568003v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724295v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04082440v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04283126v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03808188v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03653120v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03808041v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03817201v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294041v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02285515v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02286193v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03454653v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02285501v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02286228v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271601v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271567v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294030v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294037v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03396673v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03396304v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Borchers" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782527v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782489v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782396v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782599v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Oyi&#233;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Launay" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782163v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cochard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Huet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829913v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782657v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>