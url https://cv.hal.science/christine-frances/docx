--- v0 (2026-03-09)
+++ v1 (2026-04-12)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christine Frances </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological effects of chlorogenic acid nanoformulations on colorectal cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tobón-Vélez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana María Sepúlveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana María Castañeda-Cifuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 115, pp.107744. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jddst.2025.107744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamics in a stirred tank with a retreat blade impeller: Evaluating the potential of IBM-LES through comparison with PIV data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Salar Hoseini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Coufort-Saudejaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Liné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 215, pp.419-429. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2025.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05036865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating wet stirred-bead milling for Tetraselmis suecica biorefinery: Operating parameters influence and specific energy efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Peydecastaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Pontalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Guihéneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 394, pp.130181. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2023.130181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04490301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the consolidation mechanism of selective laser sintering/powder bed selective laser process of ceramics: Hydroxyapatite case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asif Ur Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metin Salamci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Prototyping Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (4), pp.677-695. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/RPJ-04-2023-0128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell destruction level and metabolites green-extraction of Tetraselmis suecica by low and intermediate frequency ultrasound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Peydecastaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Pontalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Guihéneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 98, pp.106492. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2023.106492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetraselmis suecica biofilm cell destruction by high-pressure homogenization for protein extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Guihéneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Peydecastaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Pontalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21, pp.101372. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biteb.2023.101372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends on valorization of pitaya fruit biomass through value-added and green extraction technology – A critical review of advancements and processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feby Carmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 138, pp.339 - 354. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2023.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature influence on MBS latex aggregate morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Coufort-Saudejaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Couffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Liné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 676, Part A, 32 p. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2023.132139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring hydroxyapatite microspheres by spray-drying for powder bed fusion feedstock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 398, pp.117116. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2022.117116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wet size measurements for the evaluation of the deagglomeration behaviour of spray-dried alumina powders in suspension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Ablitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 48 (6), pp.7926-7936. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2021.11.340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powder bed selective laser process (sintering/melting) applied to tailored calcium phosphate-based powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tenailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Duployer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50, pp.102542. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addma.2021.102542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring hydroxyapatite suspensions by stirred bead milling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 48 (17), pp.24953-24964. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2022.05.149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masked stereolithography of hydroxyapatite bioceramic scaffolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.100235. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceram.2022.100235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of additive manufacturing of ceramics by powder bed selective laser processing (sintering / melting): Calcium phosphate, silicon carbide, zirconia, alumina, and their composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Montón Zarazaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eren Özmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Urruth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, pp.100073. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceram.2021.100073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibuprofen loading into Mesoporous Silica Nanoparticles using Co- Spray Drying : a Multi-Scale Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ruffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Roblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2019.109689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agglomeration of stoichiometric hydroxyapatite: Impact on particle size distribution and purity in the precipitation and maturation steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Galey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2019.10.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractal dimensions and morphological characteristics of aggregates formed in different physico-chemical and mechanical flocculation environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Liné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Coufort-Saudejaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 560, pp.213-222. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2018.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights in morphological analysis for managing activated sludge systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Coufort-Saudejaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 77 (10), pp.2415-2425. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2018.189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomineralization of a titanium-modified hydroxyapatite semiconductor on conductive wool fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Adamiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Sangiorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Sprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Sandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (36), pp.7608-7621. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7TB00211D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of aggregate size and shape properties under sequenced flocculation in a turbulent Taylor-Couette reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Coufort-Saudejaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Liné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 491, pp.167-178. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2016.12.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological properties of flocs under turbulent break-up and restructuring processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Vlieghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Coufort-Saudejaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Liné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 63 (9), pp.3706-3716. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.15745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion on DQMOM to solve a bivariate population balance equation applied to a grinding process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Liné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 295, pp.234-244. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2016.03.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QMOM-based population balance model involving a fractal dimension for the flocculation of latex particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Vlieghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Coufort-Saudejaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Liné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 155, pp.65-82. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2016.07.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of precipitation process parameters on boehmite properties: in situ optical monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Teychené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Boualleg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dandeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 280, pp.658-669. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2015.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the effect of cell disruption methods on the diffusion of Chlorella vulgaris proteins and pigments in the aqueous phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Safi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Violeta Ursu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8, pp.61-68. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2015.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of lipids and pigments of Chlorella vulgaris by supercritical carbon dioxide: influence of bead milling on extraction performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Safi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateo Montero Varela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Badia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (4), pp.1711-1718. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-013-0212-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue on innovative processes and materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Le Bolay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 255, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2014.01.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comminution process modeling based on the monovariate and bivariate direct quadrature method of moments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Liné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 60 (5), pp.1621-1631. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.14358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grinding of calcite suspensions in a stirred media mill: Effect of operational parameters on the product quality and the specific energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soualo Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 255, pp.89-97. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2013.11.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ characterization of floc morphology by image analysis in a turbulent Taylor-Couette reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Vlieghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Coufort-Saudejaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Liné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 60 (7), pp.2389-2403. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.14431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation of silica nanoparticles in concentrated suspensions under turbulent, shear and extensional flows.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite d'Olce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 95, pp.184-193. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2013.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of concentration of dispersions on particle sizing during production of fine particles in wet grinding process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Asif Inam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soualo Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 208 (n° 2), pp. 329-336. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.POWTEC.2010.08.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of impurities on particle sizing by acoustic attenuation spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Asif Inam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, vol. 201 (n° 1), pp. 21-26. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.POWTEC.2010.02.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Colliding Grinding Beads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33 (9), pp.1438-1446. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/CEAT.201000156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of grinding in a stirred media mill: Hydrodynamics and collision characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65 (6), pp.2052-2064. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2009.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Characterization and Population Balance Modelling of the Dense Silica Suspensions Aggregation Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, vol. 63 n° 21., 5239 -5251 available on : http://oatao.univ-toulouse.fr/1491/1/Tourbin_1491.pdf. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2008.06.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The specific selection function effect on clinker grinding efficiency in a dry batch ball mill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Belaadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mineral Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 87 (3-4), pp.141-145. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.minpro.2008.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of the Aggregation Process of Dense Colloidal Silica Suspensions in a Stirred Tank by Acoustic Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.0. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2008.04.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of Complementary Methods for the Characterization of Dense Colloidal Silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Particle &amp; Particle Systems Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, vol. 24 n° 6., pp.411-423. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppsc.200601092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy efficiency of cement finish grinding in a dry batch ball mill.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Belaadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36 (3), pp.416-421. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2005.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617581v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat Exchange Modeling of a Grate Clinker Cooler and Entropy Production Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. F. Belabed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Belaadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23 (1), pp.61-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of small composite particles by co-grinding in a medial mill. Characterization of the granulometric and the mecanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zapata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Le Bolay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Molina-Boisseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chem. Eng. Res. Des.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.631-636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface to the special edition of Powder Technology on the 7th International Symposium on Agglomeration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Le Bolay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Dodds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 130 (1-3, SI)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle morphology of ground gibbsite in different grinding environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Le Bolay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Belaroui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mineral Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 61 (1), pp.41-56. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0301-7516(00)00025-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface to the Special Edition of Powder Technology on the 9th European Symposium on Comminution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Le Bolay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chamayou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Dodds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 105 (1-3), pp.1. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0032-5910(99)00111-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations into fine grinding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Dodds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kona</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 13, p.113-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JOHAN DEBAYLE 1977 - 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Figliuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Moreaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 44, pp.97, 2025, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5566/ias.3641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05087300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low frequency ultrasound assisted extraction of phytochemicals in the peels of pitaya (Hylocereus purpusii)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feby Carmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Meeting of the European Society of Sonochemistry, ESS18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Leuven (BE), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoencapsulation de l'acide chlorogénique par atomisation : étude de la formulation et des paramètres du procédé de séchage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tobón-Vélez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès Français de Génie des Procédés, SFGP2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green physical processes for the extraction of organic dye betacyanin from dragon fruit (Hylocereus purpusii) peels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feby Carmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress on Biotechnology, ECB2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rotterdam (NL), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédés physiques verts pour l'extraction de composés bioactifs à partir de peaux de pitaya (Hylocereus purpusii)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feby Carmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès Français de Génie des Procédés, SFGP2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spray drying nanoencapsulation of chlorogenic acid using biopolymer nanocarrier systems and its biological impact on colorectal cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tobón-Vélez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana María Sepúlveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana María Castañeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Pedroza-Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th World Meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Vienna (AUSTRIA), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'encapsulation de la fluorescéine au sein de nanoparticules de silice mésoporeuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakho Saloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès Français de Génie des Procédés, SFGP2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoencapsulation of 5-O-Caffeoylquinic Acid by Spray Drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tobon Velez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARTEC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Granulometric Analysis of Maltodextrin Particles Observed by Scanning Electron Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bottenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Théodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tobón Vélez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPRS 13th International Conference on Pattern Recognition Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, espol - Escuela superior Politécnica del Litoral, Jul 2023, Guayaquil, Ecuador. pp.1 à 7, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPRS58416.2023.10179067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04169470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche pour l’analyse granulométrique de particules condensées sur des images en niveaux de gris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bottenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Théodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tobón Vélez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2023 - 29ème Colloque Francophone du Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France. pp.2023-1378 / 1153 à 1156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04195651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological properties of latex aggregates under mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Coufort-Saudejaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Couffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Liné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARTEC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la fréquence et de la puissance ultrasonore sur le niveau de destruction cellulaire et l’extraction de métabolites de la microalgue Tetraselmis suecica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Peydecastaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pontalier Pierre Yves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guihéneuf Freddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées Sonochimie, Ultrasons et Procédés (JSUP7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masked stereolithography (mSLA) 3D printing of hydroxyapatite bio-ceramic scaffolds from tailored photoreactive suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">youCGMed Workshop for Young Researchers in Ceramics and Glasses for Medical Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Madrid (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetraselmis suecica cell destruction by high-pressure homogenization for proteins recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine FRANCES</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Peydecastaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Pontalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Guihéneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Renewable Resources and Biorefineries (RRB 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la température sur la morphologie d’agrégats de nanoparticules de latex de type MBS lors d’un procédé d’agglomération en milieu liquide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Coufot-Saudejaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Couffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Liné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès de la Société Française de Génie des Procédés (SFGP2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de la destruction des cellules et de l'extraction des protéines de Tetraselmis suecica par des méthodes mécaniques : corrélation des paramètres du procédé avec la lyse cellulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Guihéneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Peydecastaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Pontalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès de la Société Française de Génie des Procédés (SFGP2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of high value-added molecules from red pitaya using stirred media milling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feby Carmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Symposium on Comminution &amp; Classification (ESCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis of aggregate size and population balance modelling using Extended Kalman filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Coufort-Saudejaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine FRANCES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population Balance Modelling PBM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of cell destruction and proteins green-extraction of Tetraselmis suecica by ultrasound: correlation of process parameters to cell lysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Guihéneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Peydecastaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Pontalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Meeting of the European Society of Sonochemistry (ESS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Jena, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of cell destruction and proteins extraction of Tetraselmis suecica by stirred-bead milling: correlation of process parameters to cell lysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Guihéneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Peydecastaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Pontalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Symposium on comminution &amp; classification (ESCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring hydroxyapatite suspensions by stirred bead milling as a pre-processing step for additive manufacturing technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine FRANCES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Symposium on comminution &amp; classification (ESCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoencapsulation of 5-O-caffeoylquinic acid by Spray Drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tobón Vélez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Congress on Particle Technology (WCPT9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Madrid (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning hydroxyapatite bio-ceramic powder feedstock properties for selective laser sintering/melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Congress on Ceramics (ICC8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Busan, Korea, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and separation of exopolysaccharides from Tetraselmis suecica produced as biofilm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Peydecastaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Pontalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Guihéneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgaEurope 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, On Line, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring hydroxyapatite bio-ceramic feedstock properties for additive manufacturing technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et Technologie des Poudres, Poudres et Matériaux Frittés (STPMF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Saint-Etienne (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approaches towards powder bed selective laser processing of calcium phosphate materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromat 2021 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la charge en ibuprofène de nanoparticules de silice mésoporeuse par un procédé d’atomisation-séchage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ruffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et Technologie des Poudres, Poudres et Matériaux Frittés (STPMF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Saint-Etienne (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving hydroxyapatite powder feedstock properties for selective laser sintering/melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Young Ceramist additive Manufacturing (yCAM20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of spray-dried powder deagglomeration behaviour based on dry laser diffraction analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Ablitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro PM2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Powder Metallurgy Association, Oct 2020, Lisbon (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of process and formulation parameters for the encapsulation of active substances by the co-spray drying process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ruffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th Europeen Congress of Chemical Engineering, ECCE12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphite as near-infrared absorbing additive: a way to improve hydroxyapatite absorptance for laser sintering/melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 young Ceramists Additive Manufacturing Forum, yCAM19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Mons, Belgique, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving hydroxyapatite bio-ceramic powder absorptance at Nd-YAG laser wavelength by addition of absorption additives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI ECers Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring hydroxyapatite bio-ceeramic powder properties for selective laser sintering/melting shaping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop for Young Researchers in Ceramics and Glasses for Medical Applications (YouCGMed)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Madrid (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring hydroxyapatite powder properties for 3D printing based on selective laser melting or sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Galey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th Europeen Congress of Chemical Engineering, ECCE12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Florence (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spray drying of alumina powders – impact of process parameters and powder properties upon final product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Ablitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th Europeen Congress of Chemical Engineering, ECCE12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Florence (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current approaches and future prospects for comminution process modelling based on population balance equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Liné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Symposium on Comminution &amp; Classification, ESCC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé innovant pour la formulation de nanovecteurs d'agents anticancéreux par co-spray drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ruffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème colloque Sciences et Technologie des Poudres STP 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du comportement de suspensions concentrées de silice colloïdale lors de leur destabilisation électrostatique en cuve agitée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et Technologie des Poudres et Matériaux Frittés STP 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Albi, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d’un préchauffeur à cyclones d’une cimenterie et analyse des pertes physico-chimiques d’exergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Belaadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mènouar Boughedaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saadane Chikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Saint-Etienne, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation of concentrated colloidal silica dispersions in flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Congress of Chemical Engineering (WCCE 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Glasgow, United Kingdom. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical approach of grinding process in a stirred media mill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium PARTEC2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Nuremberg, Germany. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la spectroscopie acoustique pour la caractérisation de suspensions denses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Saint-Etienne, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche numérique du procédé de broyage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation of concentrated colloidal silica dispersions in a stirred tank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Particle Technology WCPT5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Orlando, United States. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrégation de dispersions concentrées de silice colloïdale sous écoulement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Toulouse, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the grinding stress on the fragmentation mechanism of polystyrene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lyczko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Le Bolay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCPT 3 -World congress on particle technology 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Brighton, United Kingdom. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse morphologique des boues biologiques d'épuration. Descriptifs les plus pertinents et propriétés physico-chimiques des boues d’épuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Génie des Procédés - SFGP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lille, France. pp.0, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Removal of oversize & recovery of particles from suspensions in the nano size range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Meireles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CNRS. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId252"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christine Frances </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological effects of chlorogenic acid nanoformulations on colorectal cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tobón-Vélez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana María Sepúlveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana María Castañeda-Cifuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 115, pp.107744. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jddst.2025.107744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamics in a stirred tank with a retreat blade impeller: Evaluating the potential of IBM-LES through comparison with PIV data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Salar Hoseini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Coufort-Saudejaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Liné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 215, pp.419-429. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2025.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05036865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating wet stirred-bead milling for Tetraselmis suecica biorefinery: Operating parameters influence and specific energy efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Peydecastaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Pontalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Guihéneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 394, pp.130181. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2023.130181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04490301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the consolidation mechanism of selective laser sintering/powder bed selective laser process of ceramics: Hydroxyapatite case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asif Ur Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metin Salamci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Prototyping Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (4), pp.677-695. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/RPJ-04-2023-0128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetraselmis suecica biofilm cell destruction by high-pressure homogenization for protein extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Guihéneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Peydecastaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Pontalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21, pp.101372. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biteb.2023.101372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell destruction level and metabolites green-extraction of Tetraselmis suecica by low and intermediate frequency ultrasound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Peydecastaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Pontalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Guihéneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 98, pp.106492. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2023.106492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature influence on MBS latex aggregate morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Coufort-Saudejaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Couffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Liné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 676, Part A, 32 p. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2023.132139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends on valorization of pitaya fruit biomass through value-added and green extraction technology – A critical review of advancements and processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feby Carmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 138, pp.339 - 354. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2023.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring hydroxyapatite microspheres by spray-drying for powder bed fusion feedstock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 398, pp.117116. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2022.117116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wet size measurements for the evaluation of the deagglomeration behaviour of spray-dried alumina powders in suspension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Ablitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 48 (6), pp.7926-7936. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2021.11.340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powder bed selective laser process (sintering/melting) applied to tailored calcium phosphate-based powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tenailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Duployer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50, pp.102542. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addma.2021.102542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring hydroxyapatite suspensions by stirred bead milling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 48 (17), pp.24953-24964. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2022.05.149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masked stereolithography of hydroxyapatite bioceramic scaffolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.100235. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceram.2022.100235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of additive manufacturing of ceramics by powder bed selective laser processing (sintering / melting): Calcium phosphate, silicon carbide, zirconia, alumina, and their composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Montón Zarazaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eren Özmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Urruth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, pp.100073. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceram.2021.100073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibuprofen loading into Mesoporous Silica Nanoparticles using Co- Spray Drying : a Multi-Scale Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ruffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Roblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2019.109689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agglomeration of stoichiometric hydroxyapatite: Impact on particle size distribution and purity in the precipitation and maturation steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Galey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2019.10.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractal dimensions and morphological characteristics of aggregates formed in different physico-chemical and mechanical flocculation environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Liné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Coufort-Saudejaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 560, pp.213-222. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2018.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights in morphological analysis for managing activated sludge systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Coufort-Saudejaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 77 (10), pp.2415-2425. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2018.189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomineralization of a titanium-modified hydroxyapatite semiconductor on conductive wool fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Adamiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Sangiorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Sprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Sandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (36), pp.7608-7621. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7TB00211D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of aggregate size and shape properties under sequenced flocculation in a turbulent Taylor-Couette reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Coufort-Saudejaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Liné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 491, pp.167-178. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2016.12.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological properties of flocs under turbulent break-up and restructuring processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Vlieghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Coufort-Saudejaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Liné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 63 (9), pp.3706-3716. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.15745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QMOM-based population balance model involving a fractal dimension for the flocculation of latex particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Vlieghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Coufort-Saudejaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Liné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 155, pp.65-82. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2016.07.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion on DQMOM to solve a bivariate population balance equation applied to a grinding process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Liné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 295, pp.234-244. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2016.03.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of precipitation process parameters on boehmite properties: in situ optical monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Teychené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Boualleg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dandeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 280, pp.658-669. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2015.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the effect of cell disruption methods on the diffusion of Chlorella vulgaris proteins and pigments in the aqueous phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Safi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Violeta Ursu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8, pp.61-68. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2015.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comminution process modeling based on the monovariate and bivariate direct quadrature method of moments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Liné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 60 (5), pp.1621-1631. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.14358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of lipids and pigments of Chlorella vulgaris by supercritical carbon dioxide: influence of bead milling on extraction performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Safi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateo Montero Varela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Badia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (4), pp.1711-1718. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-013-0212-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue on innovative processes and materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Le Bolay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 255, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2014.01.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grinding of calcite suspensions in a stirred media mill: Effect of operational parameters on the product quality and the specific energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soualo Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 255, pp.89-97. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2013.11.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ characterization of floc morphology by image analysis in a turbulent Taylor-Couette reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Vlieghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Coufort-Saudejaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Liné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 60 (7), pp.2389-2403. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.14431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation of silica nanoparticles in concentrated suspensions under turbulent, shear and extensional flows.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite d'Olce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 95, pp.184-193. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2013.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of concentration of dispersions on particle sizing during production of fine particles in wet grinding process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Asif Inam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soualo Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 208 (n° 2), pp. 329-336. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.POWTEC.2010.08.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of impurities on particle sizing by acoustic attenuation spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Asif Inam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, vol. 201 (n° 1), pp. 21-26. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.POWTEC.2010.02.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Colliding Grinding Beads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33 (9), pp.1438-1446. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/CEAT.201000156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of grinding in a stirred media mill: Hydrodynamics and collision characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65 (6), pp.2052-2064. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2009.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Characterization and Population Balance Modelling of the Dense Silica Suspensions Aggregation Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, vol. 63 n° 21., 5239 -5251 available on : http://oatao.univ-toulouse.fr/1491/1/Tourbin_1491.pdf. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2008.06.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The specific selection function effect on clinker grinding efficiency in a dry batch ball mill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Belaadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mineral Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 87 (3-4), pp.141-145. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.minpro.2008.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of the Aggregation Process of Dense Colloidal Silica Suspensions in a Stirred Tank by Acoustic Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.0. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2008.04.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of Complementary Methods for the Characterization of Dense Colloidal Silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Particle &amp; Particle Systems Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, vol. 24 n° 6., pp.411-423. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppsc.200601092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy efficiency of cement finish grinding in a dry batch ball mill.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Belaadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36 (3), pp.416-421. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2005.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617581v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat Exchange Modeling of a Grate Clinker Cooler and Entropy Production Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. F. Belabed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Belaadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23 (1), pp.61-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of small composite particles by co-grinding in a medial mill. Characterization of the granulometric and the mecanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zapata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Le Bolay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Molina-Boisseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chem. Eng. Res. Des.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.631-636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface to the special edition of Powder Technology on the 7th International Symposium on Agglomeration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Le Bolay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Dodds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 130 (1-3, SI)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle morphology of ground gibbsite in different grinding environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Le Bolay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Belaroui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mineral Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 61 (1), pp.41-56. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0301-7516(00)00025-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface to the Special Edition of Powder Technology on the 9th European Symposium on Comminution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Le Bolay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chamayou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Dodds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 105 (1-3), pp.1. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0032-5910(99)00111-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations into fine grinding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Dodds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kona</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 13, p.113-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JOHAN DEBAYLE 1977 - 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Figliuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Moreaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 44, pp.97, 2025, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5566/ias.3641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05087300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoencapsulation de l'acide chlorogénique par atomisation : étude de la formulation et des paramètres du procédé de séchage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tobón-Vélez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès Français de Génie des Procédés, SFGP2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low frequency ultrasound assisted extraction of phytochemicals in the peels of pitaya (Hylocereus purpusii)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feby Carmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Meeting of the European Society of Sonochemistry, ESS18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Leuven (BE), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green physical processes for the extraction of organic dye betacyanin from dragon fruit (Hylocereus purpusii) peels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feby Carmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress on Biotechnology, ECB2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rotterdam (NL), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédés physiques verts pour l'extraction de composés bioactifs à partir de peaux de pitaya (Hylocereus purpusii)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feby Carmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès Français de Génie des Procédés, SFGP2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spray drying nanoencapsulation of chlorogenic acid using biopolymer nanocarrier systems and its biological impact on colorectal cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tobón-Vélez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana María Sepúlveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana María Castañeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Pedroza-Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th World Meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Vienna (AUSTRIA), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'encapsulation de la fluorescéine au sein de nanoparticules de silice mésoporeuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakho Saloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès Français de Génie des Procédés, SFGP2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoencapsulation of 5-O-Caffeoylquinic Acid by Spray Drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tobon Velez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARTEC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Granulometric Analysis of Maltodextrin Particles Observed by Scanning Electron Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bottenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Théodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tobón Vélez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPRS 13th International Conference on Pattern Recognition Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, espol - Escuela superior Politécnica del Litoral, Jul 2023, Guayaquil, Ecuador. pp.1 à 7, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPRS58416.2023.10179067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04169470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche pour l’analyse granulométrique de particules condensées sur des images en niveaux de gris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bottenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Théodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tobón Vélez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2023 - 29ème Colloque Francophone du Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France. pp.2023-1378 / 1153 à 1156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04195651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological properties of latex aggregates under mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Coufort-Saudejaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Couffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Liné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARTEC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la fréquence et de la puissance ultrasonore sur le niveau de destruction cellulaire et l’extraction de métabolites de la microalgue Tetraselmis suecica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Peydecastaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pontalier Pierre Yves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guihéneuf Freddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées Sonochimie, Ultrasons et Procédés (JSUP7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetraselmis suecica cell destruction by high-pressure homogenization for proteins recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine FRANCES</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Peydecastaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Pontalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Guihéneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Renewable Resources and Biorefineries (RRB 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masked stereolithography (mSLA) 3D printing of hydroxyapatite bio-ceramic scaffolds from tailored photoreactive suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">youCGMed Workshop for Young Researchers in Ceramics and Glasses for Medical Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Madrid (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la température sur la morphologie d’agrégats de nanoparticules de latex de type MBS lors d’un procédé d’agglomération en milieu liquide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Coufot-Saudejaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Couffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Liné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès de la Société Française de Génie des Procédés (SFGP2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de la destruction des cellules et de l'extraction des protéines de Tetraselmis suecica par des méthodes mécaniques : corrélation des paramètres du procédé avec la lyse cellulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Guihéneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Peydecastaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Pontalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès de la Société Française de Génie des Procédés (SFGP2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of high value-added molecules from red pitaya using stirred media milling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feby Carmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Symposium on Comminution &amp; Classification (ESCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis of aggregate size and population balance modelling using Extended Kalman filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Coufort-Saudejaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine FRANCES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population Balance Modelling PBM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of cell destruction and proteins green-extraction of Tetraselmis suecica by ultrasound: correlation of process parameters to cell lysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Guihéneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Peydecastaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Pontalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Meeting of the European Society of Sonochemistry (ESS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Jena, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of cell destruction and proteins extraction of Tetraselmis suecica by stirred-bead milling: correlation of process parameters to cell lysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Guihéneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Peydecastaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Pontalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Symposium on comminution &amp; classification (ESCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring hydroxyapatite suspensions by stirred bead milling as a pre-processing step for additive manufacturing technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine FRANCES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Symposium on comminution &amp; classification (ESCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoencapsulation of 5-O-caffeoylquinic acid by Spray Drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tobón Vélez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Congress on Particle Technology (WCPT9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Madrid (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning hydroxyapatite bio-ceramic powder feedstock properties for selective laser sintering/melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Congress on Ceramics (ICC8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Busan, Korea, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and separation of exopolysaccharides from Tetraselmis suecica produced as biofilm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Peydecastaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Pontalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Guihéneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgaEurope 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, On Line, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring hydroxyapatite bio-ceramic feedstock properties for additive manufacturing technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et Technologie des Poudres, Poudres et Matériaux Frittés (STPMF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Saint-Etienne (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approaches towards powder bed selective laser processing of calcium phosphate materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromat 2021 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la charge en ibuprofène de nanoparticules de silice mésoporeuse par un procédé d’atomisation-séchage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ruffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et Technologie des Poudres, Poudres et Matériaux Frittés (STPMF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Saint-Etienne (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving hydroxyapatite powder feedstock properties for selective laser sintering/melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Young Ceramist additive Manufacturing (yCAM20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of spray-dried powder deagglomeration behaviour based on dry laser diffraction analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Ablitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro PM2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Powder Metallurgy Association, Oct 2020, Lisbon (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of process and formulation parameters for the encapsulation of active substances by the co-spray drying process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ruffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th Europeen Congress of Chemical Engineering, ECCE12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphite as near-infrared absorbing additive: a way to improve hydroxyapatite absorptance for laser sintering/melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 young Ceramists Additive Manufacturing Forum, yCAM19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Mons, Belgique, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving hydroxyapatite bio-ceramic powder absorptance at Nd-YAG laser wavelength by addition of absorption additives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI ECers Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring hydroxyapatite bio-ceeramic powder properties for selective laser sintering/melting shaping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop for Young Researchers in Ceramics and Glasses for Medical Applications (YouCGMed)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Madrid (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring hydroxyapatite powder properties for 3D printing based on selective laser melting or sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Galey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th Europeen Congress of Chemical Engineering, ECCE12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Florence (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spray drying of alumina powders – impact of process parameters and powder properties upon final product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Ablitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th Europeen Congress of Chemical Engineering, ECCE12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Florence (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current approaches and future prospects for comminution process modelling based on population balance equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Liné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Symposium on Comminution &amp; Classification, ESCC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé innovant pour la formulation de nanovecteurs d'agents anticancéreux par co-spray drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ruffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème colloque Sciences et Technologie des Poudres STP 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la spectroscopie acoustique pour la caractérisation de suspensions denses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Saint-Etienne, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical approach of grinding process in a stirred media mill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium PARTEC2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Nuremberg, Germany. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du comportement de suspensions concentrées de silice colloïdale lors de leur destabilisation électrostatique en cuve agitée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et Technologie des Poudres et Matériaux Frittés STP 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Albi, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d’un préchauffeur à cyclones d’une cimenterie et analyse des pertes physico-chimiques d’exergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Belaadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mènouar Boughedaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saadane Chikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Saint-Etienne, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation of concentrated colloidal silica dispersions in flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Congress of Chemical Engineering (WCCE 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Glasgow, United Kingdom. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche numérique du procédé de broyage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation of concentrated colloidal silica dispersions in a stirred tank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Particle Technology WCPT5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Orlando, United States. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrégation de dispersions concentrées de silice colloïdale sous écoulement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Toulouse, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the grinding stress on the fragmentation mechanism of polystyrene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lyczko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Le Bolay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCPT 3 -World congress on particle technology 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Brighton, United Kingdom. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse morphologique des boues biologiques d'épuration. Descriptifs les plus pertinents et propriétés physico-chimiques des boues d’épuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Génie des Procédés - SFGP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lille, France. pp.0, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Removal of oversize & recovery of particles from suspensions in the nano size range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Meireles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CNRS. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId252"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396310v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tob&#243;n-V&#233;lez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Tourbin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mar&#237;a Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mar&#237;a Casta&#241;eda-Cifuentes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Frances" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2025.107744" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05036865v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Salar Hoseini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamieh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Coufort-Saudejaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lin&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2025.02.009" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490301v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delran" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Barthe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Peydecastaing" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pontalier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Guih&#233;neuf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2023.130181" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513340v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asif Ur Rehman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Navarrete-Segado" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metin Salamci" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/RPJ-04-2023-0128" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164455v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2023.106492" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011681v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2023.101372" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279675v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feby Carmen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2023.06.014" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261200v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Couffin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.132139" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844506v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grossin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2022.117116" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766545v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Robisson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ablitzer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2021.11.340" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766598v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tenailleau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duployer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2021.102542" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844518v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2022.05.149" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844514v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2022.100235" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193977v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Mont&#243;n Zarazaga" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eren &#214;zmen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Urruth" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2021.100073" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378347v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ruffel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Souli&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coppel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brouillet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2019.109689" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376251v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Galey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rouquet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gras" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2019.10.050" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924034v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guerin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2018.10.017" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879637v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Oliveira" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alliet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2018.189" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890267v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Adamiano" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Sangiorgi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Sprio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ruffini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Sandri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TB00211D" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606858v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2016.12.042" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606776v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Vlieghe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.15745" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886422v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2016.03.037" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886423v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2016.07.044" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256376v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Kirchner" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Teychen&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Boualleg" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dandeu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2015.06.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658654v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Safi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Violeta Ursu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Laroche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pouzet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2015.01.002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891069v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Camy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Montero Varela" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Badia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-013-0212-3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894042v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Bolay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2014.01.066" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889813v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.14358" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893407v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soualo Ouattara" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.11.025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268767v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.14431" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526407v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Anne-Archard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite d'Olce" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2013.03.005" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539221v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Asif Inam" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.POWTEC.2010.08.025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548755v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.POWTEC.2010.02.033" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474382v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gers" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Climent" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legendre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/CEAT.201000156" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TX6HQFV9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552707v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Climent" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2009.12.003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475990v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2008.06.028" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580596v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Touil" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Belaadi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.minpro.2008.02.003" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591046v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.04.067" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475988v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.200601092" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DZ5Q76Z3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617581v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2005.12.005" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482712v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. F. Belabed" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306783v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zapata" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frances" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Molina-Boisseau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680782v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Dodds" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01967412v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Belaroui" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-7516(00)00025-9" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJXPC589-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667196v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chamayou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(99)00111-4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/718911D4BBA95560145F085D52F950F2AB564D0F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846948v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guignon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05087300v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Figliuzzi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gavet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moreaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Pinoli" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.3641" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758935v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758911v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758939v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758945v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758904v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mar&#237;a Casta&#241;eda" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Pedroza-D&#237;az" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758927v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakho Saloum" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758872v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tobon Velez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04169470v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bottenmuller" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Th&#233;odon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Debayle" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tob&#243;n V&#233;lez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPRS58416.2023.10179067" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04195651v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758889v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774643v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pontalier Pierre Yves" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guih&#233;neuf Freddy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758191v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758653v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine FRANCES" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758848v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Coufot-Saudejaud" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758831v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758784v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758640v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758797v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758713v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758685v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758819v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756152v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758180v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756169v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756181v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756159v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756131v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759012v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756074v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735333v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756038v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756113v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756087v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756104v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756050v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368421v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033895v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033886v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#232;nouar Boughedaoui" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadane Chikhi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033931v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schetrite" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Biscans" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105949v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033855v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105934v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104668v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037845v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809132v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lyczko" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026204v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186033v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Meireles" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourgeois" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Guiraud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396310v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tob&#243;n-V&#233;lez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Tourbin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mar&#237;a Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mar&#237;a Casta&#241;eda-Cifuentes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Frances" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2025.107744" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05036865v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Salar Hoseini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamieh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Coufort-Saudejaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lin&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2025.02.009" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490301v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delran" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Barthe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Peydecastaing" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pontalier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Guih&#233;neuf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2023.130181" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513340v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asif Ur Rehman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Navarrete-Segado" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metin Salamci" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/RPJ-04-2023-0128" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011681v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2023.101372" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164455v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2023.106492" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261200v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Couffin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.132139" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279675v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feby Carmen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2023.06.014" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844506v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grossin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2022.117116" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766545v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Robisson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ablitzer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2021.11.340" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766598v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tenailleau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duployer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2021.102542" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844518v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2022.05.149" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844514v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2022.100235" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193977v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Mont&#243;n Zarazaga" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eren &#214;zmen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Urruth" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2021.100073" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378347v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ruffel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Souli&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coppel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brouillet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2019.109689" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376251v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Galey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rouquet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gras" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2019.10.050" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924034v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guerin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2018.10.017" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879637v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Oliveira" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alliet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2018.189" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890267v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Adamiano" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Sangiorgi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Sprio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ruffini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Sandri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TB00211D" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606858v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2016.12.042" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606776v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Vlieghe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.15745" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886423v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2016.07.044" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886422v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2016.03.037" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256376v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Kirchner" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Teychen&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Boualleg" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dandeu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2015.06.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658654v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Safi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Violeta Ursu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Laroche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pouzet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2015.01.002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889813v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.14358" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891069v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Camy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Montero Varela" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Badia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-013-0212-3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894042v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Bolay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2014.01.066" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893407v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soualo Ouattara" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.11.025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268767v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.14431" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526407v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Anne-Archard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite d'Olce" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2013.03.005" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539221v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Asif Inam" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.POWTEC.2010.08.025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548755v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.POWTEC.2010.02.033" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474382v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gers" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Climent" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legendre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/CEAT.201000156" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TX6HQFV9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552707v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Climent" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2009.12.003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475990v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2008.06.028" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580596v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Touil" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Belaadi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.minpro.2008.02.003" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591046v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.04.067" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475988v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.200601092" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DZ5Q76Z3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617581v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2005.12.005" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482712v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. F. Belabed" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306783v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zapata" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frances" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Molina-Boisseau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680782v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Dodds" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01967412v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Belaroui" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-7516(00)00025-9" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJXPC589-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667196v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chamayou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(99)00111-4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/718911D4BBA95560145F085D52F950F2AB564D0F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846948v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guignon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05087300v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Figliuzzi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gavet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moreaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Pinoli" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.3641" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758911v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758935v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758939v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758945v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758904v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mar&#237;a Casta&#241;eda" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Pedroza-D&#237;az" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758927v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakho Saloum" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758872v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tobon Velez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04169470v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bottenmuller" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Th&#233;odon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Debayle" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tob&#243;n V&#233;lez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPRS58416.2023.10179067" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04195651v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758889v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774643v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pontalier Pierre Yves" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guih&#233;neuf Freddy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758653v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine FRANCES" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758191v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758848v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Coufot-Saudejaud" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758831v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758784v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758640v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758797v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758713v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758685v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758819v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756152v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758180v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756169v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756181v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756159v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756131v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759012v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756074v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735333v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756038v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756113v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756087v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756104v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756050v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368421v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033855v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schetrite" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105949v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033895v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033886v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#232;nouar Boughedaoui" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadane Chikhi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033931v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Biscans" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105934v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104668v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037845v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809132v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lyczko" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026204v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186033v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Meireles" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourgeois" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Guiraud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>