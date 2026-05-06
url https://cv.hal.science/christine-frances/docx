--- v1 (2026-04-12)
+++ v2 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christine Frances </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological effects of chlorogenic acid nanoformulations on colorectal cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tobón-Vélez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana María Sepúlveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana María Castañeda-Cifuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 115, pp.107744. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jddst.2025.107744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamics in a stirred tank with a retreat blade impeller: Evaluating the potential of IBM-LES through comparison with PIV data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Salar Hoseini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Coufort-Saudejaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Liné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 215, pp.419-429. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2025.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05036865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating wet stirred-bead milling for Tetraselmis suecica biorefinery: Operating parameters influence and specific energy efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Peydecastaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Pontalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Guihéneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 394, pp.130181. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2023.130181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04490301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the consolidation mechanism of selective laser sintering/powder bed selective laser process of ceramics: Hydroxyapatite case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asif Ur Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metin Salamci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Prototyping Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (4), pp.677-695. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/RPJ-04-2023-0128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetraselmis suecica biofilm cell destruction by high-pressure homogenization for protein extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Guihéneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Peydecastaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Pontalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21, pp.101372. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biteb.2023.101372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell destruction level and metabolites green-extraction of Tetraselmis suecica by low and intermediate frequency ultrasound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Peydecastaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Pontalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Guihéneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 98, pp.106492. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2023.106492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature influence on MBS latex aggregate morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Coufort-Saudejaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Couffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Liné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 676, Part A, 32 p. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2023.132139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends on valorization of pitaya fruit biomass through value-added and green extraction technology – A critical review of advancements and processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feby Carmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 138, pp.339 - 354. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2023.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring hydroxyapatite microspheres by spray-drying for powder bed fusion feedstock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 398, pp.117116. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2022.117116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wet size measurements for the evaluation of the deagglomeration behaviour of spray-dried alumina powders in suspension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Ablitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 48 (6), pp.7926-7936. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2021.11.340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powder bed selective laser process (sintering/melting) applied to tailored calcium phosphate-based powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tenailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Duployer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50, pp.102542. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addma.2021.102542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring hydroxyapatite suspensions by stirred bead milling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 48 (17), pp.24953-24964. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2022.05.149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masked stereolithography of hydroxyapatite bioceramic scaffolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.100235. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceram.2022.100235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of additive manufacturing of ceramics by powder bed selective laser processing (sintering / melting): Calcium phosphate, silicon carbide, zirconia, alumina, and their composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Montón Zarazaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eren Özmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Urruth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, pp.100073. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceram.2021.100073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibuprofen loading into Mesoporous Silica Nanoparticles using Co- Spray Drying : a Multi-Scale Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ruffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Roblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2019.109689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agglomeration of stoichiometric hydroxyapatite: Impact on particle size distribution and purity in the precipitation and maturation steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Galey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2019.10.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractal dimensions and morphological characteristics of aggregates formed in different physico-chemical and mechanical flocculation environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Liné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Coufort-Saudejaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 560, pp.213-222. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2018.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights in morphological analysis for managing activated sludge systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Coufort-Saudejaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 77 (10), pp.2415-2425. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2018.189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomineralization of a titanium-modified hydroxyapatite semiconductor on conductive wool fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Adamiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Sangiorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Sprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Sandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (36), pp.7608-7621. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7TB00211D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of aggregate size and shape properties under sequenced flocculation in a turbulent Taylor-Couette reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Coufort-Saudejaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Liné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 491, pp.167-178. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2016.12.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological properties of flocs under turbulent break-up and restructuring processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Vlieghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Coufort-Saudejaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Liné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 63 (9), pp.3706-3716. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.15745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QMOM-based population balance model involving a fractal dimension for the flocculation of latex particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Vlieghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Coufort-Saudejaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Liné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 155, pp.65-82. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2016.07.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion on DQMOM to solve a bivariate population balance equation applied to a grinding process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Liné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 295, pp.234-244. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2016.03.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of precipitation process parameters on boehmite properties: in situ optical monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Teychené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Boualleg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dandeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 280, pp.658-669. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2015.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the effect of cell disruption methods on the diffusion of Chlorella vulgaris proteins and pigments in the aqueous phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Safi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Violeta Ursu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8, pp.61-68. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2015.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comminution process modeling based on the monovariate and bivariate direct quadrature method of moments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Liné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 60 (5), pp.1621-1631. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.14358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of lipids and pigments of Chlorella vulgaris by supercritical carbon dioxide: influence of bead milling on extraction performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Safi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateo Montero Varela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Badia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (4), pp.1711-1718. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-013-0212-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue on innovative processes and materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Le Bolay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 255, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2014.01.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grinding of calcite suspensions in a stirred media mill: Effect of operational parameters on the product quality and the specific energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soualo Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 255, pp.89-97. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2013.11.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ characterization of floc morphology by image analysis in a turbulent Taylor-Couette reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Vlieghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Coufort-Saudejaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Liné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 60 (7), pp.2389-2403. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.14431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation of silica nanoparticles in concentrated suspensions under turbulent, shear and extensional flows.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite d'Olce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 95, pp.184-193. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2013.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of concentration of dispersions on particle sizing during production of fine particles in wet grinding process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Asif Inam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soualo Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 208 (n° 2), pp. 329-336. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.POWTEC.2010.08.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of impurities on particle sizing by acoustic attenuation spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Asif Inam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, vol. 201 (n° 1), pp. 21-26. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.POWTEC.2010.02.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Colliding Grinding Beads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33 (9), pp.1438-1446. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/CEAT.201000156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of grinding in a stirred media mill: Hydrodynamics and collision characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65 (6), pp.2052-2064. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2009.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Characterization and Population Balance Modelling of the Dense Silica Suspensions Aggregation Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, vol. 63 n° 21., 5239 -5251 available on : http://oatao.univ-toulouse.fr/1491/1/Tourbin_1491.pdf. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2008.06.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The specific selection function effect on clinker grinding efficiency in a dry batch ball mill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Belaadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mineral Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 87 (3-4), pp.141-145. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.minpro.2008.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of the Aggregation Process of Dense Colloidal Silica Suspensions in a Stirred Tank by Acoustic Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.0. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2008.04.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of Complementary Methods for the Characterization of Dense Colloidal Silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Particle &amp; Particle Systems Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, vol. 24 n° 6., pp.411-423. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppsc.200601092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy efficiency of cement finish grinding in a dry batch ball mill.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Belaadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36 (3), pp.416-421. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2005.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617581v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat Exchange Modeling of a Grate Clinker Cooler and Entropy Production Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. F. Belabed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Belaadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23 (1), pp.61-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of small composite particles by co-grinding in a medial mill. Characterization of the granulometric and the mecanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zapata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Le Bolay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Molina-Boisseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chem. Eng. Res. Des.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.631-636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface to the special edition of Powder Technology on the 7th International Symposium on Agglomeration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Le Bolay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Dodds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 130 (1-3, SI)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle morphology of ground gibbsite in different grinding environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Le Bolay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Belaroui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mineral Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 61 (1), pp.41-56. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0301-7516(00)00025-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface to the Special Edition of Powder Technology on the 9th European Symposium on Comminution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Le Bolay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chamayou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Dodds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 105 (1-3), pp.1. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0032-5910(99)00111-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations into fine grinding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Dodds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kona</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 13, p.113-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JOHAN DEBAYLE 1977 - 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Figliuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Moreaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 44, pp.97, 2025, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5566/ias.3641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05087300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoencapsulation de l'acide chlorogénique par atomisation : étude de la formulation et des paramètres du procédé de séchage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tobón-Vélez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès Français de Génie des Procédés, SFGP2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low frequency ultrasound assisted extraction of phytochemicals in the peels of pitaya (Hylocereus purpusii)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feby Carmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Meeting of the European Society of Sonochemistry, ESS18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Leuven (BE), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green physical processes for the extraction of organic dye betacyanin from dragon fruit (Hylocereus purpusii) peels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feby Carmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress on Biotechnology, ECB2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rotterdam (NL), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédés physiques verts pour l'extraction de composés bioactifs à partir de peaux de pitaya (Hylocereus purpusii)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feby Carmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès Français de Génie des Procédés, SFGP2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spray drying nanoencapsulation of chlorogenic acid using biopolymer nanocarrier systems and its biological impact on colorectal cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tobón-Vélez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana María Sepúlveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana María Castañeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Pedroza-Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th World Meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Vienna (AUSTRIA), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'encapsulation de la fluorescéine au sein de nanoparticules de silice mésoporeuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakho Saloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès Français de Génie des Procédés, SFGP2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoencapsulation of 5-O-Caffeoylquinic Acid by Spray Drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tobon Velez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARTEC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Granulometric Analysis of Maltodextrin Particles Observed by Scanning Electron Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bottenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Théodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tobón Vélez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPRS 13th International Conference on Pattern Recognition Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, espol - Escuela superior Politécnica del Litoral, Jul 2023, Guayaquil, Ecuador. pp.1 à 7, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPRS58416.2023.10179067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04169470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche pour l’analyse granulométrique de particules condensées sur des images en niveaux de gris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bottenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Théodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tobón Vélez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2023 - 29ème Colloque Francophone du Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France. pp.2023-1378 / 1153 à 1156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04195651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological properties of latex aggregates under mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Coufort-Saudejaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Couffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Liné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARTEC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la fréquence et de la puissance ultrasonore sur le niveau de destruction cellulaire et l’extraction de métabolites de la microalgue Tetraselmis suecica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Peydecastaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pontalier Pierre Yves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guihéneuf Freddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées Sonochimie, Ultrasons et Procédés (JSUP7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetraselmis suecica cell destruction by high-pressure homogenization for proteins recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine FRANCES</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Peydecastaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Pontalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Guihéneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Renewable Resources and Biorefineries (RRB 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masked stereolithography (mSLA) 3D printing of hydroxyapatite bio-ceramic scaffolds from tailored photoreactive suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">youCGMed Workshop for Young Researchers in Ceramics and Glasses for Medical Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Madrid (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la température sur la morphologie d’agrégats de nanoparticules de latex de type MBS lors d’un procédé d’agglomération en milieu liquide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Coufot-Saudejaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Couffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Liné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès de la Société Française de Génie des Procédés (SFGP2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de la destruction des cellules et de l'extraction des protéines de Tetraselmis suecica par des méthodes mécaniques : corrélation des paramètres du procédé avec la lyse cellulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Guihéneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Peydecastaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Pontalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès de la Société Française de Génie des Procédés (SFGP2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of high value-added molecules from red pitaya using stirred media milling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feby Carmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Symposium on Comminution &amp; Classification (ESCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis of aggregate size and population balance modelling using Extended Kalman filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Coufort-Saudejaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine FRANCES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population Balance Modelling PBM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of cell destruction and proteins green-extraction of Tetraselmis suecica by ultrasound: correlation of process parameters to cell lysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Guihéneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Peydecastaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Pontalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Meeting of the European Society of Sonochemistry (ESS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Jena, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of cell destruction and proteins extraction of Tetraselmis suecica by stirred-bead milling: correlation of process parameters to cell lysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Guihéneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Peydecastaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Pontalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Symposium on comminution &amp; classification (ESCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring hydroxyapatite suspensions by stirred bead milling as a pre-processing step for additive manufacturing technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine FRANCES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Symposium on comminution &amp; classification (ESCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoencapsulation of 5-O-caffeoylquinic acid by Spray Drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tobón Vélez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Congress on Particle Technology (WCPT9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Madrid (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning hydroxyapatite bio-ceramic powder feedstock properties for selective laser sintering/melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Congress on Ceramics (ICC8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Busan, Korea, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and separation of exopolysaccharides from Tetraselmis suecica produced as biofilm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Peydecastaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Pontalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Guihéneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgaEurope 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, On Line, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring hydroxyapatite bio-ceramic feedstock properties for additive manufacturing technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et Technologie des Poudres, Poudres et Matériaux Frittés (STPMF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Saint-Etienne (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approaches towards powder bed selective laser processing of calcium phosphate materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromat 2021 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la charge en ibuprofène de nanoparticules de silice mésoporeuse par un procédé d’atomisation-séchage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ruffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et Technologie des Poudres, Poudres et Matériaux Frittés (STPMF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Saint-Etienne (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving hydroxyapatite powder feedstock properties for selective laser sintering/melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Young Ceramist additive Manufacturing (yCAM20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of spray-dried powder deagglomeration behaviour based on dry laser diffraction analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Ablitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro PM2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Powder Metallurgy Association, Oct 2020, Lisbon (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of process and formulation parameters for the encapsulation of active substances by the co-spray drying process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ruffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th Europeen Congress of Chemical Engineering, ECCE12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphite as near-infrared absorbing additive: a way to improve hydroxyapatite absorptance for laser sintering/melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 young Ceramists Additive Manufacturing Forum, yCAM19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Mons, Belgique, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving hydroxyapatite bio-ceramic powder absorptance at Nd-YAG laser wavelength by addition of absorption additives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI ECers Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring hydroxyapatite bio-ceeramic powder properties for selective laser sintering/melting shaping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop for Young Researchers in Ceramics and Glasses for Medical Applications (YouCGMed)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Madrid (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring hydroxyapatite powder properties for 3D printing based on selective laser melting or sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Galey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th Europeen Congress of Chemical Engineering, ECCE12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Florence (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spray drying of alumina powders – impact of process parameters and powder properties upon final product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Ablitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th Europeen Congress of Chemical Engineering, ECCE12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Florence (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current approaches and future prospects for comminution process modelling based on population balance equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Liné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Symposium on Comminution &amp; Classification, ESCC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé innovant pour la formulation de nanovecteurs d'agents anticancéreux par co-spray drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ruffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème colloque Sciences et Technologie des Poudres STP 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la spectroscopie acoustique pour la caractérisation de suspensions denses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Saint-Etienne, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical approach of grinding process in a stirred media mill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium PARTEC2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Nuremberg, Germany. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du comportement de suspensions concentrées de silice colloïdale lors de leur destabilisation électrostatique en cuve agitée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et Technologie des Poudres et Matériaux Frittés STP 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Albi, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d’un préchauffeur à cyclones d’une cimenterie et analyse des pertes physico-chimiques d’exergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Belaadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mènouar Boughedaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saadane Chikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Saint-Etienne, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation of concentrated colloidal silica dispersions in flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Congress of Chemical Engineering (WCCE 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Glasgow, United Kingdom. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche numérique du procédé de broyage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation of concentrated colloidal silica dispersions in a stirred tank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Particle Technology WCPT5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Orlando, United States. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrégation de dispersions concentrées de silice colloïdale sous écoulement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Toulouse, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the grinding stress on the fragmentation mechanism of polystyrene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lyczko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Le Bolay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCPT 3 -World congress on particle technology 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Brighton, United Kingdom. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse morphologique des boues biologiques d'épuration. Descriptifs les plus pertinents et propriétés physico-chimiques des boues d’épuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Génie des Procédés - SFGP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lille, France. pp.0, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Removal of oversize & recovery of particles from suspensions in the nano size range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Meireles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CNRS. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId252"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christine Frances </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological effects of chlorogenic acid nanoformulations on colorectal cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tobón-Vélez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana María Sepúlveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana María Castañeda-Cifuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 115, pp.107744. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jddst.2025.107744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamics in a stirred tank with a retreat blade impeller: Evaluating the potential of IBM-LES through comparison with PIV data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Salar Hoseini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Coufort-Saudejaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Liné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 215, pp.419-429. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2025.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05036865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating wet stirred-bead milling for Tetraselmis suecica biorefinery: Operating parameters influence and specific energy efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Peydecastaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Pontalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Guihéneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 394, pp.130181. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2023.130181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04490301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the consolidation mechanism of selective laser sintering/powder bed selective laser process of ceramics: Hydroxyapatite case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asif Ur Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metin Salamci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Prototyping Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (4), pp.677-695. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/RPJ-04-2023-0128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetraselmis suecica biofilm cell destruction by high-pressure homogenization for protein extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Guihéneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Peydecastaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Pontalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21, pp.101372. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biteb.2023.101372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell destruction level and metabolites green-extraction of Tetraselmis suecica by low and intermediate frequency ultrasound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Peydecastaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Pontalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Guihéneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 98, pp.106492. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2023.106492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature influence on MBS latex aggregate morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Coufort-Saudejaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Couffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Liné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 676, Part A, 32 p. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2023.132139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends on valorization of pitaya fruit biomass through value-added and green extraction technology – A critical review of advancements and processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feby Carmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 138, pp.339 - 354. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2023.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring hydroxyapatite microspheres by spray-drying for powder bed fusion feedstock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 398, pp.117116. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2022.117116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wet size measurements for the evaluation of the deagglomeration behaviour of spray-dried alumina powders in suspension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Ablitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 48 (6), pp.7926-7936. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2021.11.340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powder bed selective laser process (sintering/melting) applied to tailored calcium phosphate-based powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tenailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Duployer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50, pp.102542. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addma.2021.102542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring hydroxyapatite suspensions by stirred bead milling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 48 (17), pp.24953-24964. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2022.05.149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masked stereolithography of hydroxyapatite bioceramic scaffolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.100235. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceram.2022.100235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of additive manufacturing of ceramics by powder bed selective laser processing (sintering / melting): Calcium phosphate, silicon carbide, zirconia, alumina, and their composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Montón Zarazaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eren Özmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Urruth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, pp.100073. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceram.2021.100073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibuprofen loading into Mesoporous Silica Nanoparticles using Co- Spray Drying : a Multi-Scale Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ruffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Roblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2019.109689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agglomeration of stoichiometric hydroxyapatite: Impact on particle size distribution and purity in the precipitation and maturation steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Galey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2019.10.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractal dimensions and morphological characteristics of aggregates formed in different physico-chemical and mechanical flocculation environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Liné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Coufort-Saudejaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 560, pp.213-222. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2018.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights in morphological analysis for managing activated sludge systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Coufort-Saudejaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 77 (10), pp.2415-2425. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2018.189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomineralization of a titanium-modified hydroxyapatite semiconductor on conductive wool fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Adamiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Sangiorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Sprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Sandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (36), pp.7608-7621. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7TB00211D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of aggregate size and shape properties under sequenced flocculation in a turbulent Taylor-Couette reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Coufort-Saudejaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Liné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 491, pp.167-178. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2016.12.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological properties of flocs under turbulent break-up and restructuring processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Vlieghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Coufort-Saudejaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Liné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 63 (9), pp.3706-3716. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.15745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion on DQMOM to solve a bivariate population balance equation applied to a grinding process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Liné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 295, pp.234-244. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2016.03.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QMOM-based population balance model involving a fractal dimension for the flocculation of latex particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Vlieghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Coufort-Saudejaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Liné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 155, pp.65-82. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2016.07.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of precipitation process parameters on boehmite properties: in situ optical monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Teychené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Boualleg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dandeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 280, pp.658-669. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2015.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the effect of cell disruption methods on the diffusion of Chlorella vulgaris proteins and pigments in the aqueous phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Safi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Violeta Ursu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8, pp.61-68. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2015.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comminution process modeling based on the monovariate and bivariate direct quadrature method of moments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Liné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 60 (5), pp.1621-1631. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.14358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of lipids and pigments of Chlorella vulgaris by supercritical carbon dioxide: influence of bead milling on extraction performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Safi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateo Montero Varela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Badia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (4), pp.1711-1718. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-013-0212-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue on innovative processes and materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Le Bolay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 255, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2014.01.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grinding of calcite suspensions in a stirred media mill: Effect of operational parameters on the product quality and the specific energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soualo Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 255, pp.89-97. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2013.11.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ characterization of floc morphology by image analysis in a turbulent Taylor-Couette reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Vlieghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Coufort-Saudejaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Liné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 60 (7), pp.2389-2403. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.14431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation of silica nanoparticles in concentrated suspensions under turbulent, shear and extensional flows.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite d'Olce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 95, pp.184-193. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2013.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of concentration of dispersions on particle sizing during production of fine particles in wet grinding process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Asif Inam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soualo Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 208 (n° 2), pp. 329-336. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.POWTEC.2010.08.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of impurities on particle sizing by acoustic attenuation spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Asif Inam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, vol. 201 (n° 1), pp. 21-26. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.POWTEC.2010.02.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Colliding Grinding Beads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33 (9), pp.1438-1446. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/CEAT.201000156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of grinding in a stirred media mill: Hydrodynamics and collision characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65 (6), pp.2052-2064. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2009.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Characterization and Population Balance Modelling of the Dense Silica Suspensions Aggregation Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, vol. 63 n° 21., 5239 -5251 available on : http://oatao.univ-toulouse.fr/1491/1/Tourbin_1491.pdf. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2008.06.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The specific selection function effect on clinker grinding efficiency in a dry batch ball mill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Belaadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mineral Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 87 (3-4), pp.141-145. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.minpro.2008.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of the Aggregation Process of Dense Colloidal Silica Suspensions in a Stirred Tank by Acoustic Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.0. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2008.04.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of Complementary Methods for the Characterization of Dense Colloidal Silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Particle &amp; Particle Systems Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, vol. 24 n° 6., pp.411-423. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppsc.200601092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy efficiency of cement finish grinding in a dry batch ball mill.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Belaadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36 (3), pp.416-421. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2005.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617581v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat Exchange Modeling of a Grate Clinker Cooler and Entropy Production Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. F. Belabed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Belaadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23 (1), pp.61-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of small composite particles by co-grinding in a medial mill. Characterization of the granulometric and the mecanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zapata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Le Bolay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Molina-Boisseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chem. Eng. Res. Des.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.631-636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface to the special edition of Powder Technology on the 7th International Symposium on Agglomeration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Le Bolay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Dodds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 130 (1-3, SI)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle morphology of ground gibbsite in different grinding environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Le Bolay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Belaroui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mineral Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 61 (1), pp.41-56. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0301-7516(00)00025-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface to the Special Edition of Powder Technology on the 9th European Symposium on Comminution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Le Bolay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chamayou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Dodds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 105 (1-3), pp.1. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0032-5910(99)00111-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations into fine grinding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Dodds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kona</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 13, p.113-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JOHAN DEBAYLE 1977 - 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Figliuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Moreaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 44, pp.97, 2025, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5566/ias.3641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05087300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoencapsulation de l'acide chlorogénique par atomisation : étude de la formulation et des paramètres du procédé de séchage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tobón-Vélez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès Français de Génie des Procédés, SFGP2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low frequency ultrasound assisted extraction of phytochemicals in the peels of pitaya (Hylocereus purpusii)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feby Carmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Meeting of the European Society of Sonochemistry, ESS18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Leuven (BE), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green physical processes for the extraction of organic dye betacyanin from dragon fruit (Hylocereus purpusii) peels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feby Carmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress on Biotechnology, ECB2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rotterdam (NL), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédés physiques verts pour l'extraction de composés bioactifs à partir de peaux de pitaya (Hylocereus purpusii)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feby Carmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès Français de Génie des Procédés, SFGP2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spray drying nanoencapsulation of chlorogenic acid using biopolymer nanocarrier systems and its biological impact on colorectal cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tobón-Vélez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana María Sepúlveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana María Castañeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Pedroza-Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th World Meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Vienna (AUSTRIA), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'encapsulation de la fluorescéine au sein de nanoparticules de silice mésoporeuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakho Saloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès Français de Génie des Procédés, SFGP2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoencapsulation of 5-O-Caffeoylquinic Acid by Spray Drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tobon Velez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARTEC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Granulometric Analysis of Maltodextrin Particles Observed by Scanning Electron Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bottenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Théodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tobón Vélez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPRS 13th International Conference on Pattern Recognition Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, espol - Escuela superior Politécnica del Litoral, Jul 2023, Guayaquil, Ecuador. pp.1 à 7, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPRS58416.2023.10179067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04169470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche pour l’analyse granulométrique de particules condensées sur des images en niveaux de gris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bottenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Théodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tobón Vélez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2023 - 29ème Colloque Francophone du Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France. pp.2023-1378 / 1153 à 1156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04195651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological properties of latex aggregates under mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Coufort-Saudejaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Couffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Liné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARTEC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la fréquence et de la puissance ultrasonore sur le niveau de destruction cellulaire et l’extraction de métabolites de la microalgue Tetraselmis suecica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Peydecastaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pontalier Pierre Yves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guihéneuf Freddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées Sonochimie, Ultrasons et Procédés (JSUP7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetraselmis suecica cell destruction by high-pressure homogenization for proteins recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine FRANCES</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Peydecastaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Pontalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Guihéneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Renewable Resources and Biorefineries (RRB 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masked stereolithography (mSLA) 3D printing of hydroxyapatite bio-ceramic scaffolds from tailored photoreactive suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">youCGMed Workshop for Young Researchers in Ceramics and Glasses for Medical Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Madrid (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la température sur la morphologie d’agrégats de nanoparticules de latex de type MBS lors d’un procédé d’agglomération en milieu liquide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Coufot-Saudejaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Couffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Liné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès de la Société Française de Génie des Procédés (SFGP2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de la destruction des cellules et de l'extraction des protéines de Tetraselmis suecica par des méthodes mécaniques : corrélation des paramètres du procédé avec la lyse cellulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Guihéneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Peydecastaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Pontalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès de la Société Française de Génie des Procédés (SFGP2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of high value-added molecules from red pitaya using stirred media milling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feby Carmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Symposium on Comminution &amp; Classification (ESCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of cell destruction and proteins green-extraction of Tetraselmis suecica by ultrasound: correlation of process parameters to cell lysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Guihéneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Peydecastaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Pontalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Meeting of the European Society of Sonochemistry (ESS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Jena, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis of aggregate size and population balance modelling using Extended Kalman filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Coufort-Saudejaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine FRANCES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population Balance Modelling PBM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of cell destruction and proteins extraction of Tetraselmis suecica by stirred-bead milling: correlation of process parameters to cell lysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Guihéneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Peydecastaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Pontalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Symposium on comminution &amp; classification (ESCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring hydroxyapatite suspensions by stirred bead milling as a pre-processing step for additive manufacturing technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine FRANCES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Symposium on comminution &amp; classification (ESCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoencapsulation of 5-O-caffeoylquinic acid by Spray Drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tobón Vélez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Congress on Particle Technology (WCPT9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Madrid (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning hydroxyapatite bio-ceramic powder feedstock properties for selective laser sintering/melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Congress on Ceramics (ICC8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Busan, Korea, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and separation of exopolysaccharides from Tetraselmis suecica produced as biofilm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Peydecastaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Pontalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Guihéneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgaEurope 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, On Line, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring hydroxyapatite bio-ceramic feedstock properties for additive manufacturing technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et Technologie des Poudres, Poudres et Matériaux Frittés (STPMF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Saint-Etienne (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approaches towards powder bed selective laser processing of calcium phosphate materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromat 2021 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la charge en ibuprofène de nanoparticules de silice mésoporeuse par un procédé d’atomisation-séchage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ruffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et Technologie des Poudres, Poudres et Matériaux Frittés (STPMF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Saint-Etienne (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving hydroxyapatite powder feedstock properties for selective laser sintering/melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Young Ceramist additive Manufacturing (yCAM20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of spray-dried powder deagglomeration behaviour based on dry laser diffraction analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Ablitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro PM2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Powder Metallurgy Association, Oct 2020, Lisbon (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of process and formulation parameters for the encapsulation of active substances by the co-spray drying process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ruffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th Europeen Congress of Chemical Engineering, ECCE12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphite as near-infrared absorbing additive: a way to improve hydroxyapatite absorptance for laser sintering/melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 young Ceramists Additive Manufacturing Forum, yCAM19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Mons, Belgique, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving hydroxyapatite bio-ceramic powder absorptance at Nd-YAG laser wavelength by addition of absorption additives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI ECers Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring hydroxyapatite bio-ceeramic powder properties for selective laser sintering/melting shaping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop for Young Researchers in Ceramics and Glasses for Medical Applications (YouCGMed)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Madrid (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring hydroxyapatite powder properties for 3D printing based on selective laser melting or sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Galey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th Europeen Congress of Chemical Engineering, ECCE12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Florence (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spray drying of alumina powders – impact of process parameters and powder properties upon final product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Ablitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th Europeen Congress of Chemical Engineering, ECCE12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Florence (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current approaches and future prospects for comminution process modelling based on population balance equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Liné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Symposium on Comminution &amp; Classification, ESCC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé innovant pour la formulation de nanovecteurs d'agents anticancéreux par co-spray drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ruffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème colloque Sciences et Technologie des Poudres STP 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical approach of grinding process in a stirred media mill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium PARTEC2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Nuremberg, Germany. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la spectroscopie acoustique pour la caractérisation de suspensions denses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Saint-Etienne, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du comportement de suspensions concentrées de silice colloïdale lors de leur destabilisation électrostatique en cuve agitée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et Technologie des Poudres et Matériaux Frittés STP 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Albi, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d’un préchauffeur à cyclones d’une cimenterie et analyse des pertes physico-chimiques d’exergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Belaadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mènouar Boughedaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saadane Chikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Saint-Etienne, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation of concentrated colloidal silica dispersions in flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Congress of Chemical Engineering (WCCE 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Glasgow, United Kingdom. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche numérique du procédé de broyage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation of concentrated colloidal silica dispersions in a stirred tank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Particle Technology WCPT5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Orlando, United States. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrégation de dispersions concentrées de silice colloïdale sous écoulement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Toulouse, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the grinding stress on the fragmentation mechanism of polystyrene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lyczko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Le Bolay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCPT 3 -World congress on particle technology 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Brighton, United Kingdom. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse morphologique des boues biologiques d'épuration. Descriptifs les plus pertinents et propriétés physico-chimiques des boues d’épuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Génie des Procédés - SFGP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lille, France. pp.0, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Removal of oversize & recovery of particles from suspensions in the nano size range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Meireles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CNRS. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId252"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396310v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tob&#243;n-V&#233;lez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Tourbin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mar&#237;a Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mar&#237;a Casta&#241;eda-Cifuentes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Frances" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2025.107744" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05036865v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Salar Hoseini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamieh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Coufort-Saudejaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lin&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2025.02.009" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490301v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delran" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Barthe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Peydecastaing" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pontalier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Guih&#233;neuf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2023.130181" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513340v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asif Ur Rehman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Navarrete-Segado" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metin Salamci" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/RPJ-04-2023-0128" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011681v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2023.101372" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164455v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2023.106492" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261200v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Couffin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.132139" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279675v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feby Carmen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2023.06.014" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844506v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grossin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2022.117116" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766545v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Robisson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ablitzer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2021.11.340" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766598v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tenailleau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duployer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2021.102542" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844518v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2022.05.149" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844514v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2022.100235" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193977v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Mont&#243;n Zarazaga" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eren &#214;zmen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Urruth" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2021.100073" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378347v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ruffel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Souli&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coppel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brouillet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2019.109689" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376251v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Galey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rouquet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gras" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2019.10.050" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924034v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guerin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2018.10.017" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879637v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Oliveira" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alliet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2018.189" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890267v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Adamiano" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Sangiorgi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Sprio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ruffini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Sandri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TB00211D" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606858v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2016.12.042" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606776v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Vlieghe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.15745" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886423v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2016.07.044" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886422v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2016.03.037" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256376v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Kirchner" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Teychen&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Boualleg" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dandeu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2015.06.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658654v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Safi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Violeta Ursu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Laroche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pouzet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2015.01.002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889813v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.14358" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891069v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Camy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Montero Varela" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Badia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-013-0212-3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894042v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Bolay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2014.01.066" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893407v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soualo Ouattara" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.11.025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268767v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.14431" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526407v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Anne-Archard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite d'Olce" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2013.03.005" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539221v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Asif Inam" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.POWTEC.2010.08.025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548755v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.POWTEC.2010.02.033" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474382v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gers" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Climent" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legendre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/CEAT.201000156" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TX6HQFV9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552707v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Climent" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2009.12.003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475990v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2008.06.028" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580596v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Touil" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Belaadi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.minpro.2008.02.003" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591046v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.04.067" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475988v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.200601092" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DZ5Q76Z3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617581v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2005.12.005" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482712v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. F. Belabed" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306783v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zapata" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frances" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Molina-Boisseau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680782v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Dodds" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01967412v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Belaroui" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-7516(00)00025-9" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJXPC589-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667196v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chamayou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(99)00111-4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/718911D4BBA95560145F085D52F950F2AB564D0F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846948v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guignon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05087300v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Figliuzzi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gavet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moreaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Pinoli" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.3641" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758911v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758935v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758939v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758945v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758904v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mar&#237;a Casta&#241;eda" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Pedroza-D&#237;az" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758927v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakho Saloum" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758872v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tobon Velez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04169470v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bottenmuller" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Th&#233;odon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Debayle" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tob&#243;n V&#233;lez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPRS58416.2023.10179067" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04195651v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758889v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774643v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pontalier Pierre Yves" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guih&#233;neuf Freddy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758653v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine FRANCES" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758191v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758848v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Coufot-Saudejaud" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758831v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758784v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758640v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758797v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758713v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758685v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758819v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756152v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758180v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756169v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756181v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756159v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756131v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759012v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756074v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735333v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756038v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756113v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756087v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756104v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756050v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368421v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033855v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schetrite" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105949v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033895v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033886v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#232;nouar Boughedaoui" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadane Chikhi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033931v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Biscans" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105934v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104668v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037845v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809132v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lyczko" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026204v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186033v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Meireles" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourgeois" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Guiraud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396310v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tob&#243;n-V&#233;lez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Tourbin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mar&#237;a Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mar&#237;a Casta&#241;eda-Cifuentes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Frances" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2025.107744" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05036865v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Salar Hoseini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamieh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Coufort-Saudejaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lin&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2025.02.009" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490301v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delran" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Barthe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Peydecastaing" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pontalier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Guih&#233;neuf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2023.130181" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513340v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asif Ur Rehman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Navarrete-Segado" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metin Salamci" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/RPJ-04-2023-0128" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011681v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2023.101372" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164455v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2023.106492" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261200v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Couffin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.132139" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279675v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feby Carmen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2023.06.014" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844506v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grossin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2022.117116" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766545v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Robisson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ablitzer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2021.11.340" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766598v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tenailleau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duployer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2021.102542" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844518v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2022.05.149" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844514v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2022.100235" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193977v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Mont&#243;n Zarazaga" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eren &#214;zmen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Urruth" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2021.100073" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378347v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ruffel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Souli&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coppel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brouillet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2019.109689" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376251v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Galey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rouquet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gras" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2019.10.050" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924034v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guerin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2018.10.017" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879637v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Oliveira" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alliet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2018.189" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890267v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Adamiano" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Sangiorgi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Sprio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ruffini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Sandri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TB00211D" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606858v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2016.12.042" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606776v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Vlieghe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.15745" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886422v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2016.03.037" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886423v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2016.07.044" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256376v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Kirchner" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Teychen&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Boualleg" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dandeu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2015.06.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658654v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Safi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Violeta Ursu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Laroche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pouzet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2015.01.002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889813v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.14358" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891069v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Camy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Montero Varela" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Badia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-013-0212-3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894042v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Bolay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2014.01.066" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893407v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soualo Ouattara" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.11.025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268767v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.14431" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526407v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Anne-Archard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite d'Olce" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2013.03.005" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539221v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Asif Inam" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.POWTEC.2010.08.025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548755v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.POWTEC.2010.02.033" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474382v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gers" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Climent" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legendre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/CEAT.201000156" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TX6HQFV9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552707v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Climent" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2009.12.003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475990v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2008.06.028" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580596v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Touil" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Belaadi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.minpro.2008.02.003" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591046v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.04.067" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475988v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.200601092" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DZ5Q76Z3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617581v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2005.12.005" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482712v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. F. Belabed" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306783v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zapata" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frances" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Molina-Boisseau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680782v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Dodds" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01967412v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Belaroui" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-7516(00)00025-9" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJXPC589-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667196v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chamayou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(99)00111-4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/718911D4BBA95560145F085D52F950F2AB564D0F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846948v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guignon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05087300v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Figliuzzi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gavet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moreaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Pinoli" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.3641" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758911v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758935v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758939v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758945v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758904v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mar&#237;a Casta&#241;eda" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Pedroza-D&#237;az" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758927v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakho Saloum" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758872v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tobon Velez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04169470v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bottenmuller" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Th&#233;odon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Debayle" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tob&#243;n V&#233;lez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPRS58416.2023.10179067" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04195651v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758889v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774643v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pontalier Pierre Yves" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guih&#233;neuf Freddy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758653v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine FRANCES" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758191v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758848v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Coufot-Saudejaud" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758831v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758784v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758797v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758640v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758713v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758685v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758819v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756152v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758180v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756169v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756181v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756159v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756131v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759012v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756074v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735333v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756038v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756113v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756087v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756104v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756050v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368421v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105949v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033855v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schetrite" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033895v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033886v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#232;nouar Boughedaoui" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadane Chikhi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033931v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Biscans" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105934v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104668v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037845v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809132v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lyczko" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026204v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186033v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Meireles" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourgeois" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Guiraud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>