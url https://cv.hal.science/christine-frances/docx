--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christine Frances </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological effects of chlorogenic acid nanoformulations on colorectal cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tobón-Vélez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana María Sepúlveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana María Castañeda-Cifuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 115, pp.107744. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jddst.2025.107744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamics in a stirred tank with a retreat blade impeller: Evaluating the potential of IBM-LES through comparison with PIV data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Salar Hoseini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Coufort-Saudejaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Liné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 215, pp.419-429. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2025.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05036865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating wet stirred-bead milling for Tetraselmis suecica biorefinery: Operating parameters influence and specific energy efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Peydecastaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Pontalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Guihéneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 394, pp.130181. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2023.130181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04490301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the consolidation mechanism of selective laser sintering/powder bed selective laser process of ceramics: Hydroxyapatite case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asif Ur Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metin Salamci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Prototyping Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (4), pp.677-695. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/RPJ-04-2023-0128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetraselmis suecica biofilm cell destruction by high-pressure homogenization for protein extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Guihéneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Peydecastaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Pontalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21, pp.101372. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biteb.2023.101372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell destruction level and metabolites green-extraction of Tetraselmis suecica by low and intermediate frequency ultrasound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Peydecastaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Pontalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Guihéneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 98, pp.106492. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2023.106492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature influence on MBS latex aggregate morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Coufort-Saudejaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Couffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Liné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 676, Part A, 32 p. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2023.132139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends on valorization of pitaya fruit biomass through value-added and green extraction technology – A critical review of advancements and processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feby Carmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 138, pp.339 - 354. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2023.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring hydroxyapatite microspheres by spray-drying for powder bed fusion feedstock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 398, pp.117116. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2022.117116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wet size measurements for the evaluation of the deagglomeration behaviour of spray-dried alumina powders in suspension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Ablitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 48 (6), pp.7926-7936. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2021.11.340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powder bed selective laser process (sintering/melting) applied to tailored calcium phosphate-based powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tenailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Duployer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50, pp.102542. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addma.2021.102542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring hydroxyapatite suspensions by stirred bead milling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 48 (17), pp.24953-24964. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2022.05.149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masked stereolithography of hydroxyapatite bioceramic scaffolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.100235. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceram.2022.100235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of additive manufacturing of ceramics by powder bed selective laser processing (sintering / melting): Calcium phosphate, silicon carbide, zirconia, alumina, and their composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Montón Zarazaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eren Özmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Urruth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, pp.100073. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceram.2021.100073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibuprofen loading into Mesoporous Silica Nanoparticles using Co- Spray Drying : a Multi-Scale Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ruffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Roblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2019.109689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agglomeration of stoichiometric hydroxyapatite: Impact on particle size distribution and purity in the precipitation and maturation steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Galey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2019.10.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractal dimensions and morphological characteristics of aggregates formed in different physico-chemical and mechanical flocculation environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Liné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Coufort-Saudejaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 560, pp.213-222. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2018.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights in morphological analysis for managing activated sludge systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Coufort-Saudejaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 77 (10), pp.2415-2425. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2018.189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomineralization of a titanium-modified hydroxyapatite semiconductor on conductive wool fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Adamiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Sangiorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Sprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Sandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (36), pp.7608-7621. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7TB00211D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of aggregate size and shape properties under sequenced flocculation in a turbulent Taylor-Couette reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Coufort-Saudejaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Liné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 491, pp.167-178. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2016.12.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological properties of flocs under turbulent break-up and restructuring processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Vlieghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Coufort-Saudejaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Liné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 63 (9), pp.3706-3716. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.15745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion on DQMOM to solve a bivariate population balance equation applied to a grinding process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Liné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 295, pp.234-244. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2016.03.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QMOM-based population balance model involving a fractal dimension for the flocculation of latex particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Vlieghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Coufort-Saudejaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Liné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 155, pp.65-82. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2016.07.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of precipitation process parameters on boehmite properties: in situ optical monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Teychené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Boualleg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dandeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 280, pp.658-669. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2015.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the effect of cell disruption methods on the diffusion of Chlorella vulgaris proteins and pigments in the aqueous phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Safi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Violeta Ursu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8, pp.61-68. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2015.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comminution process modeling based on the monovariate and bivariate direct quadrature method of moments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Liné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 60 (5), pp.1621-1631. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.14358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of lipids and pigments of Chlorella vulgaris by supercritical carbon dioxide: influence of bead milling on extraction performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Safi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateo Montero Varela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Badia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (4), pp.1711-1718. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-013-0212-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue on innovative processes and materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Le Bolay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 255, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2014.01.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grinding of calcite suspensions in a stirred media mill: Effect of operational parameters on the product quality and the specific energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soualo Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 255, pp.89-97. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2013.11.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ characterization of floc morphology by image analysis in a turbulent Taylor-Couette reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Vlieghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Coufort-Saudejaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Liné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 60 (7), pp.2389-2403. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.14431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation of silica nanoparticles in concentrated suspensions under turbulent, shear and extensional flows.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite d'Olce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 95, pp.184-193. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2013.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of concentration of dispersions on particle sizing during production of fine particles in wet grinding process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Asif Inam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soualo Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 208 (n° 2), pp. 329-336. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.POWTEC.2010.08.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of impurities on particle sizing by acoustic attenuation spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Asif Inam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, vol. 201 (n° 1), pp. 21-26. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.POWTEC.2010.02.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Colliding Grinding Beads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33 (9), pp.1438-1446. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/CEAT.201000156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of grinding in a stirred media mill: Hydrodynamics and collision characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65 (6), pp.2052-2064. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2009.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Characterization and Population Balance Modelling of the Dense Silica Suspensions Aggregation Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, vol. 63 n° 21., 5239 -5251 available on : http://oatao.univ-toulouse.fr/1491/1/Tourbin_1491.pdf. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2008.06.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The specific selection function effect on clinker grinding efficiency in a dry batch ball mill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Belaadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mineral Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 87 (3-4), pp.141-145. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.minpro.2008.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of the Aggregation Process of Dense Colloidal Silica Suspensions in a Stirred Tank by Acoustic Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.0. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2008.04.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of Complementary Methods for the Characterization of Dense Colloidal Silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Particle &amp; Particle Systems Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, vol. 24 n° 6., pp.411-423. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppsc.200601092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy efficiency of cement finish grinding in a dry batch ball mill.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Belaadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36 (3), pp.416-421. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2005.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617581v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat Exchange Modeling of a Grate Clinker Cooler and Entropy Production Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. F. Belabed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Belaadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23 (1), pp.61-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of small composite particles by co-grinding in a medial mill. Characterization of the granulometric and the mecanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zapata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Le Bolay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Molina-Boisseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chem. Eng. Res. Des.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.631-636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface to the special edition of Powder Technology on the 7th International Symposium on Agglomeration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Le Bolay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Dodds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 130 (1-3, SI)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle morphology of ground gibbsite in different grinding environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Le Bolay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Belaroui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mineral Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 61 (1), pp.41-56. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0301-7516(00)00025-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface to the Special Edition of Powder Technology on the 9th European Symposium on Comminution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Le Bolay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chamayou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Dodds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 105 (1-3), pp.1. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0032-5910(99)00111-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations into fine grinding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Dodds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kona</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 13, p.113-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JOHAN DEBAYLE 1977 - 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Figliuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Moreaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 44, pp.97, 2025, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5566/ias.3641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05087300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoencapsulation de l'acide chlorogénique par atomisation : étude de la formulation et des paramètres du procédé de séchage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tobón-Vélez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès Français de Génie des Procédés, SFGP2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low frequency ultrasound assisted extraction of phytochemicals in the peels of pitaya (Hylocereus purpusii)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feby Carmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Meeting of the European Society of Sonochemistry, ESS18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Leuven (BE), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green physical processes for the extraction of organic dye betacyanin from dragon fruit (Hylocereus purpusii) peels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feby Carmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress on Biotechnology, ECB2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rotterdam (NL), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédés physiques verts pour l'extraction de composés bioactifs à partir de peaux de pitaya (Hylocereus purpusii)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feby Carmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès Français de Génie des Procédés, SFGP2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spray drying nanoencapsulation of chlorogenic acid using biopolymer nanocarrier systems and its biological impact on colorectal cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tobón-Vélez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana María Sepúlveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana María Castañeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Pedroza-Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th World Meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Vienna (AUSTRIA), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'encapsulation de la fluorescéine au sein de nanoparticules de silice mésoporeuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakho Saloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès Français de Génie des Procédés, SFGP2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoencapsulation of 5-O-Caffeoylquinic Acid by Spray Drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tobon Velez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARTEC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Granulometric Analysis of Maltodextrin Particles Observed by Scanning Electron Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bottenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Théodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tobón Vélez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPRS 13th International Conference on Pattern Recognition Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, espol - Escuela superior Politécnica del Litoral, Jul 2023, Guayaquil, Ecuador. pp.1 à 7, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPRS58416.2023.10179067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04169470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche pour l’analyse granulométrique de particules condensées sur des images en niveaux de gris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bottenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Théodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tobón Vélez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2023 - 29ème Colloque Francophone du Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France. pp.2023-1378 / 1153 à 1156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04195651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological properties of latex aggregates under mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Coufort-Saudejaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Couffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Liné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARTEC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la fréquence et de la puissance ultrasonore sur le niveau de destruction cellulaire et l’extraction de métabolites de la microalgue Tetraselmis suecica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Peydecastaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pontalier Pierre Yves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guihéneuf Freddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées Sonochimie, Ultrasons et Procédés (JSUP7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetraselmis suecica cell destruction by high-pressure homogenization for proteins recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine FRANCES</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Peydecastaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Pontalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Guihéneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Renewable Resources and Biorefineries (RRB 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masked stereolithography (mSLA) 3D printing of hydroxyapatite bio-ceramic scaffolds from tailored photoreactive suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">youCGMed Workshop for Young Researchers in Ceramics and Glasses for Medical Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Madrid (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la température sur la morphologie d’agrégats de nanoparticules de latex de type MBS lors d’un procédé d’agglomération en milieu liquide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Coufot-Saudejaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Couffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Liné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès de la Société Française de Génie des Procédés (SFGP2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de la destruction des cellules et de l'extraction des protéines de Tetraselmis suecica par des méthodes mécaniques : corrélation des paramètres du procédé avec la lyse cellulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Guihéneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Peydecastaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Pontalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès de la Société Française de Génie des Procédés (SFGP2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of high value-added molecules from red pitaya using stirred media milling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feby Carmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Symposium on Comminution &amp; Classification (ESCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of cell destruction and proteins green-extraction of Tetraselmis suecica by ultrasound: correlation of process parameters to cell lysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Guihéneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Peydecastaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Pontalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Meeting of the European Society of Sonochemistry (ESS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Jena, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis of aggregate size and population balance modelling using Extended Kalman filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Coufort-Saudejaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine FRANCES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population Balance Modelling PBM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of cell destruction and proteins extraction of Tetraselmis suecica by stirred-bead milling: correlation of process parameters to cell lysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Guihéneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Peydecastaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Pontalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Symposium on comminution &amp; classification (ESCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring hydroxyapatite suspensions by stirred bead milling as a pre-processing step for additive manufacturing technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine FRANCES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Symposium on comminution &amp; classification (ESCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoencapsulation of 5-O-caffeoylquinic acid by Spray Drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tobón Vélez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Congress on Particle Technology (WCPT9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Madrid (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning hydroxyapatite bio-ceramic powder feedstock properties for selective laser sintering/melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Congress on Ceramics (ICC8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Busan, Korea, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and separation of exopolysaccharides from Tetraselmis suecica produced as biofilm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Peydecastaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Pontalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Guihéneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgaEurope 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, On Line, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring hydroxyapatite bio-ceramic feedstock properties for additive manufacturing technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et Technologie des Poudres, Poudres et Matériaux Frittés (STPMF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Saint-Etienne (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approaches towards powder bed selective laser processing of calcium phosphate materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromat 2021 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la charge en ibuprofène de nanoparticules de silice mésoporeuse par un procédé d’atomisation-séchage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ruffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et Technologie des Poudres, Poudres et Matériaux Frittés (STPMF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Saint-Etienne (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving hydroxyapatite powder feedstock properties for selective laser sintering/melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Young Ceramist additive Manufacturing (yCAM20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of spray-dried powder deagglomeration behaviour based on dry laser diffraction analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Ablitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro PM2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Powder Metallurgy Association, Oct 2020, Lisbon (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of process and formulation parameters for the encapsulation of active substances by the co-spray drying process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ruffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th Europeen Congress of Chemical Engineering, ECCE12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphite as near-infrared absorbing additive: a way to improve hydroxyapatite absorptance for laser sintering/melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 young Ceramists Additive Manufacturing Forum, yCAM19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Mons, Belgique, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving hydroxyapatite bio-ceramic powder absorptance at Nd-YAG laser wavelength by addition of absorption additives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI ECers Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring hydroxyapatite bio-ceeramic powder properties for selective laser sintering/melting shaping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop for Young Researchers in Ceramics and Glasses for Medical Applications (YouCGMed)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Madrid (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring hydroxyapatite powder properties for 3D printing based on selective laser melting or sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Galey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th Europeen Congress of Chemical Engineering, ECCE12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Florence (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spray drying of alumina powders – impact of process parameters and powder properties upon final product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Ablitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th Europeen Congress of Chemical Engineering, ECCE12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Florence (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current approaches and future prospects for comminution process modelling based on population balance equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Liné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Symposium on Comminution &amp; Classification, ESCC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé innovant pour la formulation de nanovecteurs d'agents anticancéreux par co-spray drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ruffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème colloque Sciences et Technologie des Poudres STP 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical approach of grinding process in a stirred media mill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium PARTEC2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Nuremberg, Germany. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la spectroscopie acoustique pour la caractérisation de suspensions denses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Saint-Etienne, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du comportement de suspensions concentrées de silice colloïdale lors de leur destabilisation électrostatique en cuve agitée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et Technologie des Poudres et Matériaux Frittés STP 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Albi, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d’un préchauffeur à cyclones d’une cimenterie et analyse des pertes physico-chimiques d’exergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Belaadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mènouar Boughedaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saadane Chikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Saint-Etienne, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation of concentrated colloidal silica dispersions in flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Congress of Chemical Engineering (WCCE 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Glasgow, United Kingdom. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche numérique du procédé de broyage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation of concentrated colloidal silica dispersions in a stirred tank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Particle Technology WCPT5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Orlando, United States. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrégation de dispersions concentrées de silice colloïdale sous écoulement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Toulouse, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the grinding stress on the fragmentation mechanism of polystyrene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lyczko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Le Bolay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCPT 3 -World congress on particle technology 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Brighton, United Kingdom. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse morphologique des boues biologiques d'épuration. Descriptifs les plus pertinents et propriétés physico-chimiques des boues d’épuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Génie des Procédés - SFGP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lille, France. pp.0, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Removal of oversize & recovery of particles from suspensions in the nano size range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Meireles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CNRS. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId252"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christine Frances </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological effects of chlorogenic acid nanoformulations on colorectal cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tobón-Vélez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana María Sepúlveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana María Castañeda-Cifuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 115, pp.107744. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jddst.2025.107744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamics in a stirred tank with a retreat blade impeller: Evaluating the potential of IBM-LES through comparison with PIV data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Salar Hoseini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Coufort-Saudejaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Liné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 215, pp.419-429. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2025.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05036865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the consolidation mechanism of selective laser sintering/powder bed selective laser process of ceramics: Hydroxyapatite case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asif Ur Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metin Salamci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Prototyping Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (4), pp.677-695. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/RPJ-04-2023-0128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating wet stirred-bead milling for Tetraselmis suecica biorefinery: Operating parameters influence and specific energy efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Peydecastaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Pontalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Guihéneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 394, pp.130181. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2023.130181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04490301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetraselmis suecica biofilm cell destruction by high-pressure homogenization for protein extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Guihéneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Peydecastaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Pontalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21, pp.101372. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biteb.2023.101372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell destruction level and metabolites green-extraction of Tetraselmis suecica by low and intermediate frequency ultrasound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Peydecastaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Pontalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Guihéneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 98, pp.106492. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2023.106492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends on valorization of pitaya fruit biomass through value-added and green extraction technology – A critical review of advancements and processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feby Carmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 138, pp.339 - 354. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2023.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature influence on MBS latex aggregate morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Coufort-Saudejaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Couffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Liné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 676, Part A, 32 p. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2023.132139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masked stereolithography of hydroxyapatite bioceramic scaffolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.100235. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceram.2022.100235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring hydroxyapatite microspheres by spray-drying for powder bed fusion feedstock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 398, pp.117116. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2022.117116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wet size measurements for the evaluation of the deagglomeration behaviour of spray-dried alumina powders in suspension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Ablitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 48 (6), pp.7926-7936. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2021.11.340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powder bed selective laser process (sintering/melting) applied to tailored calcium phosphate-based powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tenailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Duployer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50, pp.102542. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addma.2021.102542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring hydroxyapatite suspensions by stirred bead milling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 48 (17), pp.24953-24964. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2022.05.149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of additive manufacturing of ceramics by powder bed selective laser processing (sintering / melting): Calcium phosphate, silicon carbide, zirconia, alumina, and their composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Montón Zarazaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eren Özmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Urruth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, pp.100073. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceram.2021.100073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibuprofen loading into Mesoporous Silica Nanoparticles using Co- Spray Drying : a Multi-Scale Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ruffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Roblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2019.109689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agglomeration of stoichiometric hydroxyapatite: Impact on particle size distribution and purity in the precipitation and maturation steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Galey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2019.10.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractal dimensions and morphological characteristics of aggregates formed in different physico-chemical and mechanical flocculation environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Liné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Coufort-Saudejaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 560, pp.213-222. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2018.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights in morphological analysis for managing activated sludge systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Coufort-Saudejaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 77 (10), pp.2415-2425. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2018.189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological properties of flocs under turbulent break-up and restructuring processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Vlieghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Coufort-Saudejaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Liné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 63 (9), pp.3706-3716. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.15745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomineralization of a titanium-modified hydroxyapatite semiconductor on conductive wool fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Adamiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Sangiorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Sprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Sandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (36), pp.7608-7621. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7TB00211D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of aggregate size and shape properties under sequenced flocculation in a turbulent Taylor-Couette reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Coufort-Saudejaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Liné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 491, pp.167-178. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2016.12.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QMOM-based population balance model involving a fractal dimension for the flocculation of latex particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Vlieghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Coufort-Saudejaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Liné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 155, pp.65-82. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2016.07.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion on DQMOM to solve a bivariate population balance equation applied to a grinding process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Liné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 295, pp.234-244. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2016.03.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of precipitation process parameters on boehmite properties: in situ optical monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Teychené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Boualleg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dandeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 280, pp.658-669. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2015.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the effect of cell disruption methods on the diffusion of Chlorella vulgaris proteins and pigments in the aqueous phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Safi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Violeta Ursu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8, pp.61-68. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2015.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ characterization of floc morphology by image analysis in a turbulent Taylor-Couette reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Vlieghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Coufort-Saudejaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Liné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 60 (7), pp.2389-2403. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.14431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comminution process modeling based on the monovariate and bivariate direct quadrature method of moments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Liné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 60 (5), pp.1621-1631. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.14358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of lipids and pigments of Chlorella vulgaris by supercritical carbon dioxide: influence of bead milling on extraction performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Safi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateo Montero Varela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Badia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (4), pp.1711-1718. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-013-0212-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue on innovative processes and materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Le Bolay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 255, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2014.01.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grinding of calcite suspensions in a stirred media mill: Effect of operational parameters on the product quality and the specific energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soualo Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 255, pp.89-97. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2013.11.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation of silica nanoparticles in concentrated suspensions under turbulent, shear and extensional flows.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite d'Olce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 95, pp.184-193. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2013.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of concentration of dispersions on particle sizing during production of fine particles in wet grinding process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Asif Inam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soualo Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 208 (n° 2), pp. 329-336. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.POWTEC.2010.08.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of impurities on particle sizing by acoustic attenuation spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Asif Inam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, vol. 201 (n° 1), pp. 21-26. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.POWTEC.2010.02.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Colliding Grinding Beads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33 (9), pp.1438-1446. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/CEAT.201000156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of grinding in a stirred media mill: Hydrodynamics and collision characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65 (6), pp.2052-2064. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2009.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Characterization and Population Balance Modelling of the Dense Silica Suspensions Aggregation Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, vol. 63 n° 21., 5239 -5251 available on : http://oatao.univ-toulouse.fr/1491/1/Tourbin_1491.pdf. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2008.06.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The specific selection function effect on clinker grinding efficiency in a dry batch ball mill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Belaadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mineral Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 87 (3-4), pp.141-145. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.minpro.2008.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of the Aggregation Process of Dense Colloidal Silica Suspensions in a Stirred Tank by Acoustic Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.0. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2008.04.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of Complementary Methods for the Characterization of Dense Colloidal Silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Particle &amp; Particle Systems Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, vol. 24 n° 6., pp.411-423. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppsc.200601092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy efficiency of cement finish grinding in a dry batch ball mill.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Belaadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36 (3), pp.416-421. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2005.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617581v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat Exchange Modeling of a Grate Clinker Cooler and Entropy Production Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. F. Belabed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Belaadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23 (1), pp.61-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of small composite particles by co-grinding in a medial mill. Characterization of the granulometric and the mecanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zapata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Le Bolay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Molina-Boisseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chem. Eng. Res. Des.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.631-636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface to the special edition of Powder Technology on the 7th International Symposium on Agglomeration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Le Bolay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Dodds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 130 (1-3, SI)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle morphology of ground gibbsite in different grinding environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Le Bolay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Belaroui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mineral Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 61 (1), pp.41-56. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0301-7516(00)00025-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface to the Special Edition of Powder Technology on the 9th European Symposium on Comminution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Le Bolay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chamayou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Dodds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 105 (1-3), pp.1. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0032-5910(99)00111-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations into fine grinding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Dodds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kona</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 13, p.113-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JOHAN DEBAYLE 1977 - 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Figliuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Moreaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 44, pp.97, 2025, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5566/ias.3641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05087300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spray drying nanoencapsulation of chlorogenic acid using biopolymer nanocarrier systems and its biological impact on colorectal cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tobón-Vélez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana María Sepúlveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana María Castañeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Pedroza-Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th World Meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Vienna (AUSTRIA), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'encapsulation de la fluorescéine au sein de nanoparticules de silice mésoporeuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakho Saloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès Français de Génie des Procédés, SFGP2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoencapsulation de l'acide chlorogénique par atomisation : étude de la formulation et des paramètres du procédé de séchage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tobón-Vélez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès Français de Génie des Procédés, SFGP2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low frequency ultrasound assisted extraction of phytochemicals in the peels of pitaya (Hylocereus purpusii)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feby Carmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Meeting of the European Society of Sonochemistry, ESS18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Leuven (BE), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green physical processes for the extraction of organic dye betacyanin from dragon fruit (Hylocereus purpusii) peels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feby Carmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress on Biotechnology, ECB2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rotterdam (NL), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédés physiques verts pour l'extraction de composés bioactifs à partir de peaux de pitaya (Hylocereus purpusii)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feby Carmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès Français de Génie des Procédés, SFGP2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological properties of latex aggregates under mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Coufort-Saudejaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Couffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Liné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARTEC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la fréquence et de la puissance ultrasonore sur le niveau de destruction cellulaire et l’extraction de métabolites de la microalgue Tetraselmis suecica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Peydecastaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pontalier Pierre Yves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guihéneuf Freddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées Sonochimie, Ultrasons et Procédés (JSUP7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoencapsulation of 5-O-Caffeoylquinic Acid by Spray Drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tobon Velez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARTEC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Granulometric Analysis of Maltodextrin Particles Observed by Scanning Electron Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bottenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Théodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tobón Vélez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPRS 13th International Conference on Pattern Recognition Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, espol - Escuela superior Politécnica del Litoral, Jul 2023, Guayaquil, Ecuador. pp.1 à 7, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPRS58416.2023.10179067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04169470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche pour l’analyse granulométrique de particules condensées sur des images en niveaux de gris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bottenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Théodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tobón Vélez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2023 - 29ème Colloque Francophone du Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France. pp.2023-1378 / 1153 à 1156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04195651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of cell destruction and proteins extraction of Tetraselmis suecica by stirred-bead milling: correlation of process parameters to cell lysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Guihéneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Peydecastaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Pontalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Symposium on comminution &amp; classification (ESCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring hydroxyapatite suspensions by stirred bead milling as a pre-processing step for additive manufacturing technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine FRANCES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Symposium on comminution &amp; classification (ESCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoencapsulation of 5-O-caffeoylquinic acid by Spray Drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tobón Vélez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Congress on Particle Technology (WCPT9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Madrid (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetraselmis suecica cell destruction by high-pressure homogenization for proteins recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine FRANCES</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Peydecastaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Pontalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Guihéneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Renewable Resources and Biorefineries (RRB 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masked stereolithography (mSLA) 3D printing of hydroxyapatite bio-ceramic scaffolds from tailored photoreactive suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">youCGMed Workshop for Young Researchers in Ceramics and Glasses for Medical Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Madrid (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la température sur la morphologie d’agrégats de nanoparticules de latex de type MBS lors d’un procédé d’agglomération en milieu liquide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Coufot-Saudejaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Couffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Liné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès de la Société Française de Génie des Procédés (SFGP2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de la destruction des cellules et de l'extraction des protéines de Tetraselmis suecica par des méthodes mécaniques : corrélation des paramètres du procédé avec la lyse cellulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Guihéneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Peydecastaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Pontalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès de la Société Française de Génie des Procédés (SFGP2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of high value-added molecules from red pitaya using stirred media milling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feby Carmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Symposium on Comminution &amp; Classification (ESCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of cell destruction and proteins green-extraction of Tetraselmis suecica by ultrasound: correlation of process parameters to cell lysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Guihéneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Peydecastaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Pontalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Meeting of the European Society of Sonochemistry (ESS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Jena, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis of aggregate size and population balance modelling using Extended Kalman filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Coufort-Saudejaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine FRANCES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population Balance Modelling PBM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring hydroxyapatite bio-ceramic feedstock properties for additive manufacturing technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et Technologie des Poudres, Poudres et Matériaux Frittés (STPMF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Saint-Etienne (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approaches towards powder bed selective laser processing of calcium phosphate materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromat 2021 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la charge en ibuprofène de nanoparticules de silice mésoporeuse par un procédé d’atomisation-séchage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ruffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et Technologie des Poudres, Poudres et Matériaux Frittés (STPMF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Saint-Etienne (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning hydroxyapatite bio-ceramic powder feedstock properties for selective laser sintering/melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Congress on Ceramics (ICC8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Busan, Korea, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and separation of exopolysaccharides from Tetraselmis suecica produced as biofilm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Peydecastaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Pontalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Guihéneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgaEurope 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, On Line, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving hydroxyapatite powder feedstock properties for selective laser sintering/melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Young Ceramist additive Manufacturing (yCAM20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of spray-dried powder deagglomeration behaviour based on dry laser diffraction analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Ablitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro PM2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Powder Metallurgy Association, Oct 2020, Lisbon (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spray drying of alumina powders – impact of process parameters and powder properties upon final product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Ablitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th Europeen Congress of Chemical Engineering, ECCE12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Florence (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current approaches and future prospects for comminution process modelling based on population balance equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Liné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Symposium on Comminution &amp; Classification, ESCC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of process and formulation parameters for the encapsulation of active substances by the co-spray drying process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ruffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th Europeen Congress of Chemical Engineering, ECCE12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphite as near-infrared absorbing additive: a way to improve hydroxyapatite absorptance for laser sintering/melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 young Ceramists Additive Manufacturing Forum, yCAM19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Mons, Belgique, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving hydroxyapatite bio-ceramic powder absorptance at Nd-YAG laser wavelength by addition of absorption additives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI ECers Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring hydroxyapatite bio-ceeramic powder properties for selective laser sintering/melting shaping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop for Young Researchers in Ceramics and Glasses for Medical Applications (YouCGMed)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Madrid (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring hydroxyapatite powder properties for 3D printing based on selective laser melting or sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Navarrete-Segado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Galey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th Europeen Congress of Chemical Engineering, ECCE12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Florence (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé innovant pour la formulation de nanovecteurs d'agents anticancéreux par co-spray drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ruffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème colloque Sciences et Technologie des Poudres STP 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche numérique du procédé de broyage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la spectroscopie acoustique pour la caractérisation de suspensions denses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Saint-Etienne, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical approach of grinding process in a stirred media mill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium PARTEC2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Nuremberg, Germany. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du comportement de suspensions concentrées de silice colloïdale lors de leur destabilisation électrostatique en cuve agitée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et Technologie des Poudres et Matériaux Frittés STP 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Albi, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d’un préchauffeur à cyclones d’une cimenterie et analyse des pertes physico-chimiques d’exergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Belaadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mènouar Boughedaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saadane Chikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Saint-Etienne, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation of concentrated colloidal silica dispersions in flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Congress of Chemical Engineering (WCCE 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Glasgow, United Kingdom. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation of concentrated colloidal silica dispersions in a stirred tank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Particle Technology WCPT5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Orlando, United States. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrégation de dispersions concentrées de silice colloïdale sous écoulement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Toulouse, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the grinding stress on the fragmentation mechanism of polystyrene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lyczko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Le Bolay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCPT 3 -World congress on particle technology 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Brighton, United Kingdom. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse morphologique des boues biologiques d'épuration. Descriptifs les plus pertinents et propriétés physico-chimiques des boues d’épuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schetrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Génie des Procédés - SFGP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lille, France. pp.0, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Removal of oversize & recovery of particles from suspensions in the nano size range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Meireles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CNRS. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId252"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396310v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tob&#243;n-V&#233;lez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Tourbin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mar&#237;a Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mar&#237;a Casta&#241;eda-Cifuentes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Frances" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2025.107744" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05036865v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Salar Hoseini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamieh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Coufort-Saudejaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lin&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2025.02.009" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490301v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delran" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Barthe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Peydecastaing" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pontalier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Guih&#233;neuf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2023.130181" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513340v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asif Ur Rehman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Navarrete-Segado" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metin Salamci" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/RPJ-04-2023-0128" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011681v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2023.101372" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164455v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2023.106492" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261200v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Couffin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.132139" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279675v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feby Carmen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2023.06.014" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844506v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grossin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2022.117116" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766545v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Robisson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ablitzer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2021.11.340" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766598v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tenailleau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duployer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2021.102542" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844518v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2022.05.149" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844514v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2022.100235" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193977v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Mont&#243;n Zarazaga" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eren &#214;zmen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Urruth" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2021.100073" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378347v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ruffel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Souli&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coppel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brouillet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2019.109689" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376251v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Galey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rouquet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gras" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2019.10.050" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924034v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guerin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2018.10.017" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879637v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Oliveira" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alliet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2018.189" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890267v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Adamiano" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Sangiorgi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Sprio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ruffini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Sandri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TB00211D" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606858v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2016.12.042" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606776v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Vlieghe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.15745" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886422v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2016.03.037" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886423v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2016.07.044" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256376v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Kirchner" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Teychen&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Boualleg" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dandeu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2015.06.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658654v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Safi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Violeta Ursu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Laroche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pouzet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2015.01.002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889813v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.14358" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891069v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Camy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Montero Varela" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Badia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-013-0212-3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894042v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Bolay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2014.01.066" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893407v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soualo Ouattara" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.11.025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268767v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.14431" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526407v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Anne-Archard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite d'Olce" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2013.03.005" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539221v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Asif Inam" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.POWTEC.2010.08.025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548755v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.POWTEC.2010.02.033" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474382v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gers" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Climent" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legendre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/CEAT.201000156" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TX6HQFV9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552707v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Climent" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2009.12.003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475990v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2008.06.028" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580596v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Touil" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Belaadi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.minpro.2008.02.003" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591046v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.04.067" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475988v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.200601092" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DZ5Q76Z3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617581v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2005.12.005" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482712v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. F. Belabed" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306783v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zapata" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frances" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Molina-Boisseau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680782v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Dodds" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01967412v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Belaroui" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-7516(00)00025-9" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJXPC589-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667196v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chamayou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(99)00111-4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/718911D4BBA95560145F085D52F950F2AB564D0F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846948v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guignon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05087300v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Figliuzzi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gavet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moreaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Pinoli" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.3641" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758911v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758935v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758939v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758945v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758904v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mar&#237;a Casta&#241;eda" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Pedroza-D&#237;az" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758927v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakho Saloum" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758872v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tobon Velez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04169470v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bottenmuller" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Th&#233;odon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Debayle" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tob&#243;n V&#233;lez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPRS58416.2023.10179067" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04195651v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758889v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774643v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pontalier Pierre Yves" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guih&#233;neuf Freddy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758653v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine FRANCES" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758191v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758848v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Coufot-Saudejaud" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758831v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758784v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758797v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758640v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758713v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758685v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758819v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756152v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758180v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756169v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756181v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756159v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756131v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759012v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756074v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735333v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756038v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756113v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756087v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756104v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756050v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368421v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105949v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033855v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schetrite" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033895v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033886v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#232;nouar Boughedaoui" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadane Chikhi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033931v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Biscans" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105934v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104668v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037845v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809132v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lyczko" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026204v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186033v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Meireles" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourgeois" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Guiraud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396310v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tob&#243;n-V&#233;lez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Tourbin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mar&#237;a Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mar&#237;a Casta&#241;eda-Cifuentes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Frances" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2025.107744" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05036865v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Salar Hoseini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamieh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Coufort-Saudejaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lin&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2025.02.009" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513340v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asif Ur Rehman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Navarrete-Segado" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metin Salamci" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/RPJ-04-2023-0128" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490301v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delran" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Barthe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Peydecastaing" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pontalier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Guih&#233;neuf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2023.130181" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011681v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2023.101372" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164455v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2023.106492" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279675v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feby Carmen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2023.06.014" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261200v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Couffin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.132139" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844514v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grossin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2022.100235" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844506v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2022.117116" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766545v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Robisson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ablitzer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2021.11.340" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766598v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tenailleau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duployer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2021.102542" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844518v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2022.05.149" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193977v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Mont&#243;n Zarazaga" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eren &#214;zmen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Urruth" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2021.100073" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378347v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ruffel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Souli&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coppel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brouillet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2019.109689" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376251v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Galey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rouquet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gras" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2019.10.050" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924034v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guerin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2018.10.017" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879637v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Oliveira" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alliet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2018.189" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606776v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Vlieghe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.15745" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890267v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Adamiano" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Sangiorgi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Sprio" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ruffini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Sandri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TB00211D" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606858v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2016.12.042" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886423v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2016.07.044" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886422v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2016.03.037" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256376v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Kirchner" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Teychen&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Boualleg" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dandeu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2015.06.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658654v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Safi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Violeta Ursu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Laroche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pouzet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2015.01.002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268767v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.14431" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889813v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.14358" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891069v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Camy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Montero Varela" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Badia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-013-0212-3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894042v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Bolay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2014.01.066" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893407v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soualo Ouattara" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.11.025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526407v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Anne-Archard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite d'Olce" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2013.03.005" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539221v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Asif Inam" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.POWTEC.2010.08.025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548755v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.POWTEC.2010.02.033" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474382v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gers" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Climent" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legendre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/CEAT.201000156" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TX6HQFV9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552707v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Climent" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2009.12.003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475990v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2008.06.028" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580596v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Touil" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Belaadi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.minpro.2008.02.003" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591046v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.04.067" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475988v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.200601092" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DZ5Q76Z3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617581v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2005.12.005" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482712v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. F. Belabed" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306783v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zapata" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frances" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Molina-Boisseau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680782v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Dodds" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01967412v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Belaroui" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-7516(00)00025-9" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJXPC589-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667196v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chamayou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(99)00111-4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/718911D4BBA95560145F085D52F950F2AB564D0F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846948v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guignon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05087300v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Figliuzzi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gavet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moreaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Pinoli" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.3641" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758904v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mar&#237;a Casta&#241;eda" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Pedroza-D&#237;az" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758927v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakho Saloum" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758911v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758935v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758939v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758945v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758889v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774643v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pontalier Pierre Yves" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guih&#233;neuf Freddy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758872v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tobon Velez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04169470v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bottenmuller" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Th&#233;odon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Debayle" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tob&#243;n V&#233;lez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPRS58416.2023.10179067" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04195651v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758713v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758685v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine FRANCES" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758819v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758653v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758191v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758848v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Coufot-Saudejaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758831v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758784v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758797v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758640v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756169v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756181v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756159v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756152v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758180v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756131v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759012v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756104v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756050v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756074v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735333v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756038v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756113v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756087v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368421v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105934v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033855v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schetrite" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105949v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033895v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033886v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#232;nouar Boughedaoui" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadane Chikhi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033931v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Biscans" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104668v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037845v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809132v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lyczko" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026204v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186033v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Meireles" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourgeois" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Guiraud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>