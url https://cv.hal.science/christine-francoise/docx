--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -279,204 +279,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05160360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portraits et représentations sur les inégalités sociales et scolaires des futurs enseignants du 1er degré à Mayotte et La Réunion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Ferrière</w:t>
+                <w:t xml:space="preserve">Les évolutions de la formation initiale des enseignants en France, entre universitarisation et professionnalisation : regards des formateurs sur les transformations de leur activité. Symposium coordonné par F. M. Sarti, B. Wentzel et T. Perez-Roux « Trente ans d’universitarisation de la formation des enseignants : comparaisons internationales au regard de trois cas (Brésil, Québec, France) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Perez-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Françoise</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Talérien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e colloque international de l’Association Française d’Education Comparée et des Echanges (AFDECE) : Une éducation de qualité pour toutes et tous : un projet commun aux chercheurs, aux acteurs de terrain et aux décideurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Guyane, Jan 2025, Cayenne (Guyane), France</w:t>
+              <w:t xml:space="preserve">Congrès international de l’AREF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04907430v1</w:t>
+                <w:t xml:space="preserve">hal-05163606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les évolutions de la formation initiale des enseignants en France, entre universitarisation et professionnalisation : regards des formateurs sur les transformations de leur activité. Symposium coordonné par F. M. Sarti, B. Wentzel et T. Perez-Roux « Trente ans d’universitarisation de la formation des enseignants : comparaisons internationales au regard de trois cas (Brésil, Québec, France) »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thérèse Perez-Roux</w:t>
+                <w:t xml:space="preserve">Portraits et représentations sur les inégalités sociales et scolaires des futurs enseignants du 1er degré à Mayotte et La Réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Ferrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Talérien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international de l’AREF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Liège, Belgique</w:t>
+              <w:t xml:space="preserve">20e colloque international de l’Association Française d’Education Comparée et des Echanges (AFDECE) : Une éducation de qualité pour toutes et tous : un projet commun aux chercheurs, aux acteurs de terrain et aux décideurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Guyane, Jan 2025, Cayenne (Guyane), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05163606v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enseignants débutants œuvrant dans les académies de La Réunion et de Mayotte : des représentations professionnelles en marge de celles des enseignants des académies de l’Hexagone ?</w:t>
               </w:r>
@@ -1387,77 +1387,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portraits et représentations sur les inégalités sociales et scolaires des futurs enseignants du 1er degré à Mayotte et à La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Ferrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Françoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Talérien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Groux; Marie-Félide Fafard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une éducation de qualité pour tous les enfants : un projet commun aux chercheurs, aux acteurs de terrain et aux décideurs ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.237-242, 2025</w:t>
@@ -1499,64 +1499,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre les inégalités scolaires en contexte ultramarin : le regard des futurs enseignants à Mayotte et à La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Françoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Ferrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Talérien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Charpentier; Séverine Ferrière. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les inégalités scolaires à Mayotte et à La Réunion : vers des pratiques éducatives plus équitables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires Indianocéaniques, pp.77-112, 2025, 978-2-38444-105-1</w:t>
@@ -2105,51 +2105,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le harcèlement en contexte scolaire : mais de quoi parlent les chercheurs ? Une étude systématique de la littérature scientifique sur les deux dernières années.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Ferrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3034,51 +3034,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513090v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Perez-Roux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fran&#231;oise" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maleyrot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160360v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04907430v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ferri&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tal&#233;rien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163606v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04723183v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636727v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04276369v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04290848v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03864791v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03864792v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02178579v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01735732v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tupin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01954864v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01735739v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01735742v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04290836v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05155509v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307528v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01761826v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Pelletier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvette Balcou-Debussche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04287153v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Combaz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077219v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ta.027.0115" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04543196v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Torterat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.26620" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04806252v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702488v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.hs7.0039" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549076v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04938114v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1388x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02178573v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.085.0195" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735496v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461511v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01735708v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01735717v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M&#233;gret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01548451v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LARE0026" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513090v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Perez-Roux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fran&#231;oise" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maleyrot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160360v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163606v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04907430v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ferri&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tal&#233;rien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04723183v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636727v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04276369v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04290848v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03864791v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03864792v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02178579v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01735732v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tupin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01954864v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01735739v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01735742v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04290836v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05155509v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307528v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01761826v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Pelletier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvette Balcou-Debussche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04287153v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Combaz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077219v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ta.027.0115" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04543196v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Torterat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.26620" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04806252v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702488v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.hs7.0039" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549076v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04938114v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1388x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02178573v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.085.0195" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735496v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461511v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01735708v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01735717v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M&#233;gret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01548451v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LARE0026" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>