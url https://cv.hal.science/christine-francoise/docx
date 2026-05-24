--- v1 (2026-04-07)
+++ v2 (2026-05-24)
@@ -456,316 +456,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04907430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enseignants débutants œuvrant dans les académies de La Réunion et de Mayotte : des représentations professionnelles en marge de celles des enseignants des académies de l’Hexagone ?</w:t>
+                <w:t xml:space="preserve">Le développement professionnel des enseignants débutants en France : se construire entre moments difficiles et temps forts de la pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Françoise</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thérèse Perez-Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international JRE-RIICLAS 2024, "Interroger les marges en éducation et en formation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de La Réunion, Oct 2024, Saint-Denis (La Réunion), France</w:t>
+              <w:t xml:space="preserve">91ème congrès de l’ACFAS "Mobiliser les savoirs en français", Colloque 516 "Se (re)construire comme professionnel dans les métiers de l’enseignement : acteurs, contextes, temporalités"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, T. Perez-Roux, É. Maleyrot, M. Allenbach et C. Mamprin, May 2024, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04723183v1</w:t>
+                <w:t xml:space="preserve">hal-04636727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le développement professionnel des enseignants débutants en France : se construire entre moments difficiles et temps forts de la pratique</w:t>
+                <w:t xml:space="preserve">Les enseignants débutants œuvrant dans les académies de La Réunion et de Mayotte : des représentations professionnelles en marge de celles des enseignants des académies de l’Hexagone ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Perez-Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">91ème congrès de l’ACFAS "Mobiliser les savoirs en français", Colloque 516 "Se (re)construire comme professionnel dans les métiers de l’enseignement : acteurs, contextes, temporalités"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, T. Perez-Roux, É. Maleyrot, M. Allenbach et C. Mamprin, May 2024, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">Colloque international JRE-RIICLAS 2024, "Interroger les marges en éducation et en formation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de La Réunion, Oct 2024, Saint-Denis (La Réunion), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04636727v1</w:t>
+                <w:t xml:space="preserve">hal-04723183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de contexte sur les représentations des enseignants débutants œuvrant dans les académies de La Réunion et de Mayotte. Symposium coordonné par É. Maleyrot &amp;quot;Se construire comme professionnel enseignant : similitudes et spécificités territoriales ?</w:t>
+                <w:t xml:space="preserve">Réforme de la formation des enseignants : la professionnalité des formateurs en tension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennale Internationale de l’Éducation, de la Formation et des Pratiques Professionnelles : Se construire avec et dans le monde part d'autrui, part de soi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L’ Association Biennale internationale de l’Éducation, de la Formation et des Pratiques professionnelles, Sep 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude "Être Formateur Aujourd’hui dans les métiers du PROfessorat" (EFAPRO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIRDEF Université Paul-Valéry Montpellier 3, Feb 2023, Montpelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04276369v1</w:t>
+                <w:t xml:space="preserve">hal-04290848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réforme de la formation des enseignants : la professionnalité des formateurs en tension</w:t>
+                <w:t xml:space="preserve">Effets de contexte sur les représentations des enseignants débutants œuvrant dans les académies de La Réunion et de Mayotte. Symposium coordonné par É. Maleyrot &amp;quot;Se construire comme professionnel enseignant : similitudes et spécificités territoriales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude "Être Formateur Aujourd’hui dans les métiers du PROfessorat" (EFAPRO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LIRDEF Université Paul-Valéry Montpellier 3, Feb 2023, Montpelier, France</w:t>
+              <w:t xml:space="preserve">Biennale Internationale de l’Éducation, de la Formation et des Pratiques Professionnelles : Se construire avec et dans le monde part d'autrui, part de soi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’ Association Biennale internationale de l’Éducation, de la Formation et des Pratiques professionnelles, Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04290848v1</w:t>
+                <w:t xml:space="preserve">hal-04276369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réforme de la formation des enseignants : entre continuité et ruptures. La professionnalité des formateurs en tension. Symposium coordonné par T. Perez-Roux et P. Ducoing-Watty &amp;quot;Professionnalité(s) et rapport au métier des formateurs d'enseignants : entre continuités et changements</w:t>
               </w:r>
@@ -1900,161 +1900,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05077219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La formation des enseignant·e·s en prise avec les réformes : un rapport au travail (dés)ajusté pour les formateur·trice·s ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thérèse Perez-Roux</w:t>
+                <w:t xml:space="preserve">Le harcèlement en contexte scolaire : mais de quoi parlent les chercheurs ? Une étude systématique de la littérature scientifique sur les deux dernières années.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Ferrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Françoise</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Torterat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/edso.26620⟩</w:t>
+              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° Varia (E1), pp.39-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spir.hs7.0039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04543196v1</w:t>
+                <w:t xml:space="preserve">hal-04702488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discours critiques de formateurs expérimentés en contexte de réforme : à partir d’un corpus d’entretiens (2022-2023)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Torterat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Perez-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2069,230 +2056,243 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 3 (65), pp.59-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04806252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le harcèlement en contexte scolaire : mais de quoi parlent les chercheurs ? Une étude systématique de la littérature scientifique sur les deux dernières années.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Ferrière</w:t>
+                <w:t xml:space="preserve">Rapport à la réforme de la formation initiale des enseignants en INSPÉ : des formateurs sous tension(s) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Françoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Françoise</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Perez-Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Phronesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Penser l’éducation à un monde incertain : perspectives pour l’École, 13 (3), pp.176-197</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04702488v1</w:t>
+                <w:t xml:space="preserve">hal-04549076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport à la réforme de la formation initiale des enseignants en INSPÉ : des formateurs sous tension(s) ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La formation des enseignant·e·s en prise avec les réformes : un rapport au travail (dés)ajusté pour les formateur·trice·s ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Perez-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Françoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thérèse Perez-Roux</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Torterat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Phronesis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Les injustices épistémiques en santé – Varia, 71, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edso.26620⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04549076v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accompagnement des futurs enseignants en période de réforme : entre nouvelles orientations institutionnelles et tensions professionnelles chez les formateurs en INSPE</w:t>
               </w:r>
@@ -3034,51 +3034,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513090v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Perez-Roux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fran&#231;oise" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maleyrot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160360v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163606v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04907430v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ferri&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tal&#233;rien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04723183v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636727v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04276369v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04290848v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03864791v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03864792v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02178579v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01735732v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tupin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01954864v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01735739v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01735742v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04290836v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05155509v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307528v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01761826v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Pelletier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvette Balcou-Debussche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04287153v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Combaz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077219v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ta.027.0115" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04543196v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Torterat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.26620" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04806252v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702488v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.hs7.0039" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549076v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04938114v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1388x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02178573v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.085.0195" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735496v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461511v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01735708v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01735717v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M&#233;gret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01548451v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LARE0026" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513090v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Perez-Roux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fran&#231;oise" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maleyrot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160360v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163606v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04907430v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ferri&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tal&#233;rien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636727v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04723183v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04290848v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04276369v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03864791v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03864792v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02178579v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01735732v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tupin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01954864v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01735739v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01735742v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04290836v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05155509v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307528v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01761826v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Pelletier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvette Balcou-Debussche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04287153v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Combaz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077219v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ta.027.0115" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702488v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.hs7.0039" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04806252v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Torterat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549076v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04543196v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.26620" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04938114v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1388x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02178573v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.085.0195" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735496v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461511v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01735708v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01735717v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M&#233;gret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01548451v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LARE0026" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>