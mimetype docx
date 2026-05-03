--- v0 (2026-03-22)
+++ v1 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christine Franke </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Geologist & Geophysicist</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">senior lecturer at MINES Paris - PSL (Center of Geosciences, Fontainebleau, France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MSc University of Bremen (D)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PhD University of Utrecht (NL)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">HDR University Paris Cité (F)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Research topics</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">applied Geophysics/environmental Magnetims, Geochemistry and Mineralogy</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">developpment of physico-chemical proxy parameters:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">tracing of airborn particles, pollution of soil and river watersheds, (paleo)alteration profils, mass transport in sedimentary context</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilities</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">researcher- lecturer in the GI2S team</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">scientific advisor of the rock and water analyses platform</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">communication manager at the Center of Geosciences</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">supervisor of MSc and PhD theses</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Streamlined Protocol for Comprehensive Anthropogenic Particles and Microplastic Characterization in Canal Sediments: From Concentrations to Environmental Drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mel Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Delaporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 237 (1), pp.37. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11270-025-08741-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions and limitations of environmental magnetism to characterize traffic-related particulate matter sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Letaïef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carvallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 237 (3), pp.1505-1525. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggae108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecorc’Air: A Citizen Science Project for the Biomonitoring of Vehicular Air Pollution in Paris, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carvallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Turcati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sivry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Community Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (3), pp.e2024CSJ000084. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024CSJ000084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EUSEDcollab: A network of data from European catchments to monitor net soil erosion by water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Matthews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gert Verstraeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Borrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Vanmaercke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Poesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (1), pp.515. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-023-02393-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albitization and oxidation of Variscan granitoid rocks related to the post-Variscan paleosurface in the Sudetes (Bohemian Massif, SW Poland)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Szuszkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Fàbrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00531-022-02274-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas Porosimetry by Gas Adsorption as an Efficient Tool for the Assessment of the Shaping Effect in Commercial Zeolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Orsikowsky-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Sachse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (5), pp.1205. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano11051205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sand calcites as a key to Pleistocene periglacial landscapes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. Milnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic fingerprinting of fluvial suspended particles in the context of soil erosion: example of the Canche River watershed (Northern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lagroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (5), pp.e2019GC008836. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019GC008836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permian-Triassic red-stained albitized profiles in the granitic basement of NE Spain: evidence for deep alteration related to the Triassic palaeosurface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Fàbrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Parcerisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Gurenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 108, pp.2325-2347. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00531-019-01764-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03712916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permian-Triassic red-stained albitized profiles in the granitic basement of NE Spain: evidence for deep alteration related to the Triassic paleosurface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Fabrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Parcerisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Gurenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing temporal variability and controlling factors of the sediment budget of a small agricultural catchment in Northern France (the Pommeroye)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (3), pp.e01407. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2019.e01407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of tributaries contributions using a confluence-based sediment fingerprinting approach in the Canche river watershed (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 668, pp.457-469. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.02.458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer Pathways and Fluxes of Water-Soluble Pesticides in Various Compartments of the Agricultural Catchment of the Canche River (Northern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Belles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Special Issue "Catchments as Observatories of the Hydrological and Biogeochemical Functioning of the Critical Zone", 11 (7), pp.1428. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w11071428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the uncertainty of diffusive gel based passive samplers as tools for evaluating the average contamination of surface water by organic pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Laguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Franke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding and predicting the diffusivity of organic compounds in polydimethylsiloxane material for passive sampler application using a simple QSPR model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Aminot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Readman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (5), pp.1191-1300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic fingerprint of the sediment load in a meander bend section of the Seine River (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariouche Kayvantash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kissel Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2017.02.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting instrumental mass fractionation (IMF) of stable isotope SIMS analyses by response surface methodology (RSM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Fabrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Parcerisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Rossell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Gurenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32, pp.731-748. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6ja00397d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration and response of an agarose gel based passive sampler to record short pulses of aquatic organic pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Belles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Aminot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James W. Readmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 165, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotope signature of sand calcites in the Paris Basin: a proxy for permafrost/groundwater paleoconditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11th Applied Isotope Geochemistry Conference, 13, pp.21-24. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeps.2015.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléoaltérations et formations superficielles anciennes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ricordel-Prognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Théveniaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géochronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 121, pp.24-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagenetic barium cycling in Black Sea sediments - A case study for anoxic marine environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Henkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Mologon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Nöthen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 88, pp.88-105. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2012.04.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic fabrics in Quaternary sediments, Ursa Basin, northern Gulf of Mexico record transport processes, compaction and submarine slumping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meissl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Behrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.doi:10.1016/j.margeo.2011.05.007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité saisonnière de la fraction magnétique (métallique) des matières en suspension dans le bassin versant de la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Kissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Audiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIREN-Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, rapport annuel 2010 du programme PIREN-Seine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical properties of the shallow sediments in the Late Pleistocene formations, the Ursa Basin, Gulf of Mexico, and their implications for generation and preservation of shallow overpressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.T.T. Binh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tokunaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kozumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nakazima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Petrology Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26, pp.474-486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic particle characterization in the Seine river system: Implications for the determination of natural versus anthropogenic input</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Kissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lagroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (8), </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009GC002544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagenetic alteration of natural magnetic Fe-Ti oxides identified by energy dispersive spectroscopy (EDS) and low temperature remanence and hysteresis measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Dillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 172, 141-156, doi: 10.1016/j.pepi.2008.08.003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical environment of the Coniacian-Santonian western tropical Atlantic at Demerara Rise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. März</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Beckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 273, 286-301, doi: 10.1016/j.palaeo.2008.05.004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tortonian reference section at Monte dei Corvi (Ilaty): evidence for early acquired NRM of greigite-bearing sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silja Hüsing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Dekkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wout Krijgsman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.doi: 10.1111/j.1365-246X.2009.04301.x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Putative greigite magnetofossils from the Pliocene epoch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliana Vasiliev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes D Meeldijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Dekkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cor G. Langereis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.doi: 10.1038/ngeo335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural remanent magnetization of IODP Holes U1319A, U1320A, U1322B, and U1324B and magnetic carrier identification by scanning electron microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Heslop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo von Dobeneck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings IODP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 308, doi: 10.2204/iodp.proc.308.209.2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetostratigraphy of the hominin-bearing Hadar Formation (Middle Ledi Region, Ethiopia) and regional evidences for environmental changes at ca. 3.2 Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Campisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arrowsmith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dimaggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Reed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Society of America Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Special paper 446 (67-85), pp.doi: 10.1130/2008.2446(03)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagenetic alteration of natural Fe-Ti oxides identified by energy dispersive spectroscopy and low-temperature magnetic remanence and hysteresis measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Dillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 172 (3-4), pp.141. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2008.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00532173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IODP Expedition 308 report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Flemings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Behrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. John</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The International Ocean Drilling Porgram Exp. 308 Scientific Party</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IODP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, doi: 10.2204/iodp.proc.308.201.2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pore pressure penetrometers document high overpressure near the seafloor where multiple submarine landslides have occured on the continental slope, offshore Louisiana, Gulf of Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Flemings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dugan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Germaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. John</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 269 (3-4), 309-325, doi: 10.1016/j.epsl.2007.12.005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcareous Nannofossil Biostratigraphy of high-energy sediments (MTDs) from the Ursa and Brazos-Trinity Minibasins (Gulf of Mexico) during the latest Quaternary: IODP Expedition 308</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Shumnyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The International Ocean Drilling Porgram Exp. 308 Scientific Party</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEPM special publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, SEPM special publications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock magnetic identification and geochemical process models of greigite formation in Quaternary marine sediments from the Gulf of Mexico (IODP Hole U1319A)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanzhe Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo von Dobeneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Heslop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Kasten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 275 (3-4), pp.233-245. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2008.07.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early diagenetic greigite as a recorder of the palaeomagnetic signal in Miocene-Pliocene sedimentary rocks of the Carpathian foredeep (Romania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliana Vasiliev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Dekkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wout Krijgsman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.A.T. Mullender</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.171 (2), 613-629, doi: 10.1111/j.1365-246X.2007.03560x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-temperature partial magnetic self-reversal in marine sediments by magnetostatic interaction of titanomagnetite and titanohematite intergrowths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F.L. Garming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bleil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo von Dobeneck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.170 (3), 1067-1075, doi: 10.1111/j.1365-246X.2007.03504.x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of magnetic Fe-Ti-oxides in marine sediments by electron backscatter diffraction in scanning electron microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.M. Pennock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Drury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Engelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 170 (2), 545-555, pp.doi: 10.1111/j.1365-246X.2007.03410.x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Petrology of Equatorial Atlantic Sediments: Electron Microscopic Results and their Environmental Magnetic Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo von Dobeneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Drury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes D Meeldijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Dekkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.22, PA4207, doi: 10.1029/2007PA001442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of heavy liquid separation to concentrate magnetic particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Frederichs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Dekkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.170 (3), 1053-1066, doi: 10.1111/j.1365-246X.2007.03489.x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid sedimentation, overpressure and focused fluid flow, Gulf of Mexico continental margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Behrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Flemings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. John</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The International Ocean Drilling Program Exp. 308 Scientific Party</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Drilling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3, 12-17, doi:10.2204/iodp.sd.3.03.2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active and buried barite fronts in sediments from the eastern Cape Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Riedinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kasten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gröger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Pfeifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.241, 876-888</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the IODP Expedition 308</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Flemings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Behrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. John</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The International Ocean Drilling Program Exp. 308 Scientific Party</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IODP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, doi: 10.2204/iodp.proc.308.101.2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graduiertenkollegs der Deutschen Forschungsgemeinschaft - Proxies in Earth History - Botschaften aus der Erdgeschichte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kählke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spektrum der Wissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, http://www.dfg.de/forschungsfoerderung/koordinierte_programme/graduiertenkollegs/download/forschung_</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does lithology influence relative paleointensity records?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo von Dobeneck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.147, 285-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (81)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New results of the Ecorc’Air citizen science project: Biomonitoring of Vehicular Air Pollution in Cologne, Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Scheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carvallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2026 General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Participative Science Project for the Biomonitoring of Vehicular Air Pollution in Cities : the Ecorc’Air project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carvallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Turcati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sivry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAGA/IASPEI 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine Particulate Matter (PM) Atmospheric Pollution: Urban Air Quality Monitoring Using Plane Tree Barks as Bio-Monitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Daaboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.Y. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carvallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecorc’Air: A Citizen Science Project for the Biomonitoring of Vehicular Air Pollution in Paris, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carvallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Turcati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sivry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2025 General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the impact of soil water saturation on the significance of erosion events (Hauts-de-France),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Delaporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Billon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IASWS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Le Touquet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomonitoring of Airborne Particulate Matter Using Plane Tree Bark: Method Development and First Insights into Oxidative Potential measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Audoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Daaboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.Y. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surrogate-based sensitivity analysis on the landscape evolution model of an elementary agricultural catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylin Uchasara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gervais-Couplet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John-Joseph Armitage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd OZCAR TERENO International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoires de la zone critique, applications et recherche; Terrestrial Environmental Observatories, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l’impact du phénomène de saturation du sol en eau sur l’importance des évènements d’érosion des sols (Hauts-de-France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Delaporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Billon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of bio-monitors to trace airborne particulate matter in the urban environment – linking environmental magnetic mapping to (metallic) micro-pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Daaboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carvallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Turcati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Castle Meeting 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Utrecht University, 2024, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de méthodes statistiques de quantification des contributions sédimentaires et de leurs contaminants associés dans un bief du canal de l’Escaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Delaporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Gallazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçage de sources sédimentaires et de contaminants dans une section canalisée de l’Escaut : le bief Denain-Trith (Hauts-de-France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Gallazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de la pollution aux particules fines métalliques en zone urbaine. Le cas du Grand Paris de 2016 à aujourd’hui : apport des sciences participatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sivry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Coural</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Tharaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc F. Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçage des particules fines aériennes par bio-collecteurs passifs Lien entre exposition environnementale urbaine et impact sur la santé humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Daaboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Gesret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçage de sources sédimentaires et de contaminants dans une section canalisée de l’Escaut : le bief Denain-Trith (Hauts-de-France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Laurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent de Windt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASF 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fingerprinting approach to trace sedimentary and contaminant sources in a canalized section of the Scheldt river (Northern France) for watershed management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Laurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent de Windt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d’un bassin versant agricole élémentaire: suivi et compréhension des phénomènes érosifs à petite échelle (Hauts-de-France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Delaporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Billon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASF 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and understanding soil erosion processes in an elementary agricultural catchment and its consequences on the hydro-sedimentary fluxes in rivers (northern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Delaporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Billon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling sediment yield in an elementary catchment: reducing the complexity to the key processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Armitage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwen Venisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Delaporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling sediment yield in an elementary catchment: reducing the complexity to the key processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Armitage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwen Venisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Delaporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleomagnetic datation of hematite remagnetizations inscribed in granito¨ıd rocks of the Polish Sudetes – Implications on the Permo-Triassic paleosurface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Fabrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Jelenska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kadzialko-Hofmokl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PMAG2021 : Magnétisme en Sciences de la Terre, de l'Univers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçage de particules métalliques atmosphériques en zone urbaine par des mesures magnétiques sur des écorces d’arbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carvallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Turcati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Macouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PMAG2021 : Magnétisme en Sciences de la Terre, de l'Univers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic fingerprinting of fluvial suspended particles in the context of fertile soil erosion: example of the Canche River watershed (Nord-Pas-de-Calais, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lagroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PMAG2021 : Magnétisme en Sciences de la Terre, de l'Univers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation magnétique de potentielles sources de particules fines véhiculaires par mesure de diagrammes de FORC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carvallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PMAG2021 : Magnétisme en Sciences de la Terre, de l'Univers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialization of urban airborne particulate matter pollution using magnetic properties of tree bark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Macouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carvallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés d’adsorption de différents substrats microporeux appliqués à la séparation de gaz : caractérisation, modélisation et méthodologie de sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Orsikowsky-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Plantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Torré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kaplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7emes Journées de l’Association Française de l’Adsorption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of sediment ans suspended matter in the fate of flagrances from WWTP-effluent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Belles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th I2SM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Chiapas, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROLE OF SEDIMENT AND SUSPENDED MATTER IN THE FATE OF FLAGRANCES FROM WWTP-EFFLUENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Belles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th I2SM, extened abstract</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Chiapas, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie et traçage magnétique de la pollution métallique des sédiments fluviatiles parisiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wu Y.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Macouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rousse Sonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic fingerprinting of fluvial suspended particles in the Canche River watershed (Nord-Pas-de-Calais, France) – approaching the hydro-sedimentary budget regarding fertile soil erosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lagroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialisation of urban airborne particulate matter pollution using magnetic properties: case study of Paris (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Macouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PMag 2017 - Magnétisme de la Biosphère aux Planètes telluriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental magnetism and magnetic mapping of urban metallic pollution (Paris, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sybille Henry de Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Macouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelio Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing sources of suspended sediments in fluvial systems by magnetic and geochemical particle characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lagroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier, A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PMag 2017 - Magnétisme de la Biosphère aux Planètes telluriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Magnetic fingerprinting” of fluvial suspended particles in the context of fertile soil erosion: example of the Canche River watershed (Nord-Pas-de-Calais, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Lagroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialisation of urban airborne particulate matter pollution using magnetic properties: case study of Paris (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Macouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse multi-échelle des processus d’érosion et de transfert de sédiments sur le bassin versant de la Canche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-E Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV th International Symposium on Environment, Catalysis and Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Lille Douai, Dec 2017, Douai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental magnetism as a tracer of urban metallic pollution in Seine River sediments (Paris, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Macouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcites liées à l’hydrologie des périodes froides quaternaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de la pollution métallique des sédiments fluviatiles parisiens par analyse magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sybille Henry de Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Macouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelio Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source tracing of fluvial suspended sediments by magnetic and geochemical particle characterization: example of the Canche watershed (Nord-Pas-de-Calais, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gauthier,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source tracing of fluvial suspended sediments by magnetic and geochemical particle characterization: example of the Canche watershed (Nord-Pas-de-Calais, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnétisme environnemental et cartographie des aérosols urbains dans la ville de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Macouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelio Philip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suspended sediment transport and sediment fingerprinting in the watershed of the Canche (Nord-Pas-de-Calais, France): a multi-parameter approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2SM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux traceurs de l’extension des pergélisols : calcites spécifiques et symptomatiques des paléo-hydrologies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Innocent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Paléoclimats et environnements quaternaires, Quoi de neuf sous le soleil ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Q10 - AFEQ - CNF INQUA, Feb 2016, Bordeaux, France. pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source tracing of fluvial suspended sediments by magnetic and geochemical particle characterization: example of the Canche watershed (Nord-Pas-de-Calais, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphic evolution and sediment partitioning in the Tista Fan and Barind Tract areas, NW Bangladesh, during the Late Quaternary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Graal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Paola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Goodbred</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Hossain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés magnétiques des matières en suspension dans la Seine en fonction de leur contexte hydrologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariouche Kayvantash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kissel Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de fin de phase 6 du PIREN-Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Paris, France. pp.51-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-chemical tracers of iron oxides in the Seine watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariouche Kayvantash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kissel Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryocalcites de nappe : proxys de l’extension des environnements périglaciaires et glaciaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Climat et Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Paris-Sud XI (Orsay), Nov 2014, Orsay, France. pp.47-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications from paleomagnetic age constrains and petrology analyses on the reconstruction of the Triassic paleosurface in Europe - examples from Catalonia and the polish Sudetes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Parcerisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Fabrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des dynamiques des cycles oxydo-réducteurs du fer en Seine par le développement des traceurs physico-chimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Kissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Konecny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque annuel PIREN Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des nanoparticules métalliques dans la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariouche Kayvantash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Paléomagnétisme IPGP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la paléosurface triasique européenne par analyse pétrologique et datation paléomagnétique - comparaison de la catalogne avec les Sudètes polonaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou F. E. Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Fabrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Parcerisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASF 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massive red-staining and albitization of feldspars in Paleozoic basement rocks of western Europe and their association with the Triassic paleogeography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Fabrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Parcerisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou F. E. Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des cycles oxydo-reducteurs du fer en Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Kissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariouche Kayvantash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASF 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, ., France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modernité des paléosurfaces - leur apport à la géodynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ricordel-Prognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Brulhet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expression de l'innovation en Géosciences: une journée avec Bernard Baudoin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France. pp.113-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des polluants métalliques en Seine : Influence des cycles oxydo-réducteurs sur les interactions entre MES et sédiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Konecny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Kissel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intersol 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, ., France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des particules magnétiques (métallique) en Seine : détermination de variations spatiales et saisonnières de l’apport naturel et anthropique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Konecny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Morphodynamique et Transport Solide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of metallic pollutants in the Seine River (France): Influence of oxydo-reduction cycles on the interactions between suspended particle matter and sediments, (Caractérisation des polluants métalliques en Seine : Influence des cycles oxydo-réducteurs sur les interactions entre MES et sédiments)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Konecny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kissel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intersol 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of glacial/interglacial changes in water column geochemistry on the diagenetic cycling of barium in Black Sea sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Henkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Mologon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Nöthen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleomagnetic age constrains and magneto-mineralogic implications of the Triassic paleosurface in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.F.E. Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Edel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gómez-Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albitization profiles related to the Variscan basement, a case study of the Catalan Costal Ranges and the Eastern Pyrenees (NE Iberia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fàbrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Parcerisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gómez-Gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geofluids 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of metallic pollutants in the Seine River (France): Influence of oxydo-reduction cycles on the interactions between suspended particle matter and sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Konecny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Kissel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, ., Italy. pp.XXX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation des paléoaltérations du massif cristallin des Vosges : implications pour l'évolution géodynamique du massif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Vercruysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Kissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Edel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Datation des paléoaltérations du massif cristallin des Vosges : implications pour l'évolution géodynamique du massif.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Dijon, France. pp.318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albitization as record of the Triassic Paleosurface in the Sudetic Crystalline basement (Poland).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou F. E. Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandrowski Pawel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Szuszkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Austria Albitization as record of the Triassic Paleosurface in the Sudetic Crystalline basement (Poland).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Vienne, Austria. pp.5930</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution de la paléosurface triasique par datation des ré-aimantations inscrites dans les massifs paléozoïques européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou F. E. Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gómez-Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ihlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Dijon, France. pp.137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité des surfaces continentales et évolution géodynamique des socles Paléozoïques : exemple pour la reconstruction de la paléosurface triasique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.F.E Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lagroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ricordel-Prognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire invité BRGM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00563415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petrography and spacial distribution of albitized granitoids in the Sudetes (Poland)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.F.E Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Szuszkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Turniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII Meeting of the Petrology Group (Sudetes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Rozanka, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleomagnetic age constrains and magneto-mineralogic implications for the Triassic paleosurface in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gomez-Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jelenska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kadzialko-Hofmolk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vienne, Austria. pp.7858</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00563409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphological stability or Permo-Triassic albitized profiles - case study of the Montseny-Guilleries High (HE Iberia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Parcerisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gómez-Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lacasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vienne, Austria. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markers for geodynamic stability of the Variscan basement : case study for the Montseny-Guilleries High (NE Iberia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Parcerisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gómez-Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vienne, Austria. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron Sulfide Minerals in Black Sea Sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Henkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Courtin-Nomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bleil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vienne, Austria. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00563405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité saisonnière du transport des matières en suspension dans le bassin versant de la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Audiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du paléomagnétisme et magnétisme des roches en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00563401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité des surfaces continentales et évolution géodynamique des socles Paléozoïques : exemple pour la reconstruction de la paléosurface triasique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jelenska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kadzialko-Hofmolk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lagroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Paléomagnétisme et magnétisme des roches en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00563413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Succession des sulfures de fer dans les sédiments de la Mer Noire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Henkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Courtin-Nomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bleil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Paléomagnétisme et magnétisme des roches en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00563406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barium in Black Sea sediments : a reliable indicator for marine primary productivity or the migration of the sulfate/methane transition zone ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Henkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Nöthen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vienne, Austria. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Pollution and Environmental Consulting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">invited short course, EPSEM, Universitat Politècnica de Catalunya, Espagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variability of suspended sediment transport in the Seine river catchment area (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vienne, Austria. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00563404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-aimantations des massifs Varisques et restitution de la paléosurface triasique en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jelenska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kadzialko-Hofmolk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lagroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème congrès de l'ASF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Rennes, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic fabrics of slumped and normally deposited Quaternary sediments: Ursa Basin, northern Gulf of Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meissl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Behrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienne, Austria. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of magnetic particles in the Seine river system : Implications for the determination of natural versus anthropogenic input</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Kissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lagroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienne, Austria. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remagnetization of variscan massifs and reconstruction of the triassic paleosurface in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jelenska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kadzialko-Hofmolk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lagroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, San Fansisco, United States. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des particules ferrugineuses dans les matières en suspension de la Seine: apport du magnétisme environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariouche Kayvantash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Kissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Konecny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] programme PIREN Seine. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Fontainebleau Sandstone: bleaching, silicification and calcite precipitation under periglacial conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RS150901MTHI, Centre de Géosciences, Ecole des Mines de Paris, Fontainebleau, France. 2015, 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique spatio-temporelle des phases ferrugineuses dans la matière en suspension en Seine, programme PIREN-Seine, annual report 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Kissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariouche Kayvantash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mines ParisTech. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technique de préparation des minéraux argileux en vue de l'analyse par diffraction des Rayons X et introduction à l'interprétation des diagrammes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlia Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Carnot 2012 : Compréhension des mécanismes d'interaction eau-roche par analyse et modélisation du fractionnement isotopique du carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlia Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline de Dieuleveult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MINES ParisTech. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excursion géologique - Le Morvan et ses bordures : sédimentation, paléoaltération, géodynamique et géomorphologie. Excursion géologique de l'Ecole Doctorale n° 398 : &amp;quot;Géosciences et Ressources Naturelles&amp;quot;, 06-09 juin 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance et devenir des polluants métalliques dans le basin versant de la Seine: Apport de la mineralogie magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Kissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lagroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, rapport annuel 2008 du programme PIREN-Seine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Properties studies. In: Zabel and cruise participants, Report and preliminary results of Meteor Cruise M57/2, Walvis Bay- Walvis Bay, 11.02.-12.03.2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Heslop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo von Dobeneck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der Einfluss der Lithologie auf die Rekonstruktion der relativen Paläointensität des Erdmagnetfeldes an spätquatären Sedimenten des subtropischen und subantarktischen Südatlantiks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId362"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christine Franke </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Geologist & Geophysicist</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">senior lecturer at MINES Paris - PSL (Center of Geosciences, Fontainebleau, France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MSc University of Bremen (D)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PhD University of Utrecht (NL)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">HDR University Paris Cité (F)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Research topics</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">applied Geophysics/environmental Magnetims, Geochemistry and Mineralogy</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">developpment of physico-chemical proxy parameters:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">tracing of airborn particles, pollution of soil and river watersheds, (paleo)alteration profils, mass transport in sedimentary context</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilities</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">researcher- lecturer in the GI2S team</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">scientific advisor of the rock and water analyses platform</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">communication manager at the Center of Geosciences</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">supervisor of MSc and PhD theses</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Streamlined Protocol for Comprehensive Anthropogenic Particles and Microplastic Characterization in Canal Sediments: From Concentrations to Environmental Drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mel Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Delaporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 237 (1), pp.37. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11270-025-08741-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions and limitations of environmental magnetism to characterize traffic-related particulate matter sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Letaïef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carvallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 237 (3), pp.1505-1525. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggae108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecorc’Air: A Citizen Science Project for the Biomonitoring of Vehicular Air Pollution in Paris, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carvallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Turcati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sivry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Community Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (3), pp.e2024CSJ000084. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024CSJ000084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EUSEDcollab: A network of data from European catchments to monitor net soil erosion by water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Matthews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gert Verstraeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Borrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Vanmaercke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Poesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (1), pp.515. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-023-02393-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albitization and oxidation of Variscan granitoid rocks related to the post-Variscan paleosurface in the Sudetes (Bohemian Massif, SW Poland)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Szuszkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Fàbrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00531-022-02274-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas Porosimetry by Gas Adsorption as an Efficient Tool for the Assessment of the Shaping Effect in Commercial Zeolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Orsikowsky-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Sachse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (5), pp.1205. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano11051205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sand calcites as a key to Pleistocene periglacial landscapes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. Milnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic fingerprinting of fluvial suspended particles in the context of soil erosion: example of the Canche River watershed (Northern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lagroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (5), pp.e2019GC008836. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019GC008836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permian-Triassic red-stained albitized profiles in the granitic basement of NE Spain: evidence for deep alteration related to the Triassic palaeosurface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Fàbrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Parcerisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Gurenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 108, pp.2325-2347. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00531-019-01764-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03712916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permian-Triassic red-stained albitized profiles in the granitic basement of NE Spain: evidence for deep alteration related to the Triassic paleosurface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Fabrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Parcerisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Gurenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing temporal variability and controlling factors of the sediment budget of a small agricultural catchment in Northern France (the Pommeroye)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (3), pp.e01407. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2019.e01407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of tributaries contributions using a confluence-based sediment fingerprinting approach in the Canche river watershed (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 668, pp.457-469. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.02.458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer Pathways and Fluxes of Water-Soluble Pesticides in Various Compartments of the Agricultural Catchment of the Canche River (Northern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Belles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Special Issue "Catchments as Observatories of the Hydrological and Biogeochemical Functioning of the Critical Zone", 11 (7), pp.1428. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w11071428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding and predicting the diffusivity of organic compounds in polydimethylsiloxane material for passive sampler application using a simple QSPR model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Aminot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Readman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (5), pp.1191-1300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the uncertainty of diffusive gel based passive samplers as tools for evaluating the average contamination of surface water by organic pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Laguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Franke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic fingerprint of the sediment load in a meander bend section of the Seine River (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariouche Kayvantash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kissel Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2017.02.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting instrumental mass fractionation (IMF) of stable isotope SIMS analyses by response surface methodology (RSM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Fabrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Parcerisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Rossell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Gurenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32, pp.731-748. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6ja00397d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration and response of an agarose gel based passive sampler to record short pulses of aquatic organic pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Belles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Aminot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James W. Readmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 165, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotope signature of sand calcites in the Paris Basin: a proxy for permafrost/groundwater paleoconditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11th Applied Isotope Geochemistry Conference, 13, pp.21-24. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeps.2015.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléoaltérations et formations superficielles anciennes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ricordel-Prognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Théveniaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géochronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 121, pp.24-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagenetic barium cycling in Black Sea sediments - A case study for anoxic marine environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Henkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Mologon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Nöthen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 88, pp.88-105. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2012.04.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic fabrics in Quaternary sediments, Ursa Basin, northern Gulf of Mexico record transport processes, compaction and submarine slumping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meissl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Behrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.doi:10.1016/j.margeo.2011.05.007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité saisonnière de la fraction magnétique (métallique) des matières en suspension dans le bassin versant de la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Kissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Audiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIREN-Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, rapport annuel 2010 du programme PIREN-Seine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical properties of the shallow sediments in the Late Pleistocene formations, the Ursa Basin, Gulf of Mexico, and their implications for generation and preservation of shallow overpressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.T.T. Binh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tokunaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kozumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nakazima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Petrology Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26, pp.474-486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic particle characterization in the Seine river system: Implications for the determination of natural versus anthropogenic input</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Kissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lagroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (8), </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009GC002544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagenetic alteration of natural magnetic Fe-Ti oxides identified by energy dispersive spectroscopy (EDS) and low temperature remanence and hysteresis measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Dillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 172, 141-156, doi: 10.1016/j.pepi.2008.08.003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical environment of the Coniacian-Santonian western tropical Atlantic at Demerara Rise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. März</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Beckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 273, 286-301, doi: 10.1016/j.palaeo.2008.05.004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tortonian reference section at Monte dei Corvi (Ilaty): evidence for early acquired NRM of greigite-bearing sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silja Hüsing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Dekkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wout Krijgsman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.doi: 10.1111/j.1365-246X.2009.04301.x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Putative greigite magnetofossils from the Pliocene epoch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliana Vasiliev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes D Meeldijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Dekkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cor G. Langereis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.doi: 10.1038/ngeo335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural remanent magnetization of IODP Holes U1319A, U1320A, U1322B, and U1324B and magnetic carrier identification by scanning electron microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Heslop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo von Dobeneck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings IODP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 308, doi: 10.2204/iodp.proc.308.209.2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetostratigraphy of the hominin-bearing Hadar Formation (Middle Ledi Region, Ethiopia) and regional evidences for environmental changes at ca. 3.2 Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Campisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arrowsmith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dimaggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Reed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Society of America Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Special paper 446 (67-85), pp.doi: 10.1130/2008.2446(03)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagenetic alteration of natural Fe-Ti oxides identified by energy dispersive spectroscopy and low-temperature magnetic remanence and hysteresis measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Dillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 172 (3-4), pp.141. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2008.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00532173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcareous Nannofossil Biostratigraphy of high-energy sediments (MTDs) from the Ursa and Brazos-Trinity Minibasins (Gulf of Mexico) during the latest Quaternary: IODP Expedition 308</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Shumnyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The International Ocean Drilling Porgram Exp. 308 Scientific Party</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEPM special publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, SEPM special publications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IODP Expedition 308 report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Flemings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Behrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. John</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The International Ocean Drilling Porgram Exp. 308 Scientific Party</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IODP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, doi: 10.2204/iodp.proc.308.201.2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pore pressure penetrometers document high overpressure near the seafloor where multiple submarine landslides have occured on the continental slope, offshore Louisiana, Gulf of Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Flemings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dugan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Germaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. John</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 269 (3-4), 309-325, doi: 10.1016/j.epsl.2007.12.005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock magnetic identification and geochemical process models of greigite formation in Quaternary marine sediments from the Gulf of Mexico (IODP Hole U1319A)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanzhe Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo von Dobeneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Heslop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Kasten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 275 (3-4), pp.233-245. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2008.07.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of magnetic Fe-Ti-oxides in marine sediments by electron backscatter diffraction in scanning electron microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.M. Pennock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Drury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Engelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 170 (2), 545-555, pp.doi: 10.1111/j.1365-246X.2007.03410.x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Petrology of Equatorial Atlantic Sediments: Electron Microscopic Results and their Environmental Magnetic Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo von Dobeneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Drury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes D Meeldijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Dekkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.22, PA4207, doi: 10.1029/2007PA001442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-temperature partial magnetic self-reversal in marine sediments by magnetostatic interaction of titanomagnetite and titanohematite intergrowths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F.L. Garming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bleil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo von Dobeneck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.170 (3), 1067-1075, doi: 10.1111/j.1365-246X.2007.03504.x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early diagenetic greigite as a recorder of the palaeomagnetic signal in Miocene-Pliocene sedimentary rocks of the Carpathian foredeep (Romania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliana Vasiliev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Dekkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wout Krijgsman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.A.T. Mullender</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.171 (2), 613-629, doi: 10.1111/j.1365-246X.2007.03560x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of heavy liquid separation to concentrate magnetic particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Frederichs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Dekkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.170 (3), 1053-1066, doi: 10.1111/j.1365-246X.2007.03489.x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid sedimentation, overpressure and focused fluid flow, Gulf of Mexico continental margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Behrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Flemings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. John</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The International Ocean Drilling Program Exp. 308 Scientific Party</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Drilling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3, 12-17, doi:10.2204/iodp.sd.3.03.2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active and buried barite fronts in sediments from the eastern Cape Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Riedinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kasten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gröger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Pfeifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.241, 876-888</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the IODP Expedition 308</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Flemings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Behrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. John</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The International Ocean Drilling Program Exp. 308 Scientific Party</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IODP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, doi: 10.2204/iodp.proc.308.101.2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graduiertenkollegs der Deutschen Forschungsgemeinschaft - Proxies in Earth History - Botschaften aus der Erdgeschichte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kählke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spektrum der Wissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, http://www.dfg.de/forschungsfoerderung/koordinierte_programme/graduiertenkollegs/download/forschung_</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does lithology influence relative paleointensity records?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo von Dobeneck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.147, 285-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (79)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New results of the Ecorc’Air citizen science project: Biomonitoring of Vehicular Air Pollution in Cologne, Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Scheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carvallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2026 General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Participative Science Project for the Biomonitoring of Vehicular Air Pollution in Cities : the Ecorc’Air project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carvallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Turcati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sivry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAGA/IASPEI 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the impact of soil water saturation on the significance of erosion events (Hauts-de-France),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Delaporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Billon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IASWS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Le Touquet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecorc’Air: A Citizen Science Project for the Biomonitoring of Vehicular Air Pollution in Paris, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carvallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Turcati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sivry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2025 General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surrogate-based sensitivity analysis on the landscape evolution model of an elementary agricultural catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylin Uchasara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gervais-Couplet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John-Joseph Armitage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd OZCAR TERENO International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoires de la zone critique, applications et recherche; Terrestrial Environmental Observatories, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l’impact du phénomène de saturation du sol en eau sur l’importance des évènements d’érosion des sols (Hauts-de-France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Delaporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Billon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of bio-monitors to trace airborne particulate matter in the urban environment – linking environmental magnetic mapping to (metallic) micro-pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Daaboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carvallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Turcati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Castle Meeting 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Utrecht University, 2024, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de méthodes statistiques de quantification des contributions sédimentaires et de leurs contaminants associés dans un bief du canal de l’Escaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Delaporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Gallazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçage de sources sédimentaires et de contaminants dans une section canalisée de l’Escaut : le bief Denain-Trith (Hauts-de-France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Gallazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçage des particules fines aériennes par bio-collecteurs passifs Lien entre exposition environnementale urbaine et impact sur la santé humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Daaboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Gesret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de la pollution aux particules fines métalliques en zone urbaine. Le cas du Grand Paris de 2016 à aujourd’hui : apport des sciences participatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sivry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Coural</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Tharaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc F. Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçage de sources sédimentaires et de contaminants dans une section canalisée de l’Escaut : le bief Denain-Trith (Hauts-de-France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Laurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent de Windt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASF 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fingerprinting approach to trace sedimentary and contaminant sources in a canalized section of the Scheldt river (Northern France) for watershed management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Laurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent de Windt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d’un bassin versant agricole élémentaire: suivi et compréhension des phénomènes érosifs à petite échelle (Hauts-de-France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Delaporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Billon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASF 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and understanding soil erosion processes in an elementary agricultural catchment and its consequences on the hydro-sedimentary fluxes in rivers (northern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Delaporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Billon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling sediment yield in an elementary catchment: reducing the complexity to the key processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Armitage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwen Venisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Delaporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling sediment yield in an elementary catchment: reducing the complexity to the key processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Armitage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwen Venisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Delaporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleomagnetic datation of hematite remagnetizations inscribed in granito¨ıd rocks of the Polish Sudetes – Implications on the Permo-Triassic paleosurface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Fabrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Jelenska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kadzialko-Hofmokl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PMAG2021 : Magnétisme en Sciences de la Terre, de l'Univers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçage de particules métalliques atmosphériques en zone urbaine par des mesures magnétiques sur des écorces d’arbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carvallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Turcati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Macouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PMAG2021 : Magnétisme en Sciences de la Terre, de l'Univers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic fingerprinting of fluvial suspended particles in the context of fertile soil erosion: example of the Canche River watershed (Nord-Pas-de-Calais, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lagroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PMAG2021 : Magnétisme en Sciences de la Terre, de l'Univers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation magnétique de potentielles sources de particules fines véhiculaires par mesure de diagrammes de FORC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carvallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PMAG2021 : Magnétisme en Sciences de la Terre, de l'Univers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialization of urban airborne particulate matter pollution using magnetic properties of tree bark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Macouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carvallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés d’adsorption de différents substrats microporeux appliqués à la séparation de gaz : caractérisation, modélisation et méthodologie de sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Orsikowsky-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Plantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Torré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kaplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7emes Journées de l’Association Française de l’Adsorption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of sediment ans suspended matter in the fate of flagrances from WWTP-effluent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Belles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th I2SM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Chiapas, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROLE OF SEDIMENT AND SUSPENDED MATTER IN THE FATE OF FLAGRANCES FROM WWTP-EFFLUENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Belles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th I2SM, extened abstract</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Chiapas, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie et traçage magnétique de la pollution métallique des sédiments fluviatiles parisiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wu Y.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Macouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rousse Sonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic fingerprinting of fluvial suspended particles in the Canche River watershed (Nord-Pas-de-Calais, France) – approaching the hydro-sedimentary budget regarding fertile soil erosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lagroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialisation of urban airborne particulate matter pollution using magnetic properties: case study of Paris (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Macouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PMag 2017 - Magnétisme de la Biosphère aux Planètes telluriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental magnetism and magnetic mapping of urban metallic pollution (Paris, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sybille Henry de Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Macouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelio Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing sources of suspended sediments in fluvial systems by magnetic and geochemical particle characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lagroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier, A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PMag 2017 - Magnétisme de la Biosphère aux Planètes telluriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Magnetic fingerprinting” of fluvial suspended particles in the context of fertile soil erosion: example of the Canche River watershed (Nord-Pas-de-Calais, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Lagroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialisation of urban airborne particulate matter pollution using magnetic properties: case study of Paris (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Macouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse multi-échelle des processus d’érosion et de transfert de sédiments sur le bassin versant de la Canche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-E Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV th International Symposium on Environment, Catalysis and Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Lille Douai, Dec 2017, Douai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental magnetism as a tracer of urban metallic pollution in Seine River sediments (Paris, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Macouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcites liées à l’hydrologie des périodes froides quaternaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de la pollution métallique des sédiments fluviatiles parisiens par analyse magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sybille Henry de Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Macouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelio Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source tracing of fluvial suspended sediments by magnetic and geochemical particle characterization: example of the Canche watershed (Nord-Pas-de-Calais, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gauthier,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source tracing of fluvial suspended sediments by magnetic and geochemical particle characterization: example of the Canche watershed (Nord-Pas-de-Calais, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnétisme environnemental et cartographie des aérosols urbains dans la ville de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Macouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelio Philip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux traceurs de l’extension des pergélisols : calcites spécifiques et symptomatiques des paléo-hydrologies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Innocent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Paléoclimats et environnements quaternaires, Quoi de neuf sous le soleil ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Q10 - AFEQ - CNF INQUA, Feb 2016, Bordeaux, France. pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphic evolution and sediment partitioning in the Tista Fan and Barind Tract areas, NW Bangladesh, during the Late Quaternary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Graal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Paola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Goodbred</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Hossain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source tracing of fluvial suspended sediments by magnetic and geochemical particle characterization: example of the Canche watershed (Nord-Pas-de-Calais, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suspended sediment transport and sediment fingerprinting in the watershed of the Canche (Nord-Pas-de-Calais, France): a multi-parameter approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2SM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés magnétiques des matières en suspension dans la Seine en fonction de leur contexte hydrologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariouche Kayvantash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kissel Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de fin de phase 6 du PIREN-Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Paris, France. pp.51-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-chemical tracers of iron oxides in the Seine watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariouche Kayvantash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kissel Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryocalcites de nappe : proxys de l’extension des environnements périglaciaires et glaciaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Climat et Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Paris-Sud XI (Orsay), Nov 2014, Orsay, France. pp.47-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications from paleomagnetic age constrains and petrology analyses on the reconstruction of the Triassic paleosurface in Europe - examples from Catalonia and the polish Sudetes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Parcerisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Fabrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des dynamiques des cycles oxydo-réducteurs du fer en Seine par le développement des traceurs physico-chimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Kissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Konecny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque annuel PIREN Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des nanoparticules métalliques dans la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariouche Kayvantash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Paléomagnétisme IPGP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la paléosurface triasique européenne par analyse pétrologique et datation paléomagnétique - comparaison de la catalogne avec les Sudètes polonaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou F. E. Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Fabrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Parcerisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASF 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massive red-staining and albitization of feldspars in Paleozoic basement rocks of western Europe and their association with the Triassic paleogeography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Fabrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Parcerisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou F. E. Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des cycles oxydo-reducteurs du fer en Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Kissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariouche Kayvantash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASF 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, ., France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des polluants métalliques en Seine : Influence des cycles oxydo-réducteurs sur les interactions entre MES et sédiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Konecny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Kissel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intersol 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, ., France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modernité des paléosurfaces - leur apport à la géodynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ricordel-Prognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Brulhet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expression de l'innovation en Géosciences: une journée avec Bernard Baudoin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France. pp.113-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des particules magnétiques (métallique) en Seine : détermination de variations spatiales et saisonnières de l’apport naturel et anthropique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Konecny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Morphodynamique et Transport Solide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of metallic pollutants in the Seine River (France): Influence of oxydo-reduction cycles on the interactions between suspended particle matter and sediments, (Caractérisation des polluants métalliques en Seine : Influence des cycles oxydo-réducteurs sur les interactions entre MES et sédiments)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Konecny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kissel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intersol 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of glacial/interglacial changes in water column geochemistry on the diagenetic cycling of barium in Black Sea sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Henkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Mologon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Nöthen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleomagnetic age constrains and magneto-mineralogic implications of the Triassic paleosurface in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.F.E. Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Edel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gómez-Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albitization profiles related to the Variscan basement, a case study of the Catalan Costal Ranges and the Eastern Pyrenees (NE Iberia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fàbrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Parcerisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gómez-Gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geofluids 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of metallic pollutants in the Seine River (France): Influence of oxydo-reduction cycles on the interactions between suspended particle matter and sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Konecny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Kissel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, ., Italy. pp.XXX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation des paléoaltérations du massif cristallin des Vosges : implications pour l'évolution géodynamique du massif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Vercruysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Kissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Edel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Datation des paléoaltérations du massif cristallin des Vosges : implications pour l'évolution géodynamique du massif.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Dijon, France. pp.318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albitization as record of the Triassic Paleosurface in the Sudetic Crystalline basement (Poland).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou F. E. Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandrowski Pawel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Szuszkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Austria Albitization as record of the Triassic Paleosurface in the Sudetic Crystalline basement (Poland).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Vienne, Austria. pp.5930</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution de la paléosurface triasique par datation des ré-aimantations inscrites dans les massifs paléozoïques européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou F. E. Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gómez-Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ihlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Dijon, France. pp.137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petrography and spacial distribution of albitized granitoids in the Sudetes (Poland)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.F.E Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Szuszkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Turniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII Meeting of the Petrology Group (Sudetes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Rozanka, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleomagnetic age constrains and magneto-mineralogic implications for the Triassic paleosurface in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gomez-Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jelenska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kadzialko-Hofmolk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vienne, Austria. pp.7858</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00563409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité des surfaces continentales et évolution géodynamique des socles Paléozoïques : exemple pour la reconstruction de la paléosurface triasique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.F.E Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lagroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ricordel-Prognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire invité BRGM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00563415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphological stability or Permo-Triassic albitized profiles - case study of the Montseny-Guilleries High (HE Iberia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Parcerisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gómez-Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lacasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vienne, Austria. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markers for geodynamic stability of the Variscan basement : case study for the Montseny-Guilleries High (NE Iberia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Parcerisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gómez-Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vienne, Austria. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron Sulfide Minerals in Black Sea Sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Henkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Courtin-Nomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bleil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vienne, Austria. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00563405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité saisonnière du transport des matières en suspension dans le bassin versant de la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Audiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du paléomagnétisme et magnétisme des roches en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00563401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité des surfaces continentales et évolution géodynamique des socles Paléozoïques : exemple pour la reconstruction de la paléosurface triasique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jelenska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kadzialko-Hofmolk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lagroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Paléomagnétisme et magnétisme des roches en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00563413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Succession des sulfures de fer dans les sédiments de la Mer Noire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Henkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Courtin-Nomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bleil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Paléomagnétisme et magnétisme des roches en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00563406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barium in Black Sea sediments : a reliable indicator for marine primary productivity or the migration of the sulfate/methane transition zone ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Henkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Nöthen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vienne, Austria. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Pollution and Environmental Consulting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">invited short course, EPSEM, Universitat Politècnica de Catalunya, Espagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variability of suspended sediment transport in the Seine river catchment area (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vienne, Austria. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00563404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-aimantations des massifs Varisques et restitution de la paléosurface triasique en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jelenska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kadzialko-Hofmolk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lagroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème congrès de l'ASF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Rennes, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic fabrics of slumped and normally deposited Quaternary sediments: Ursa Basin, northern Gulf of Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meissl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Behrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienne, Austria. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of magnetic particles in the Seine river system : Implications for the determination of natural versus anthropogenic input</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Kissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lagroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienne, Austria. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remagnetization of variscan massifs and reconstruction of the triassic paleosurface in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jelenska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kadzialko-Hofmolk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lagroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, San Fansisco, United States. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des particules ferrugineuses dans les matières en suspension de la Seine: apport du magnétisme environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariouche Kayvantash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Kissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Konecny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] programme PIREN Seine. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Fontainebleau Sandstone: bleaching, silicification and calcite precipitation under periglacial conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RS150901MTHI, Centre de Géosciences, Ecole des Mines de Paris, Fontainebleau, France. 2015, 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique spatio-temporelle des phases ferrugineuses dans la matière en suspension en Seine, programme PIREN-Seine, annual report 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Kissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariouche Kayvantash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mines ParisTech. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technique de préparation des minéraux argileux en vue de l'analyse par diffraction des Rayons X et introduction à l'interprétation des diagrammes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlia Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Carnot 2012 : Compréhension des mécanismes d'interaction eau-roche par analyse et modélisation du fractionnement isotopique du carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlia Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline de Dieuleveult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MINES ParisTech. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excursion géologique - Le Morvan et ses bordures : sédimentation, paléoaltération, géodynamique et géomorphologie. Excursion géologique de l'Ecole Doctorale n° 398 : &amp;quot;Géosciences et Ressources Naturelles&amp;quot;, 06-09 juin 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance et devenir des polluants métalliques dans le basin versant de la Seine: Apport de la mineralogie magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Kissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lagroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, rapport annuel 2008 du programme PIREN-Seine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Properties studies. In: Zabel and cruise participants, Report and preliminary results of Meteor Cruise M57/2, Walvis Bay- Walvis Bay, 11.02.-12.03.2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Heslop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo von Dobeneck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der Einfluss der Lithologie auf die Rekonstruktion der relativen Paläointensität des Erdmagnetfeldes an spätquatären Sedimenten des subtropischen und subantarktischen Südatlantiks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId358"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5C0FA16C"/>
+    <w:nsid w:val="392A8B61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6D106FBC"/>
+    <w:nsid w:val="C5D47853"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="DF245820"/>
+    <w:nsid w:val="6BF6E11F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -640,51 +640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383783v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mel Constant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Delaporte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Weiss" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Billon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Franke" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-025-08741-1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529506v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leta&#239;ef" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carvallo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Isambert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camps" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae108" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696487v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Turcati" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sivry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024CSJ000084" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177464v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Matthews" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Verstraeten" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Borrelli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Vanmaercke" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Poesen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02393-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03902388v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dard Thiry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Yao" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Szuszkiewicz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles F&#224;brega" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-022-02274-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215304v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Orsikowsky-Sanchez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sachse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Petit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11051205" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130317v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Innocent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Girard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Milnes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538638v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Patault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Alary" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor-Edine Abriak" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GC008836" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03712916v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Parcerisa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Gurenko" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-019-01764-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277354v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Fabrega" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080378v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauthier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e01407" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062245v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.02.458" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404154v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Belles" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11071428" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656554v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alary" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Laguerre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Franke" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656550v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Aminot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Readman" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474069v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariouche Kayvantash" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kissel Catherine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.02.020" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FKCXHLZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474061v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Rossell" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ja00397d" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410056v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W. Readmann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01236662v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2015.07.005" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00687693v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ricordel-Prognon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Th&#233;veniaut" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00684535v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Henkel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mologon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. N&#246;then" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bogus" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.04.021" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648829v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meissl" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Behrmann" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648846v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baati" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kissel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Audiguier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648903v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T.T. Binh" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tokunaga" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nakamura" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kozumi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nakazima" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648834v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bont&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GC002544" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648861v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Dillon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648877v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#228;rz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beckmann" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vogt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wagner" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648868v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silja H&#252;sing" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Dekkers" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wout Krijgsman" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648910v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliana Vasiliev" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes D Meeldijk" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cor G. Langereis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648915v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Heslop" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilo von Dobeneck" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648921v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupont-Nivet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Campisano" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arrowsmith" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dimaggio" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Reed" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532173v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2008.08.003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648937v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Flemings" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. John" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The International Ocean Drilling Porgram Exp. 308 Scientific Party" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648932v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Long" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dugan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Germaine" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648939v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shumnyk" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192791v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanzhe Fu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Heslop" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Kasten" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.07.034" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6T0TP02C-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648972v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A.T. Mullender" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648970v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F.L. Garming" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Bleil" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648944v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Pennock" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Drury" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lattard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Engelmann" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648967v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648965v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frederichs" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648989v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The International Ocean Drilling Program Exp. 308 Scientific Party" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648977v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Riedinger" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kasten" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gr&#246;ger" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pfeifer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648994v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00649084v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K&#228;hlke" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648983v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hofmann" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459185v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Scheidt" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Jung" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290141v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247146v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Daaboul" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Y. Alleman" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Forest" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290084v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290332v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247134v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Audoux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290153v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylin Uchasara" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gervais-Couplet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Joseph Armitage" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742023v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688632v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742040v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Gallazzini" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177486v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delplanque" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thibault" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177491v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Coural" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tharaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F. Benedetti" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177480v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Gesret" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972602v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Laurence" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Windt" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523107v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972623v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523079v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531160v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Armitage" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwen Venisse" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523091v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523207v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jelenska" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kadzialko-Hofmokl" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523165v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Macouin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523143v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor Edine Abriak" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523132v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247086v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Rousse" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659174v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Orsikowsky-Sanchez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Plantier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Torr&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kaplan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884992v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684517v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885006v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Y." TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousse Sonia" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884996v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658233v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Macouin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rousse" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Isambert" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hamid" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518053v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Henry de Villeneuve" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Philip" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656572v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Patault" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lagroix" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier, A." TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658225v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lagroix" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauthier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658227v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousse" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hamid" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657837v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N-E Abriak" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656575v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Philip" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411232v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411226v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258448v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gauthier," TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411246v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Gauthier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411238v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411249v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01408430v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630939v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402228v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grimaud" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Graal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Paola" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Goodbred" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hossain" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258355v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258437v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01087359v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00850359v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00850362v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Konecny" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00878402v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00850360v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou F. E. Yao" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00850539v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00850361v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00741752v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brulhet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00649000v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01534143v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Konecny" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kissel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00684545v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01534136v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648999v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.F.E. Yao" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Edel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G&#243;mez-Gras" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00684549v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F&#224;brega" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00649003v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00646953v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vercruysse" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Edel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00646949v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandrowski Pawel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00646951v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ihlen" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00563415v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.F.E Yao" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00564379v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Szuszkiewicz" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Turniak" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00563409v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gomez-Gras" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jelenska" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kadzialko-Hofmolk" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00564390v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Casas" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. G&#243;mez-Gras" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lacasa" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00564393v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00563405v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Courtin-Nomade" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00563401v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ayrault" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00563413v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00563406v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00564387v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00649092v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00563404v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00566544v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00564977v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00564981v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonte" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00566559v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411309v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01236712v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Millot" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01132363v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00872214v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lia Carrillo" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Martineau" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00945449v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline de Dieuleveult" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00646946v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Collin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648851v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00649085v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00649087v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383783v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mel Constant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Delaporte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Weiss" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Billon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Franke" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-025-08741-1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529506v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leta&#239;ef" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carvallo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Isambert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camps" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae108" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696487v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Turcati" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sivry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024CSJ000084" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177464v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Matthews" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Verstraeten" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Borrelli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Vanmaercke" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Poesen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02393-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03902388v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dard Thiry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Yao" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Szuszkiewicz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles F&#224;brega" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-022-02274-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215304v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Orsikowsky-Sanchez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sachse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Petit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11051205" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130317v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Innocent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Girard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Milnes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538638v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Patault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Alary" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor-Edine Abriak" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GC008836" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03712916v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Parcerisa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Gurenko" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-019-01764-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277354v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Fabrega" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080378v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauthier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e01407" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062245v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.02.458" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404154v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Belles" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11071428" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656550v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Franke" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Aminot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Readman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656554v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alary" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Laguerre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474069v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariouche Kayvantash" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kissel Catherine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.02.020" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FKCXHLZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474061v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Rossell" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ja00397d" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410056v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W. Readmann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01236662v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2015.07.005" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00687693v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ricordel-Prognon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Th&#233;veniaut" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00684535v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Henkel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mologon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. N&#246;then" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bogus" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.04.021" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648829v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meissl" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Behrmann" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648846v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baati" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kissel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Audiguier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648903v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T.T. Binh" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tokunaga" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nakamura" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kozumi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nakazima" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648834v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bont&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GC002544" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648861v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Dillon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648877v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#228;rz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beckmann" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vogt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wagner" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648868v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silja H&#252;sing" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Dekkers" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wout Krijgsman" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648910v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliana Vasiliev" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes D Meeldijk" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cor G. Langereis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648915v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Heslop" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilo von Dobeneck" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648921v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupont-Nivet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Campisano" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arrowsmith" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dimaggio" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Reed" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532173v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2008.08.003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648939v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shumnyk" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The International Ocean Drilling Porgram Exp. 308 Scientific Party" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648937v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Flemings" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. John" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648932v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Long" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dugan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Germaine" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192791v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanzhe Fu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Heslop" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Kasten" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.07.034" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6T0TP02C-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648944v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Pennock" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Drury" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lattard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Engelmann" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648967v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648970v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F.L. Garming" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Bleil" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648972v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A.T. Mullender" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648965v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frederichs" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648989v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The International Ocean Drilling Program Exp. 308 Scientific Party" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648977v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Riedinger" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kasten" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gr&#246;ger" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pfeifer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648994v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00649084v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K&#228;hlke" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648983v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hofmann" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459185v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Scheidt" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Jung" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290141v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290332v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290084v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290153v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylin Uchasara" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gervais-Couplet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Joseph Armitage" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742023v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688632v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Daaboul" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742040v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Gallazzini" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177486v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delplanque" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thibault" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177480v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Forest" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Gesret" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177491v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Coural" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tharaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F. Benedetti" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972602v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Laurence" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Windt" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523107v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972623v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523079v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531160v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Armitage" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwen Venisse" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523091v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523207v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jelenska" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kadzialko-Hofmokl" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523165v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Macouin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523143v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor Edine Abriak" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523132v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247086v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Rousse" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659174v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Orsikowsky-Sanchez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Plantier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Torr&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kaplan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884992v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684517v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885006v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Y." TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousse Sonia" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884996v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658233v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Macouin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rousse" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Isambert" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hamid" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518053v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Henry de Villeneuve" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Philip" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656572v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Patault" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lagroix" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier, A." TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658225v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lagroix" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauthier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658227v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousse" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hamid" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657837v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N-E Abriak" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656575v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Philip" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411232v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411226v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258448v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gauthier," TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411246v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Gauthier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411238v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01408430v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402228v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grimaud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Graal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Paola" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Goodbred" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hossain" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630939v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411249v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258355v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258437v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01087359v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00850359v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00850362v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Konecny" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00878402v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00850360v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou F. E. Yao" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00850539v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00850361v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00649000v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00741752v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brulhet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01534143v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Konecny" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kissel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00684545v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01534136v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648999v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.F.E. Yao" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Edel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G&#243;mez-Gras" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00684549v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F&#224;brega" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00649003v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00646953v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vercruysse" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Edel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00646949v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandrowski Pawel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00646951v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ihlen" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00564379v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.F.E Yao" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Szuszkiewicz" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Turniak" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00563409v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gomez-Gras" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jelenska" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kadzialko-Hofmolk" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00563415v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00564390v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Casas" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. G&#243;mez-Gras" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lacasa" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00564393v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00563405v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Courtin-Nomade" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00563401v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ayrault" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00563413v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00563406v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00564387v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00649092v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00563404v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00566544v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00564977v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00564981v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonte" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00566559v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411309v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01236712v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Millot" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01132363v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00872214v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lia Carrillo" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Martineau" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00945449v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline de Dieuleveult" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00646946v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Collin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648851v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00649085v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00649087v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>