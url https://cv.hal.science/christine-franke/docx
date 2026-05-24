--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christine Franke </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Geologist & Geophysicist</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">senior lecturer at MINES Paris - PSL (Center of Geosciences, Fontainebleau, France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MSc University of Bremen (D)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PhD University of Utrecht (NL)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">HDR University Paris Cité (F)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Research topics</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">applied Geophysics/environmental Magnetims, Geochemistry and Mineralogy</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">developpment of physico-chemical proxy parameters:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">tracing of airborn particles, pollution of soil and river watersheds, (paleo)alteration profils, mass transport in sedimentary context</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilities</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">researcher- lecturer in the GI2S team</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">scientific advisor of the rock and water analyses platform</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">communication manager at the Center of Geosciences</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">supervisor of MSc and PhD theses</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Streamlined Protocol for Comprehensive Anthropogenic Particles and Microplastic Characterization in Canal Sediments: From Concentrations to Environmental Drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mel Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Delaporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 237 (1), pp.37. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11270-025-08741-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions and limitations of environmental magnetism to characterize traffic-related particulate matter sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Letaïef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carvallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 237 (3), pp.1505-1525. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggae108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecorc’Air: A Citizen Science Project for the Biomonitoring of Vehicular Air Pollution in Paris, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carvallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Turcati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sivry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Community Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (3), pp.e2024CSJ000084. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024CSJ000084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EUSEDcollab: A network of data from European catchments to monitor net soil erosion by water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Matthews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gert Verstraeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Borrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Vanmaercke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Poesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (1), pp.515. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-023-02393-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albitization and oxidation of Variscan granitoid rocks related to the post-Variscan paleosurface in the Sudetes (Bohemian Massif, SW Poland)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Szuszkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Fàbrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00531-022-02274-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas Porosimetry by Gas Adsorption as an Efficient Tool for the Assessment of the Shaping Effect in Commercial Zeolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Orsikowsky-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Sachse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (5), pp.1205. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano11051205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sand calcites as a key to Pleistocene periglacial landscapes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. Milnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic fingerprinting of fluvial suspended particles in the context of soil erosion: example of the Canche River watershed (Northern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lagroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (5), pp.e2019GC008836. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019GC008836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permian-Triassic red-stained albitized profiles in the granitic basement of NE Spain: evidence for deep alteration related to the Triassic palaeosurface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Fàbrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Parcerisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Gurenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 108, pp.2325-2347. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00531-019-01764-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03712916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permian-Triassic red-stained albitized profiles in the granitic basement of NE Spain: evidence for deep alteration related to the Triassic paleosurface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Fabrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Parcerisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Gurenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing temporal variability and controlling factors of the sediment budget of a small agricultural catchment in Northern France (the Pommeroye)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (3), pp.e01407. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2019.e01407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of tributaries contributions using a confluence-based sediment fingerprinting approach in the Canche river watershed (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 668, pp.457-469. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.02.458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer Pathways and Fluxes of Water-Soluble Pesticides in Various Compartments of the Agricultural Catchment of the Canche River (Northern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Belles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Special Issue "Catchments as Observatories of the Hydrological and Biogeochemical Functioning of the Critical Zone", 11 (7), pp.1428. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w11071428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding and predicting the diffusivity of organic compounds in polydimethylsiloxane material for passive sampler application using a simple QSPR model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Aminot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Readman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (5), pp.1191-1300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the uncertainty of diffusive gel based passive samplers as tools for evaluating the average contamination of surface water by organic pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Laguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Franke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic fingerprint of the sediment load in a meander bend section of the Seine River (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariouche Kayvantash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kissel Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2017.02.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting instrumental mass fractionation (IMF) of stable isotope SIMS analyses by response surface methodology (RSM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Fabrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Parcerisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Rossell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Gurenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32, pp.731-748. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6ja00397d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration and response of an agarose gel based passive sampler to record short pulses of aquatic organic pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Belles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Aminot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James W. Readmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 165, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotope signature of sand calcites in the Paris Basin: a proxy for permafrost/groundwater paleoconditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11th Applied Isotope Geochemistry Conference, 13, pp.21-24. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeps.2015.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléoaltérations et formations superficielles anciennes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ricordel-Prognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Théveniaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géochronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 121, pp.24-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagenetic barium cycling in Black Sea sediments - A case study for anoxic marine environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Henkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Mologon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Nöthen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 88, pp.88-105. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2012.04.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic fabrics in Quaternary sediments, Ursa Basin, northern Gulf of Mexico record transport processes, compaction and submarine slumping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meissl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Behrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.doi:10.1016/j.margeo.2011.05.007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité saisonnière de la fraction magnétique (métallique) des matières en suspension dans le bassin versant de la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Kissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Audiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIREN-Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, rapport annuel 2010 du programme PIREN-Seine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical properties of the shallow sediments in the Late Pleistocene formations, the Ursa Basin, Gulf of Mexico, and their implications for generation and preservation of shallow overpressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.T.T. Binh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tokunaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kozumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nakazima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Petrology Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26, pp.474-486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic particle characterization in the Seine river system: Implications for the determination of natural versus anthropogenic input</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Kissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lagroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (8), </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009GC002544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagenetic alteration of natural magnetic Fe-Ti oxides identified by energy dispersive spectroscopy (EDS) and low temperature remanence and hysteresis measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Dillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 172, 141-156, doi: 10.1016/j.pepi.2008.08.003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical environment of the Coniacian-Santonian western tropical Atlantic at Demerara Rise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. März</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Beckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 273, 286-301, doi: 10.1016/j.palaeo.2008.05.004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tortonian reference section at Monte dei Corvi (Ilaty): evidence for early acquired NRM of greigite-bearing sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silja Hüsing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Dekkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wout Krijgsman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.doi: 10.1111/j.1365-246X.2009.04301.x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Putative greigite magnetofossils from the Pliocene epoch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliana Vasiliev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes D Meeldijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Dekkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cor G. Langereis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.doi: 10.1038/ngeo335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural remanent magnetization of IODP Holes U1319A, U1320A, U1322B, and U1324B and magnetic carrier identification by scanning electron microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Heslop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo von Dobeneck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings IODP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 308, doi: 10.2204/iodp.proc.308.209.2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetostratigraphy of the hominin-bearing Hadar Formation (Middle Ledi Region, Ethiopia) and regional evidences for environmental changes at ca. 3.2 Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Campisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arrowsmith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dimaggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Reed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Society of America Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Special paper 446 (67-85), pp.doi: 10.1130/2008.2446(03)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagenetic alteration of natural Fe-Ti oxides identified by energy dispersive spectroscopy and low-temperature magnetic remanence and hysteresis measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Dillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 172 (3-4), pp.141. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2008.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00532173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcareous Nannofossil Biostratigraphy of high-energy sediments (MTDs) from the Ursa and Brazos-Trinity Minibasins (Gulf of Mexico) during the latest Quaternary: IODP Expedition 308</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Shumnyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The International Ocean Drilling Porgram Exp. 308 Scientific Party</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEPM special publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, SEPM special publications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IODP Expedition 308 report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Flemings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Behrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. John</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The International Ocean Drilling Porgram Exp. 308 Scientific Party</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IODP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, doi: 10.2204/iodp.proc.308.201.2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pore pressure penetrometers document high overpressure near the seafloor where multiple submarine landslides have occured on the continental slope, offshore Louisiana, Gulf of Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Flemings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dugan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Germaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. John</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 269 (3-4), 309-325, doi: 10.1016/j.epsl.2007.12.005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock magnetic identification and geochemical process models of greigite formation in Quaternary marine sediments from the Gulf of Mexico (IODP Hole U1319A)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanzhe Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo von Dobeneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Heslop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Kasten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 275 (3-4), pp.233-245. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2008.07.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of magnetic Fe-Ti-oxides in marine sediments by electron backscatter diffraction in scanning electron microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.M. Pennock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Drury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Engelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 170 (2), 545-555, pp.doi: 10.1111/j.1365-246X.2007.03410.x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Petrology of Equatorial Atlantic Sediments: Electron Microscopic Results and their Environmental Magnetic Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo von Dobeneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Drury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes D Meeldijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Dekkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.22, PA4207, doi: 10.1029/2007PA001442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-temperature partial magnetic self-reversal in marine sediments by magnetostatic interaction of titanomagnetite and titanohematite intergrowths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F.L. Garming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bleil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo von Dobeneck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.170 (3), 1067-1075, doi: 10.1111/j.1365-246X.2007.03504.x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early diagenetic greigite as a recorder of the palaeomagnetic signal in Miocene-Pliocene sedimentary rocks of the Carpathian foredeep (Romania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliana Vasiliev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Dekkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wout Krijgsman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.A.T. Mullender</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.171 (2), 613-629, doi: 10.1111/j.1365-246X.2007.03560x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of heavy liquid separation to concentrate magnetic particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Frederichs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Dekkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.170 (3), 1053-1066, doi: 10.1111/j.1365-246X.2007.03489.x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid sedimentation, overpressure and focused fluid flow, Gulf of Mexico continental margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Behrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Flemings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. John</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The International Ocean Drilling Program Exp. 308 Scientific Party</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Drilling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3, 12-17, doi:10.2204/iodp.sd.3.03.2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active and buried barite fronts in sediments from the eastern Cape Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Riedinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kasten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gröger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Pfeifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.241, 876-888</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the IODP Expedition 308</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Flemings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Behrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. John</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The International Ocean Drilling Program Exp. 308 Scientific Party</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IODP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, doi: 10.2204/iodp.proc.308.101.2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graduiertenkollegs der Deutschen Forschungsgemeinschaft - Proxies in Earth History - Botschaften aus der Erdgeschichte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kählke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spektrum der Wissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, http://www.dfg.de/forschungsfoerderung/koordinierte_programme/graduiertenkollegs/download/forschung_</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does lithology influence relative paleointensity records?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo von Dobeneck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.147, 285-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (79)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New results of the Ecorc’Air citizen science project: Biomonitoring of Vehicular Air Pollution in Cologne, Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Scheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carvallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2026 General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Participative Science Project for the Biomonitoring of Vehicular Air Pollution in Cities : the Ecorc’Air project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carvallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Turcati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sivry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAGA/IASPEI 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the impact of soil water saturation on the significance of erosion events (Hauts-de-France),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Delaporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Billon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IASWS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Le Touquet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecorc’Air: A Citizen Science Project for the Biomonitoring of Vehicular Air Pollution in Paris, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carvallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Turcati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sivry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2025 General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surrogate-based sensitivity analysis on the landscape evolution model of an elementary agricultural catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylin Uchasara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gervais-Couplet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John-Joseph Armitage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd OZCAR TERENO International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoires de la zone critique, applications et recherche; Terrestrial Environmental Observatories, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l’impact du phénomène de saturation du sol en eau sur l’importance des évènements d’érosion des sols (Hauts-de-France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Delaporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Billon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of bio-monitors to trace airborne particulate matter in the urban environment – linking environmental magnetic mapping to (metallic) micro-pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Daaboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carvallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Turcati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Castle Meeting 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Utrecht University, 2024, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de méthodes statistiques de quantification des contributions sédimentaires et de leurs contaminants associés dans un bief du canal de l’Escaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Delaporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Gallazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçage de sources sédimentaires et de contaminants dans une section canalisée de l’Escaut : le bief Denain-Trith (Hauts-de-France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Gallazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçage des particules fines aériennes par bio-collecteurs passifs Lien entre exposition environnementale urbaine et impact sur la santé humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Daaboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Gesret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de la pollution aux particules fines métalliques en zone urbaine. Le cas du Grand Paris de 2016 à aujourd’hui : apport des sciences participatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sivry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Coural</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Tharaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc F. Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçage de sources sédimentaires et de contaminants dans une section canalisée de l’Escaut : le bief Denain-Trith (Hauts-de-France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Laurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent de Windt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASF 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fingerprinting approach to trace sedimentary and contaminant sources in a canalized section of the Scheldt river (Northern France) for watershed management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Laurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent de Windt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d’un bassin versant agricole élémentaire: suivi et compréhension des phénomènes érosifs à petite échelle (Hauts-de-France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Delaporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Billon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASF 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and understanding soil erosion processes in an elementary agricultural catchment and its consequences on the hydro-sedimentary fluxes in rivers (northern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Delaporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Billon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling sediment yield in an elementary catchment: reducing the complexity to the key processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Armitage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwen Venisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Delaporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling sediment yield in an elementary catchment: reducing the complexity to the key processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Armitage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwen Venisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Delaporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleomagnetic datation of hematite remagnetizations inscribed in granito¨ıd rocks of the Polish Sudetes – Implications on the Permo-Triassic paleosurface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Fabrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Jelenska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kadzialko-Hofmokl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PMAG2021 : Magnétisme en Sciences de la Terre, de l'Univers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçage de particules métalliques atmosphériques en zone urbaine par des mesures magnétiques sur des écorces d’arbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carvallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Turcati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Macouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PMAG2021 : Magnétisme en Sciences de la Terre, de l'Univers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic fingerprinting of fluvial suspended particles in the context of fertile soil erosion: example of the Canche River watershed (Nord-Pas-de-Calais, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lagroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PMAG2021 : Magnétisme en Sciences de la Terre, de l'Univers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation magnétique de potentielles sources de particules fines véhiculaires par mesure de diagrammes de FORC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carvallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PMAG2021 : Magnétisme en Sciences de la Terre, de l'Univers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialization of urban airborne particulate matter pollution using magnetic properties of tree bark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Macouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carvallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés d’adsorption de différents substrats microporeux appliqués à la séparation de gaz : caractérisation, modélisation et méthodologie de sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Orsikowsky-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Plantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Torré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kaplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7emes Journées de l’Association Française de l’Adsorption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of sediment ans suspended matter in the fate of flagrances from WWTP-effluent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Belles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th I2SM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Chiapas, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROLE OF SEDIMENT AND SUSPENDED MATTER IN THE FATE OF FLAGRANCES FROM WWTP-EFFLUENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Belles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th I2SM, extened abstract</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Chiapas, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie et traçage magnétique de la pollution métallique des sédiments fluviatiles parisiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wu Y.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Macouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rousse Sonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic fingerprinting of fluvial suspended particles in the Canche River watershed (Nord-Pas-de-Calais, France) – approaching the hydro-sedimentary budget regarding fertile soil erosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lagroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialisation of urban airborne particulate matter pollution using magnetic properties: case study of Paris (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Macouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PMag 2017 - Magnétisme de la Biosphère aux Planètes telluriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental magnetism and magnetic mapping of urban metallic pollution (Paris, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sybille Henry de Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Macouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelio Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing sources of suspended sediments in fluvial systems by magnetic and geochemical particle characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lagroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier, A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PMag 2017 - Magnétisme de la Biosphère aux Planètes telluriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Magnetic fingerprinting” of fluvial suspended particles in the context of fertile soil erosion: example of the Canche River watershed (Nord-Pas-de-Calais, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Lagroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialisation of urban airborne particulate matter pollution using magnetic properties: case study of Paris (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Macouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse multi-échelle des processus d’érosion et de transfert de sédiments sur le bassin versant de la Canche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-E Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV th International Symposium on Environment, Catalysis and Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Lille Douai, Dec 2017, Douai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental magnetism as a tracer of urban metallic pollution in Seine River sediments (Paris, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Macouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcites liées à l’hydrologie des périodes froides quaternaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de la pollution métallique des sédiments fluviatiles parisiens par analyse magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sybille Henry de Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Macouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelio Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source tracing of fluvial suspended sediments by magnetic and geochemical particle characterization: example of the Canche watershed (Nord-Pas-de-Calais, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gauthier,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source tracing of fluvial suspended sediments by magnetic and geochemical particle characterization: example of the Canche watershed (Nord-Pas-de-Calais, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnétisme environnemental et cartographie des aérosols urbains dans la ville de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Macouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelio Philip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux traceurs de l’extension des pergélisols : calcites spécifiques et symptomatiques des paléo-hydrologies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Innocent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Paléoclimats et environnements quaternaires, Quoi de neuf sous le soleil ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Q10 - AFEQ - CNF INQUA, Feb 2016, Bordeaux, France. pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphic evolution and sediment partitioning in the Tista Fan and Barind Tract areas, NW Bangladesh, during the Late Quaternary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Graal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Paola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Goodbred</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Hossain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source tracing of fluvial suspended sediments by magnetic and geochemical particle characterization: example of the Canche watershed (Nord-Pas-de-Calais, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suspended sediment transport and sediment fingerprinting in the watershed of the Canche (Nord-Pas-de-Calais, France): a multi-parameter approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2SM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés magnétiques des matières en suspension dans la Seine en fonction de leur contexte hydrologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariouche Kayvantash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kissel Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de fin de phase 6 du PIREN-Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Paris, France. pp.51-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-chemical tracers of iron oxides in the Seine watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariouche Kayvantash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kissel Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryocalcites de nappe : proxys de l’extension des environnements périglaciaires et glaciaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Climat et Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Paris-Sud XI (Orsay), Nov 2014, Orsay, France. pp.47-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications from paleomagnetic age constrains and petrology analyses on the reconstruction of the Triassic paleosurface in Europe - examples from Catalonia and the polish Sudetes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Parcerisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Fabrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des dynamiques des cycles oxydo-réducteurs du fer en Seine par le développement des traceurs physico-chimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Kissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Konecny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque annuel PIREN Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des nanoparticules métalliques dans la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariouche Kayvantash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Paléomagnétisme IPGP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la paléosurface triasique européenne par analyse pétrologique et datation paléomagnétique - comparaison de la catalogne avec les Sudètes polonaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou F. E. Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Fabrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Parcerisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASF 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massive red-staining and albitization of feldspars in Paleozoic basement rocks of western Europe and their association with the Triassic paleogeography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Fabrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Parcerisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou F. E. Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des cycles oxydo-reducteurs du fer en Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Kissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariouche Kayvantash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASF 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, ., France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des polluants métalliques en Seine : Influence des cycles oxydo-réducteurs sur les interactions entre MES et sédiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Konecny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Kissel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intersol 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, ., France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modernité des paléosurfaces - leur apport à la géodynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ricordel-Prognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Brulhet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expression de l'innovation en Géosciences: une journée avec Bernard Baudoin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France. pp.113-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des particules magnétiques (métallique) en Seine : détermination de variations spatiales et saisonnières de l’apport naturel et anthropique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Konecny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Morphodynamique et Transport Solide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of metallic pollutants in the Seine River (France): Influence of oxydo-reduction cycles on the interactions between suspended particle matter and sediments, (Caractérisation des polluants métalliques en Seine : Influence des cycles oxydo-réducteurs sur les interactions entre MES et sédiments)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Konecny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kissel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intersol 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of glacial/interglacial changes in water column geochemistry on the diagenetic cycling of barium in Black Sea sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Henkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Mologon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Nöthen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleomagnetic age constrains and magneto-mineralogic implications of the Triassic paleosurface in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.F.E. Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Edel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gómez-Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albitization profiles related to the Variscan basement, a case study of the Catalan Costal Ranges and the Eastern Pyrenees (NE Iberia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fàbrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Parcerisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gómez-Gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geofluids 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of metallic pollutants in the Seine River (France): Influence of oxydo-reduction cycles on the interactions between suspended particle matter and sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Konecny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Kissel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, ., Italy. pp.XXX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation des paléoaltérations du massif cristallin des Vosges : implications pour l'évolution géodynamique du massif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Vercruysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Kissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Edel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Datation des paléoaltérations du massif cristallin des Vosges : implications pour l'évolution géodynamique du massif.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Dijon, France. pp.318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albitization as record of the Triassic Paleosurface in the Sudetic Crystalline basement (Poland).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou F. E. Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandrowski Pawel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Szuszkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Austria Albitization as record of the Triassic Paleosurface in the Sudetic Crystalline basement (Poland).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Vienne, Austria. pp.5930</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution de la paléosurface triasique par datation des ré-aimantations inscrites dans les massifs paléozoïques européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou F. E. Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gómez-Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ihlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Dijon, France. pp.137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petrography and spacial distribution of albitized granitoids in the Sudetes (Poland)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.F.E Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Szuszkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Turniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII Meeting of the Petrology Group (Sudetes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Rozanka, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleomagnetic age constrains and magneto-mineralogic implications for the Triassic paleosurface in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gomez-Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jelenska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kadzialko-Hofmolk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vienne, Austria. pp.7858</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00563409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité des surfaces continentales et évolution géodynamique des socles Paléozoïques : exemple pour la reconstruction de la paléosurface triasique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.F.E Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lagroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ricordel-Prognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire invité BRGM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00563415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphological stability or Permo-Triassic albitized profiles - case study of the Montseny-Guilleries High (HE Iberia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Parcerisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gómez-Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lacasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vienne, Austria. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markers for geodynamic stability of the Variscan basement : case study for the Montseny-Guilleries High (NE Iberia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Parcerisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gómez-Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vienne, Austria. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron Sulfide Minerals in Black Sea Sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Henkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Courtin-Nomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bleil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vienne, Austria. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00563405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité saisonnière du transport des matières en suspension dans le bassin versant de la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Audiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du paléomagnétisme et magnétisme des roches en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00563401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité des surfaces continentales et évolution géodynamique des socles Paléozoïques : exemple pour la reconstruction de la paléosurface triasique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jelenska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kadzialko-Hofmolk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lagroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Paléomagnétisme et magnétisme des roches en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00563413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Succession des sulfures de fer dans les sédiments de la Mer Noire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Henkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Courtin-Nomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bleil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Paléomagnétisme et magnétisme des roches en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00563406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barium in Black Sea sediments : a reliable indicator for marine primary productivity or the migration of the sulfate/methane transition zone ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Henkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Nöthen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vienne, Austria. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Pollution and Environmental Consulting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">invited short course, EPSEM, Universitat Politècnica de Catalunya, Espagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variability of suspended sediment transport in the Seine river catchment area (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vienne, Austria. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00563404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-aimantations des massifs Varisques et restitution de la paléosurface triasique en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jelenska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kadzialko-Hofmolk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lagroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème congrès de l'ASF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Rennes, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic fabrics of slumped and normally deposited Quaternary sediments: Ursa Basin, northern Gulf of Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meissl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Behrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienne, Austria. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of magnetic particles in the Seine river system : Implications for the determination of natural versus anthropogenic input</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Kissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lagroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienne, Austria. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remagnetization of variscan massifs and reconstruction of the triassic paleosurface in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jelenska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kadzialko-Hofmolk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lagroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, San Fansisco, United States. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des particules ferrugineuses dans les matières en suspension de la Seine: apport du magnétisme environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariouche Kayvantash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Kissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Konecny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] programme PIREN Seine. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Fontainebleau Sandstone: bleaching, silicification and calcite precipitation under periglacial conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RS150901MTHI, Centre de Géosciences, Ecole des Mines de Paris, Fontainebleau, France. 2015, 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique spatio-temporelle des phases ferrugineuses dans la matière en suspension en Seine, programme PIREN-Seine, annual report 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Kissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariouche Kayvantash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mines ParisTech. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technique de préparation des minéraux argileux en vue de l'analyse par diffraction des Rayons X et introduction à l'interprétation des diagrammes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlia Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Carnot 2012 : Compréhension des mécanismes d'interaction eau-roche par analyse et modélisation du fractionnement isotopique du carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlia Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline de Dieuleveult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MINES ParisTech. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excursion géologique - Le Morvan et ses bordures : sédimentation, paléoaltération, géodynamique et géomorphologie. Excursion géologique de l'Ecole Doctorale n° 398 : &amp;quot;Géosciences et Ressources Naturelles&amp;quot;, 06-09 juin 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance et devenir des polluants métalliques dans le basin versant de la Seine: Apport de la mineralogie magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Kissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lagroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, rapport annuel 2008 du programme PIREN-Seine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Properties studies. In: Zabel and cruise participants, Report and preliminary results of Meteor Cruise M57/2, Walvis Bay- Walvis Bay, 11.02.-12.03.2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Heslop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo von Dobeneck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der Einfluss der Lithologie auf die Rekonstruktion der relativen Paläointensität des Erdmagnetfeldes an spätquatären Sedimenten des subtropischen und subantarktischen Südatlantiks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId358"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christine Franke </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Geologist & Geophysicist</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">senior lecturer at MINES Paris - PSL (Center of Geosciences, Fontainebleau, France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MSc University of Bremen (D)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PhD University of Utrecht (NL)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">HDR University Paris Cité (F)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Research topics</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">applied Geophysics/environmental Magnetims, Geochemistry and Mineralogy</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">developpment of physico-chemical proxy parameters:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">tracing of airborn particles, pollution of soil and river watersheds, (paleo)alteration profils, mass transport in sedimentary context</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilities</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">researcher- lecturer in the GI2S team</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">scientific advisor of the rock and water analyses platform</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">communication manager at the Center of Geosciences</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">supervisor of MSc and PhD theses</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Streamlined Protocol for Comprehensive Anthropogenic Particles and Microplastic Characterization in Canal Sediments: From Concentrations to Environmental Drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mel Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Delaporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 237 (1), pp.37. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11270-025-08741-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions and limitations of environmental magnetism to characterize traffic-related particulate matter sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Letaïef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carvallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 237 (3), pp.1505-1525. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggae108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecorc’Air: A Citizen Science Project for the Biomonitoring of Vehicular Air Pollution in Paris, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carvallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Turcati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sivry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Community Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (3), pp.e2024CSJ000084. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024CSJ000084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EUSEDcollab: A network of data from European catchments to monitor net soil erosion by water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Matthews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gert Verstraeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Borrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Vanmaercke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Poesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (1), pp.515. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-023-02393-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albitization and oxidation of Variscan granitoid rocks related to the post-Variscan paleosurface in the Sudetes (Bohemian Massif, SW Poland)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Szuszkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Fàbrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00531-022-02274-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas Porosimetry by Gas Adsorption as an Efficient Tool for the Assessment of the Shaping Effect in Commercial Zeolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Orsikowsky-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Sachse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (5), pp.1205. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano11051205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sand calcites as a key to Pleistocene periglacial landscapes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. Milnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic fingerprinting of fluvial suspended particles in the context of soil erosion: example of the Canche River watershed (Northern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lagroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (5), pp.e2019GC008836. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019GC008836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permian-Triassic red-stained albitized profiles in the granitic basement of NE Spain: evidence for deep alteration related to the Triassic palaeosurface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Fàbrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Parcerisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Gurenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 108, pp.2325-2347. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00531-019-01764-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03712916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permian-Triassic red-stained albitized profiles in the granitic basement of NE Spain: evidence for deep alteration related to the Triassic paleosurface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Fabrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Parcerisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Gurenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of tributaries contributions using a confluence-based sediment fingerprinting approach in the Canche river watershed (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 668, pp.457-469. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.02.458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing temporal variability and controlling factors of the sediment budget of a small agricultural catchment in Northern France (the Pommeroye)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (3), pp.e01407. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2019.e01407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer Pathways and Fluxes of Water-Soluble Pesticides in Various Compartments of the Agricultural Catchment of the Canche River (Northern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Belles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Special Issue "Catchments as Observatories of the Hydrological and Biogeochemical Functioning of the Critical Zone", 11 (7), pp.1428. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w11071428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the uncertainty of diffusive gel based passive samplers as tools for evaluating the average contamination of surface water by organic pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Laguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Franke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding and predicting the diffusivity of organic compounds in polydimethylsiloxane material for passive sampler application using a simple QSPR model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Aminot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Readman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (5), pp.1191-1300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic fingerprint of the sediment load in a meander bend section of the Seine River (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariouche Kayvantash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kissel Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2017.02.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting instrumental mass fractionation (IMF) of stable isotope SIMS analyses by response surface methodology (RSM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Fabrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Parcerisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Rossell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Gurenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32, pp.731-748. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6ja00397d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration and response of an agarose gel based passive sampler to record short pulses of aquatic organic pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Belles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Aminot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James W. Readmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 165, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotope signature of sand calcites in the Paris Basin: a proxy for permafrost/groundwater paleoconditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11th Applied Isotope Geochemistry Conference, 13, pp.21-24. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeps.2015.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléoaltérations et formations superficielles anciennes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ricordel-Prognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Théveniaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géochronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 121, pp.24-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagenetic barium cycling in Black Sea sediments - A case study for anoxic marine environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Henkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Mologon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Nöthen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 88, pp.88-105. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2012.04.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic fabrics in Quaternary sediments, Ursa Basin, northern Gulf of Mexico record transport processes, compaction and submarine slumping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meissl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Behrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.doi:10.1016/j.margeo.2011.05.007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité saisonnière de la fraction magnétique (métallique) des matières en suspension dans le bassin versant de la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Kissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Audiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIREN-Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, rapport annuel 2010 du programme PIREN-Seine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical properties of the shallow sediments in the Late Pleistocene formations, the Ursa Basin, Gulf of Mexico, and their implications for generation and preservation of shallow overpressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.T.T. Binh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tokunaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kozumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nakazima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Petrology Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26, pp.474-486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic particle characterization in the Seine river system: Implications for the determination of natural versus anthropogenic input</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Kissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lagroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (8), </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009GC002544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagenetic alteration of natural magnetic Fe-Ti oxides identified by energy dispersive spectroscopy (EDS) and low temperature remanence and hysteresis measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Dillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 172, 141-156, doi: 10.1016/j.pepi.2008.08.003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical environment of the Coniacian-Santonian western tropical Atlantic at Demerara Rise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. März</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Beckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 273, 286-301, doi: 10.1016/j.palaeo.2008.05.004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tortonian reference section at Monte dei Corvi (Ilaty): evidence for early acquired NRM of greigite-bearing sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silja Hüsing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Dekkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wout Krijgsman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.doi: 10.1111/j.1365-246X.2009.04301.x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetostratigraphy of the hominin-bearing Hadar Formation (Middle Ledi Region, Ethiopia) and regional evidences for environmental changes at ca. 3.2 Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Campisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arrowsmith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dimaggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Reed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Society of America Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Special paper 446 (67-85), pp.doi: 10.1130/2008.2446(03)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Putative greigite magnetofossils from the Pliocene epoch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliana Vasiliev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes D Meeldijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Dekkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cor G. Langereis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.doi: 10.1038/ngeo335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural remanent magnetization of IODP Holes U1319A, U1320A, U1322B, and U1324B and magnetic carrier identification by scanning electron microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Heslop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo von Dobeneck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings IODP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 308, doi: 10.2204/iodp.proc.308.209.2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagenetic alteration of natural Fe-Ti oxides identified by energy dispersive spectroscopy and low-temperature magnetic remanence and hysteresis measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Dillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 172 (3-4), pp.141. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2008.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00532173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcareous Nannofossil Biostratigraphy of high-energy sediments (MTDs) from the Ursa and Brazos-Trinity Minibasins (Gulf of Mexico) during the latest Quaternary: IODP Expedition 308</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Shumnyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The International Ocean Drilling Porgram Exp. 308 Scientific Party</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEPM special publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, SEPM special publications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IODP Expedition 308 report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Flemings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Behrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. John</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The International Ocean Drilling Porgram Exp. 308 Scientific Party</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IODP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, doi: 10.2204/iodp.proc.308.201.2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pore pressure penetrometers document high overpressure near the seafloor where multiple submarine landslides have occured on the continental slope, offshore Louisiana, Gulf of Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Flemings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dugan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Germaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. John</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 269 (3-4), 309-325, doi: 10.1016/j.epsl.2007.12.005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock magnetic identification and geochemical process models of greigite formation in Quaternary marine sediments from the Gulf of Mexico (IODP Hole U1319A)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanzhe Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo von Dobeneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Heslop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Kasten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 275 (3-4), pp.233-245. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2008.07.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-temperature partial magnetic self-reversal in marine sediments by magnetostatic interaction of titanomagnetite and titanohematite intergrowths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F.L. Garming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bleil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo von Dobeneck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.170 (3), 1067-1075, doi: 10.1111/j.1365-246X.2007.03504.x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early diagenetic greigite as a recorder of the palaeomagnetic signal in Miocene-Pliocene sedimentary rocks of the Carpathian foredeep (Romania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliana Vasiliev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Dekkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wout Krijgsman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.A.T. Mullender</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.171 (2), 613-629, doi: 10.1111/j.1365-246X.2007.03560x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of magnetic Fe-Ti-oxides in marine sediments by electron backscatter diffraction in scanning electron microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.M. Pennock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Drury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Engelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 170 (2), 545-555, pp.doi: 10.1111/j.1365-246X.2007.03410.x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Petrology of Equatorial Atlantic Sediments: Electron Microscopic Results and their Environmental Magnetic Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo von Dobeneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Drury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes D Meeldijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Dekkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.22, PA4207, doi: 10.1029/2007PA001442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of heavy liquid separation to concentrate magnetic particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Frederichs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Dekkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.170 (3), 1053-1066, doi: 10.1111/j.1365-246X.2007.03489.x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the IODP Expedition 308</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Flemings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Behrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. John</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The International Ocean Drilling Program Exp. 308 Scientific Party</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IODP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, doi: 10.2204/iodp.proc.308.101.2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid sedimentation, overpressure and focused fluid flow, Gulf of Mexico continental margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Behrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Flemings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. John</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The International Ocean Drilling Program Exp. 308 Scientific Party</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Drilling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3, 12-17, doi:10.2204/iodp.sd.3.03.2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active and buried barite fronts in sediments from the eastern Cape Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Riedinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kasten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gröger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Pfeifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.241, 876-888</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graduiertenkollegs der Deutschen Forschungsgemeinschaft - Proxies in Earth History - Botschaften aus der Erdgeschichte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kählke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spektrum der Wissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, http://www.dfg.de/forschungsfoerderung/koordinierte_programme/graduiertenkollegs/download/forschung_</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does lithology influence relative paleointensity records?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo von Dobeneck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.147, 285-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (79)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New results of the Ecorc’Air citizen science project: Biomonitoring of Vehicular Air Pollution in Cologne, Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Scheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carvallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2026 General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Participative Science Project for the Biomonitoring of Vehicular Air Pollution in Cities : the Ecorc’Air project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carvallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Turcati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sivry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAGA/IASPEI 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the impact of soil water saturation on the significance of erosion events (Hauts-de-France),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Delaporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Billon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IASWS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Le Touquet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecorc’Air: A Citizen Science Project for the Biomonitoring of Vehicular Air Pollution in Paris, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carvallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Turcati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sivry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2025 General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surrogate-based sensitivity analysis on the landscape evolution model of an elementary agricultural catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylin Uchasara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gervais-Couplet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John-Joseph Armitage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd OZCAR TERENO International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoires de la zone critique, applications et recherche; Terrestrial Environmental Observatories, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of bio-monitors to trace airborne particulate matter in the urban environment – linking environmental magnetic mapping to (metallic) micro-pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Daaboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carvallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Turcati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Castle Meeting 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Utrecht University, 2024, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l’impact du phénomène de saturation du sol en eau sur l’importance des évènements d’érosion des sols (Hauts-de-France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Delaporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Billon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de méthodes statistiques de quantification des contributions sédimentaires et de leurs contaminants associés dans un bief du canal de l’Escaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Delaporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Gallazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçage de sources sédimentaires et de contaminants dans une section canalisée de l’Escaut : le bief Denain-Trith (Hauts-de-France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Gallazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de la pollution aux particules fines métalliques en zone urbaine. Le cas du Grand Paris de 2016 à aujourd’hui : apport des sciences participatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sivry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Coural</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Tharaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc F. Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçage des particules fines aériennes par bio-collecteurs passifs Lien entre exposition environnementale urbaine et impact sur la santé humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Daaboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Gesret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçage de sources sédimentaires et de contaminants dans une section canalisée de l’Escaut : le bief Denain-Trith (Hauts-de-France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Laurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent de Windt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASF 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fingerprinting approach to trace sedimentary and contaminant sources in a canalized section of the Scheldt river (Northern France) for watershed management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Laurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent de Windt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d’un bassin versant agricole élémentaire: suivi et compréhension des phénomènes érosifs à petite échelle (Hauts-de-France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Delaporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Billon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASF 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and understanding soil erosion processes in an elementary agricultural catchment and its consequences on the hydro-sedimentary fluxes in rivers (northern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Delaporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Billon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling sediment yield in an elementary catchment: reducing the complexity to the key processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Armitage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwen Venisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Delaporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling sediment yield in an elementary catchment: reducing the complexity to the key processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Armitage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwen Venisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Delaporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleomagnetic datation of hematite remagnetizations inscribed in granito¨ıd rocks of the Polish Sudetes – Implications on the Permo-Triassic paleosurface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Fabrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Jelenska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kadzialko-Hofmokl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PMAG2021 : Magnétisme en Sciences de la Terre, de l'Univers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçage de particules métalliques atmosphériques en zone urbaine par des mesures magnétiques sur des écorces d’arbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carvallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Turcati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Macouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PMAG2021 : Magnétisme en Sciences de la Terre, de l'Univers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation magnétique de potentielles sources de particules fines véhiculaires par mesure de diagrammes de FORC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carvallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PMAG2021 : Magnétisme en Sciences de la Terre, de l'Univers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic fingerprinting of fluvial suspended particles in the context of fertile soil erosion: example of the Canche River watershed (Nord-Pas-de-Calais, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lagroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PMAG2021 : Magnétisme en Sciences de la Terre, de l'Univers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialization of urban airborne particulate matter pollution using magnetic properties of tree bark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Macouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carvallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of sediment ans suspended matter in the fate of flagrances from WWTP-effluent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Belles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th I2SM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Chiapas, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROLE OF SEDIMENT AND SUSPENDED MATTER IN THE FATE OF FLAGRANCES FROM WWTP-EFFLUENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Belles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th I2SM, extened abstract</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Chiapas, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés d’adsorption de différents substrats microporeux appliqués à la séparation de gaz : caractérisation, modélisation et méthodologie de sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Orsikowsky-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Plantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Torré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kaplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7emes Journées de l’Association Française de l’Adsorption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie et traçage magnétique de la pollution métallique des sédiments fluviatiles parisiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wu Y.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Macouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rousse Sonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic fingerprinting of fluvial suspended particles in the Canche River watershed (Nord-Pas-de-Calais, France) – approaching the hydro-sedimentary budget regarding fertile soil erosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lagroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental magnetism and magnetic mapping of urban metallic pollution (Paris, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sybille Henry de Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Macouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelio Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing sources of suspended sediments in fluvial systems by magnetic and geochemical particle characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lagroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier, A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PMag 2017 - Magnétisme de la Biosphère aux Planètes telluriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialisation of urban airborne particulate matter pollution using magnetic properties: case study of Paris (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Macouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PMag 2017 - Magnétisme de la Biosphère aux Planètes telluriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Magnetic fingerprinting” of fluvial suspended particles in the context of fertile soil erosion: example of the Canche River watershed (Nord-Pas-de-Calais, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Lagroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialisation of urban airborne particulate matter pollution using magnetic properties: case study of Paris (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Macouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse multi-échelle des processus d’érosion et de transfert de sédiments sur le bassin versant de la Canche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-E Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV th International Symposium on Environment, Catalysis and Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Lille Douai, Dec 2017, Douai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental magnetism as a tracer of urban metallic pollution in Seine River sediments (Paris, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Macouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcites liées à l’hydrologie des périodes froides quaternaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de la pollution métallique des sédiments fluviatiles parisiens par analyse magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sybille Henry de Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Macouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelio Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source tracing of fluvial suspended sediments by magnetic and geochemical particle characterization: example of the Canche watershed (Nord-Pas-de-Calais, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gauthier,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source tracing of fluvial suspended sediments by magnetic and geochemical particle characterization: example of the Canche watershed (Nord-Pas-de-Calais, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnétisme environnemental et cartographie des aérosols urbains dans la ville de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Macouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelio Philip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source tracing of fluvial suspended sediments by magnetic and geochemical particle characterization: example of the Canche watershed (Nord-Pas-de-Calais, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suspended sediment transport and sediment fingerprinting in the watershed of the Canche (Nord-Pas-de-Calais, France): a multi-parameter approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2SM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphic evolution and sediment partitioning in the Tista Fan and Barind Tract areas, NW Bangladesh, during the Late Quaternary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Graal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Paola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Goodbred</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Hossain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux traceurs de l’extension des pergélisols : calcites spécifiques et symptomatiques des paléo-hydrologies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Innocent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Paléoclimats et environnements quaternaires, Quoi de neuf sous le soleil ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Q10 - AFEQ - CNF INQUA, Feb 2016, Bordeaux, France. pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés magnétiques des matières en suspension dans la Seine en fonction de leur contexte hydrologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariouche Kayvantash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kissel Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de fin de phase 6 du PIREN-Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Paris, France. pp.51-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-chemical tracers of iron oxides in the Seine watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariouche Kayvantash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kissel Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryocalcites de nappe : proxys de l’extension des environnements périglaciaires et glaciaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Climat et Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Paris-Sud XI (Orsay), Nov 2014, Orsay, France. pp.47-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des dynamiques des cycles oxydo-réducteurs du fer en Seine par le développement des traceurs physico-chimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Kissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Konecny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque annuel PIREN Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des nanoparticules métalliques dans la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariouche Kayvantash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Paléomagnétisme IPGP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications from paleomagnetic age constrains and petrology analyses on the reconstruction of the Triassic paleosurface in Europe - examples from Catalonia and the polish Sudetes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Parcerisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Fabrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la paléosurface triasique européenne par analyse pétrologique et datation paléomagnétique - comparaison de la catalogne avec les Sudètes polonaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou F. E. Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Fabrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Parcerisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASF 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massive red-staining and albitization of feldspars in Paleozoic basement rocks of western Europe and their association with the Triassic paleogeography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Fabrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Parcerisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou F. E. Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des cycles oxydo-reducteurs du fer en Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Kissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariouche Kayvantash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASF 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, ., France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modernité des paléosurfaces - leur apport à la géodynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ricordel-Prognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Brulhet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expression de l'innovation en Géosciences: une journée avec Bernard Baudoin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France. pp.113-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des particules magnétiques (métallique) en Seine : détermination de variations spatiales et saisonnières de l’apport naturel et anthropique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Konecny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Morphodynamique et Transport Solide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of metallic pollutants in the Seine River (France): Influence of oxydo-reduction cycles on the interactions between suspended particle matter and sediments, (Caractérisation des polluants métalliques en Seine : Influence des cycles oxydo-réducteurs sur les interactions entre MES et sédiments)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Konecny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kissel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intersol 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of glacial/interglacial changes in water column geochemistry on the diagenetic cycling of barium in Black Sea sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Henkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Mologon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Nöthen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des polluants métalliques en Seine : Influence des cycles oxydo-réducteurs sur les interactions entre MES et sédiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Konecny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Kissel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intersol 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, ., France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleomagnetic age constrains and magneto-mineralogic implications of the Triassic paleosurface in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.F.E. Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Edel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gómez-Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albitization profiles related to the Variscan basement, a case study of the Catalan Costal Ranges and the Eastern Pyrenees (NE Iberia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fàbrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Parcerisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gómez-Gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geofluids 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of metallic pollutants in the Seine River (France): Influence of oxydo-reduction cycles on the interactions between suspended particle matter and sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Konecny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Kissel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, ., Italy. pp.XXX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation des paléoaltérations du massif cristallin des Vosges : implications pour l'évolution géodynamique du massif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Vercruysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Kissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Edel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Datation des paléoaltérations du massif cristallin des Vosges : implications pour l'évolution géodynamique du massif.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Dijon, France. pp.318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albitization as record of the Triassic Paleosurface in the Sudetic Crystalline basement (Poland).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou F. E. Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandrowski Pawel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Szuszkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Austria Albitization as record of the Triassic Paleosurface in the Sudetic Crystalline basement (Poland).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Vienne, Austria. pp.5930</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution de la paléosurface triasique par datation des ré-aimantations inscrites dans les massifs paléozoïques européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou F. E. Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gómez-Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ihlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Dijon, France. pp.137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité des surfaces continentales et évolution géodynamique des socles Paléozoïques : exemple pour la reconstruction de la paléosurface triasique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.F.E Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lagroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ricordel-Prognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire invité BRGM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00563415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphological stability or Permo-Triassic albitized profiles - case study of the Montseny-Guilleries High (HE Iberia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Parcerisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gómez-Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lacasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vienne, Austria. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markers for geodynamic stability of the Variscan basement : case study for the Montseny-Guilleries High (NE Iberia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Parcerisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gómez-Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vienne, Austria. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron Sulfide Minerals in Black Sea Sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Henkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Courtin-Nomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bleil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vienne, Austria. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00563405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité saisonnière du transport des matières en suspension dans le bassin versant de la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Audiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du paléomagnétisme et magnétisme des roches en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00563401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité des surfaces continentales et évolution géodynamique des socles Paléozoïques : exemple pour la reconstruction de la paléosurface triasique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jelenska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kadzialko-Hofmolk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lagroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Paléomagnétisme et magnétisme des roches en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00563413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petrography and spacial distribution of albitized granitoids in the Sudetes (Poland)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.F.E Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Szuszkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Turniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII Meeting of the Petrology Group (Sudetes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Rozanka, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleomagnetic age constrains and magneto-mineralogic implications for the Triassic paleosurface in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gomez-Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jelenska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kadzialko-Hofmolk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vienne, Austria. pp.7858</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00563409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Succession des sulfures de fer dans les sédiments de la Mer Noire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Henkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Courtin-Nomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bleil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Paléomagnétisme et magnétisme des roches en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00563406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barium in Black Sea sediments : a reliable indicator for marine primary productivity or the migration of the sulfate/methane transition zone ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Henkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Nöthen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vienne, Austria. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Pollution and Environmental Consulting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">invited short course, EPSEM, Universitat Politècnica de Catalunya, Espagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variability of suspended sediment transport in the Seine river catchment area (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vienne, Austria. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00563404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of magnetic particles in the Seine river system : Implications for the determination of natural versus anthropogenic input</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Kissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lagroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienne, Austria. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-aimantations des massifs Varisques et restitution de la paléosurface triasique en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jelenska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kadzialko-Hofmolk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lagroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème congrès de l'ASF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Rennes, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic fabrics of slumped and normally deposited Quaternary sediments: Ursa Basin, northern Gulf of Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meissl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Behrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienne, Austria. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remagnetization of variscan massifs and reconstruction of the triassic paleosurface in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jelenska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kadzialko-Hofmolk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lagroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, San Fansisco, United States. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des particules ferrugineuses dans les matières en suspension de la Seine: apport du magnétisme environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariouche Kayvantash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Kissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Konecny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] programme PIREN Seine. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Fontainebleau Sandstone: bleaching, silicification and calcite precipitation under periglacial conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RS150901MTHI, Centre de Géosciences, Ecole des Mines de Paris, Fontainebleau, France. 2015, 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique spatio-temporelle des phases ferrugineuses dans la matière en suspension en Seine, programme PIREN-Seine, annual report 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Kissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariouche Kayvantash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mines ParisTech. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technique de préparation des minéraux argileux en vue de l'analyse par diffraction des Rayons X et introduction à l'interprétation des diagrammes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlia Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Carnot 2012 : Compréhension des mécanismes d'interaction eau-roche par analyse et modélisation du fractionnement isotopique du carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlia Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline de Dieuleveult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MINES ParisTech. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excursion géologique - Le Morvan et ses bordures : sédimentation, paléoaltération, géodynamique et géomorphologie. Excursion géologique de l'Ecole Doctorale n° 398 : &amp;quot;Géosciences et Ressources Naturelles&amp;quot;, 06-09 juin 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance et devenir des polluants métalliques dans le basin versant de la Seine: Apport de la mineralogie magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Kissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lagroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, rapport annuel 2008 du programme PIREN-Seine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Properties studies. In: Zabel and cruise participants, Report and preliminary results of Meteor Cruise M57/2, Walvis Bay- Walvis Bay, 11.02.-12.03.2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Heslop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo von Dobeneck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der Einfluss der Lithologie auf die Rekonstruktion der relativen Paläointensität des Erdmagnetfeldes an spätquatären Sedimenten des subtropischen und subantarktischen Südatlantiks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId358"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="392A8B61"/>
+    <w:nsid w:val="7156AC70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C5D47853"/>
+    <w:nsid w:val="8CEB656F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6BF6E11F"/>
+    <w:nsid w:val="E66E1758"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -640,51 +640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383783v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mel Constant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Delaporte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Weiss" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Billon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Franke" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-025-08741-1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529506v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leta&#239;ef" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carvallo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Isambert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camps" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae108" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696487v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Turcati" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sivry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024CSJ000084" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177464v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Matthews" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Verstraeten" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Borrelli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Vanmaercke" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Poesen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02393-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03902388v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dard Thiry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Yao" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Szuszkiewicz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles F&#224;brega" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-022-02274-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215304v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Orsikowsky-Sanchez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sachse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Petit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11051205" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130317v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Innocent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Girard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Milnes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538638v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Patault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Alary" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor-Edine Abriak" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GC008836" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03712916v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Parcerisa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Gurenko" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-019-01764-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277354v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Fabrega" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080378v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauthier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e01407" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062245v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.02.458" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404154v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Belles" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11071428" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656550v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Franke" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Aminot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Readman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656554v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alary" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Laguerre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474069v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariouche Kayvantash" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kissel Catherine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.02.020" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FKCXHLZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474061v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Rossell" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ja00397d" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410056v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W. Readmann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01236662v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2015.07.005" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00687693v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ricordel-Prognon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Th&#233;veniaut" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00684535v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Henkel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mologon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. N&#246;then" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bogus" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.04.021" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648829v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meissl" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Behrmann" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648846v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baati" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kissel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Audiguier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648903v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T.T. Binh" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tokunaga" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nakamura" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kozumi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nakazima" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648834v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bont&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GC002544" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648861v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Dillon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648877v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#228;rz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beckmann" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vogt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wagner" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648868v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silja H&#252;sing" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Dekkers" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wout Krijgsman" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648910v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliana Vasiliev" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes D Meeldijk" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cor G. Langereis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648915v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Heslop" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilo von Dobeneck" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648921v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupont-Nivet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Campisano" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arrowsmith" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dimaggio" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Reed" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532173v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2008.08.003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648939v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shumnyk" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The International Ocean Drilling Porgram Exp. 308 Scientific Party" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648937v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Flemings" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. John" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648932v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Long" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dugan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Germaine" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192791v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanzhe Fu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Heslop" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Kasten" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.07.034" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6T0TP02C-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648944v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Pennock" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Drury" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lattard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Engelmann" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648967v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648970v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F.L. Garming" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Bleil" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648972v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A.T. Mullender" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648965v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frederichs" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648989v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The International Ocean Drilling Program Exp. 308 Scientific Party" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648977v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Riedinger" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kasten" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gr&#246;ger" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pfeifer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648994v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00649084v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K&#228;hlke" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648983v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hofmann" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459185v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Scheidt" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Jung" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290141v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290332v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290084v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290153v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylin Uchasara" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gervais-Couplet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Joseph Armitage" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742023v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688632v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Daaboul" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742040v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Gallazzini" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177486v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delplanque" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thibault" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177480v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Forest" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Gesret" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177491v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Coural" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tharaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F. Benedetti" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972602v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Laurence" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Windt" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523107v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972623v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523079v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531160v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Armitage" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwen Venisse" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523091v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523207v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jelenska" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kadzialko-Hofmokl" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523165v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Macouin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523143v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor Edine Abriak" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523132v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247086v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Rousse" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659174v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Orsikowsky-Sanchez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Plantier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Torr&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kaplan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884992v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684517v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885006v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Y." TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousse Sonia" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884996v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658233v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Macouin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rousse" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Isambert" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hamid" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518053v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Henry de Villeneuve" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Philip" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656572v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Patault" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lagroix" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier, A." TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658225v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lagroix" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauthier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658227v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousse" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hamid" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657837v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N-E Abriak" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656575v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Philip" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411232v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411226v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258448v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gauthier," TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411246v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Gauthier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411238v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01408430v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402228v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grimaud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Graal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Paola" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Goodbred" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hossain" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630939v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411249v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258355v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258437v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01087359v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00850359v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00850362v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Konecny" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00878402v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00850360v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou F. E. Yao" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00850539v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00850361v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00649000v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00741752v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brulhet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01534143v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Konecny" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kissel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00684545v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01534136v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648999v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.F.E. Yao" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Edel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G&#243;mez-Gras" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00684549v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F&#224;brega" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00649003v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00646953v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vercruysse" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Edel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00646949v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandrowski Pawel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00646951v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ihlen" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00564379v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.F.E Yao" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Szuszkiewicz" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Turniak" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00563409v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gomez-Gras" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jelenska" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kadzialko-Hofmolk" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00563415v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00564390v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Casas" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. G&#243;mez-Gras" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lacasa" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00564393v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00563405v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Courtin-Nomade" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00563401v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ayrault" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00563413v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00563406v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00564387v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00649092v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00563404v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00566544v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00564977v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00564981v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonte" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00566559v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411309v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01236712v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Millot" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01132363v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00872214v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lia Carrillo" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Martineau" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00945449v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline de Dieuleveult" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00646946v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Collin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648851v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00649085v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00649087v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383783v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mel Constant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Delaporte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Weiss" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Billon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Franke" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-025-08741-1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529506v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leta&#239;ef" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carvallo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Isambert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camps" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae108" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696487v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Turcati" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sivry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024CSJ000084" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177464v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Matthews" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Verstraeten" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Borrelli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Vanmaercke" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Poesen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02393-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03902388v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dard Thiry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Yao" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Szuszkiewicz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles F&#224;brega" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-022-02274-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215304v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Orsikowsky-Sanchez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sachse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Petit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11051205" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130317v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Innocent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Girard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Milnes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538638v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Patault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Alary" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor-Edine Abriak" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GC008836" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03712916v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Parcerisa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Gurenko" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-019-01764-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277354v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Fabrega" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062245v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.02.458" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080378v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauthier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e01407" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404154v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Belles" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11071428" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656554v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alary" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Laguerre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Franke" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656550v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Aminot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Readman" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474069v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariouche Kayvantash" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kissel Catherine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.02.020" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FKCXHLZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474061v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Rossell" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ja00397d" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410056v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W. Readmann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01236662v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2015.07.005" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00687693v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ricordel-Prognon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Th&#233;veniaut" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00684535v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Henkel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mologon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. N&#246;then" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bogus" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.04.021" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648829v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meissl" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Behrmann" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648846v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baati" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kissel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Audiguier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648903v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T.T. Binh" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tokunaga" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nakamura" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kozumi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nakazima" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648834v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bont&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GC002544" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648861v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Dillon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648877v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#228;rz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beckmann" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vogt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wagner" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648868v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silja H&#252;sing" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Dekkers" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wout Krijgsman" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648921v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupont-Nivet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Campisano" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arrowsmith" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dimaggio" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Reed" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648910v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliana Vasiliev" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes D Meeldijk" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cor G. Langereis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648915v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Heslop" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilo von Dobeneck" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532173v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2008.08.003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648939v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shumnyk" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The International Ocean Drilling Porgram Exp. 308 Scientific Party" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648937v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Flemings" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. John" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648932v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Long" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dugan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Germaine" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192791v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanzhe Fu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Heslop" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Kasten" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.07.034" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6T0TP02C-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648970v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F.L. Garming" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Bleil" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648972v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A.T. Mullender" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648944v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Pennock" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Drury" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lattard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Engelmann" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648967v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648965v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frederichs" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648994v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The International Ocean Drilling Program Exp. 308 Scientific Party" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648989v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648977v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Riedinger" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kasten" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gr&#246;ger" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pfeifer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00649084v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K&#228;hlke" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648983v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hofmann" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459185v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Scheidt" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Jung" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290141v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290332v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290084v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290153v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylin Uchasara" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gervais-Couplet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Joseph Armitage" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688632v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Daaboul" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742023v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742040v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Gallazzini" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177486v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delplanque" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thibault" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177491v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Coural" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tharaud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F. Benedetti" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177480v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Forest" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Gesret" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972602v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Laurence" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Windt" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523107v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972623v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523079v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531160v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Armitage" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwen Venisse" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523091v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523207v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jelenska" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kadzialko-Hofmokl" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523165v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Macouin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523132v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523143v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor Edine Abriak" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247086v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Rousse" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884992v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684517v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659174v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Orsikowsky-Sanchez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Plantier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Torr&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kaplan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885006v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Y." TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousse Sonia" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884996v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518053v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Isambert" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Henry de Villeneuve" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Philip" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656572v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Patault" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lagroix" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier, A." TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658233v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Macouin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rousse" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hamid" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658225v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lagroix" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauthier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658227v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousse" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hamid" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657837v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N-E Abriak" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656575v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Philip" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411232v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411226v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258448v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gauthier," TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411246v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Gauthier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411238v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630939v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411249v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402228v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grimaud" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Graal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Paola" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Goodbred" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hossain" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01408430v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258355v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258437v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01087359v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00850362v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Konecny" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00878402v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00850359v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00850360v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou F. E. Yao" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00850539v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00850361v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00741752v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brulhet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01534143v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Konecny" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kissel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00684545v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01534136v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00649000v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648999v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.F.E. Yao" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Edel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G&#243;mez-Gras" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00684549v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F&#224;brega" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00649003v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00646953v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vercruysse" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Edel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00646949v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandrowski Pawel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00646951v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ihlen" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00563415v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.F.E Yao" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00564390v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Casas" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. G&#243;mez-Gras" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lacasa" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00564393v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00563405v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Courtin-Nomade" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00563401v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ayrault" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00563413v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jelenska" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kadzialko-Hofmolk" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00564379v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Szuszkiewicz" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Turniak" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00563409v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gomez-Gras" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00563406v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00564387v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00649092v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00563404v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00564981v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonte" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00566544v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00564977v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00566559v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411309v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01236712v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Millot" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01132363v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00872214v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lia Carrillo" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Martineau" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00945449v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline de Dieuleveult" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00646946v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Collin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648851v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00649085v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00649087v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>