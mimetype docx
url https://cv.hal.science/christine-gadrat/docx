--- v0 (2026-03-20)
+++ v1 (2026-04-16)
@@ -788,1838 +788,1838 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05059244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les voyages du Moyen Âge chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Girinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Lejosne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armelle Girinon; Fiona Lejosne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Récits de voyages et altérités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Sorbonne Nouvelle, 2024, Les fondamentaux de la Sorbonne Nouvelle, 9782379061226</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04789273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Who Read Marco Polo's Book and Why?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gadrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hans Ulrich Vogel; Ulrich Theobald. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marco Polo Research, Past, Present and Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tübingen Library Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 978-3-98944-006-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04630348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les voyages du Moyen Âge chrétien</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les savoirs géographiques chez les Mendiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joël Chandelier; Aurélien Robert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoirs profanes dans les ordres mendiants en Italie (XIIIe-XVe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole française de Rome, 2023, Collection de l'Ecole française de Rome, 978-2-7283-1553-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04028163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dilatation de la Latinité et ouverture aux horizons lointains, XIIIe-XVe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gadrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Armelle Girinon</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Derat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florian Mazel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle histoire du Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Seuil, pp.651-663, 2021, 978-2-02-146035-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03507160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment préparer une croisade?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elisabeth Malamut; Mohamed Ouerfelli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la guerre à la paix en Méditerranée médiévale : acteurs, propagande, défense et diplomatie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.19-31, 2021, Le Temps de l'Histoire, 979-10-320-0312-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03224197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean XXII et les missions d'Orient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Giovanni XXII. Cultura e politica di un Papa avignonese. Atti del LVI Convegno CISBaM-Accademia Tudertina, Todi, 13-15 ottobre 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondazione CISAM, pp.311-328, 2020, Atti Accademia Tudertina. NS, 88-6809-309-X</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02447900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rencontre avec les peuples de l’Asie du Sud-Est au Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Karine Rance; Nathalie Ponsard; Jean-Philippe Luis; Stéphanie Maillot; Pierre Cornu. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La scène de la rencontre : Altérités en dialogue de l'Antiquité à nos jours : [Colloque international "La scène de la rencontre", Maison des Sciences de l’Homme Clermont-Ferrand, 28-29 avril 2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.243-251, 2019, Histoires croisées, 978-2-84516-862-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02160279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le regard de deux pèlerins allemands sur la Méditerranée et ses marins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lola Badia; Lluís Cifuentes; Roser Salicrú i Lluch. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vida marítima a la Mediterrània medieval : Fonts històriques i literàries. [Acts of the conference "El mar, la navegación y la vida maritima en el Mediterráneo medieval : testimonios cronísticos, narrativos y poéticos", Barcelona, Museu Marítim, 16-17 june 2016]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publicacions de l’Abadia de Montserrat; Museu Marítim de Barcelona, pp.149-163, 2019, Textos i Estudis de Cultura Catalana, 232, 978-84-9191-057-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02137416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A quoi servent les récits de voyages ? Réflexions sur les lectures et la réception d'un genre littéraire au Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ludmilla Evdokimova; Alain Marchandisse. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Texte médiéval dans le processus de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.81-93, 2019, Rencontres ; 416. Civilisation médiévale ; 36, 978-2-406-09315-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09316-9.p.0081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02446837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmaüs, un épisode biblique, deux sites : Concurrence et coexistence dans les sources latines, grecques et orientales ( XIIe- XVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Presses Sorbonne Nouvelle, 2024, Les fondamentaux de la Sorbonne Nouvelle, 9782379061226</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rouxpetel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Baptiste Delzant. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Eglise d'Abu Gosh : 850 ans de regards sur les fresques d'une église franque en terre sainte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tohu-Bohu ed., pp.41-62, 2018, Beau livre, 978-2-37622-070-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Ecole française de Rome, 2023, Collection de l'Ecole française de Rome, 978-2-7283-1553-6</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01933662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De insulis nuper inventis : la diffusion des découvertes de Christophe Colomb en latin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Fery-Hue; Fabio Zinelli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Habiller en latin : La traduction de vernaculaire en latin entre Moyen Âge et Renaissance : [Rencontres Tradlat, Paris, 6-7 avril 2016]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Nationale des Chartes, p-p, 2018, Etudes et rencontres de l'école des Chartes ; 52, 978-2-35723-101-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Dilatation de la Latinité et ouverture aux horizons lointains, XIIIe-XVe siècle</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01949832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du Devisement du monde au Milione : Métamorphoses du récit de Marco Polo à travers ses titres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Barbara Fleith; Réjane Gay-Canton; Géraldine Veysseyre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De l’(id)entité textuelle au cours du Moyen Âge tardif (XIIIe-XVe siècle) : [colloque international, université de Lausanne, 27-28 février 2013]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.85-100, 2018, Rencontres, 304, Série Civilisation médiévale 27, 978-2-406-06702-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06704-7.p.0085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01674556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identité(s) d’un voyageur médiéval : Ludolf de Sudheim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Damien Coulon; Christine Gadrat-Ouerfelli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le voyage au Moyen Âge : description du monde et quête individuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Provence, pp.95-104, 2017, Le temps de l'histoire, 979-10-320-0104-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01518459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les traductions latines du livre de Marco Polo et l’autorité du texte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pieter DE LEEMANS; Michèle GOYENS. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Medieval Translator. Traduire au Moyen Âge = Translations and authority. Authorities in translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.191-201, 2017, The Medieval Translator, 16, 978-2-503-56676-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/M.TMT-EB.5.109409⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01387227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les merveilles de l’océan Indien sur les cartes occidentales médiévales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuelle Vagnon; Eric Vallet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fabrique de l'océan Indien. Cartes d'Orient et d'Occident (Antiquité-XVIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de la Sorbonne, pp.262-267, 2017, 978-2-85944-979-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01419463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decima pars non sumus : la place de l’Europe dans le monde selon les voyageurs médiévaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joël Blanchard; Renate Blumenfedl-Kosinski. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philippe de Mézières et l'Europe : Nouvelle histoire, nouveaux espaces, nouveaux langages [Colloque international Philippe de Mézières et le concept d’Europe au Moyen Âge, Le Mans, 26-27 mai 2016]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Librairie Droz, pp.85-94, 2017, Cahiers d'Humanisme et Renaissance ; 40, 978-2-600-05785-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01518468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Della chondissione dellindia : Notes sur la première lettre de Jean de Montecorvino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Bouloux; Anca Dan; Georges Tolias. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Orbis disciplinae. Hommages en l’honneur de Patrick Gautier Dalché</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.527-536, 2017, 978-2-503-56705-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01419467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gadrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Seuil, pp.651-663, 2021, 978-2-02-146035-3</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le voyage au Moyen Âge : description du monde et quête individuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Provence, pp.5-10, 2017, Le temps de l'histoire, 9791032001042</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...74 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01518461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Polo en Angleterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cédric Giraud; Dominique Poirel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La rigueur et la passion. Mélanges en l’honneur de Pascale Bourgain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.597-616, 2016, Instrumenta patristica et mediaevalia, 978-2-503-56887-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/M.IPM-EB.5.111130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Fondazione CISAM, pp.311-328, 2020, Atti Accademia Tudertina. NS, 88-6809-309-X</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01419459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation des textes occidentaux. Traduction, introduction et notes de textes latins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Déroche; Nicolas Vatin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Constantinople 1453 : des Byzantins aux Ottomans : textes et documents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anacharsis, p-p, 2016, 979-10-92011-29-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.243-251, 2019, Histoires croisées, 978-2-84516-862-6</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01309311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avignon, porte pour l'Orient (première moitié du XIVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elisabeth Malamut et Mohamed Ouerfelli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Villes méditerranéennes au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Provence, pp.297-308, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Publicacions de l’Abadia de Montserrat; Museu Marítim de Barcelona, pp.149-163, 2019, Textos i Estudis de Cultura Catalana, 232, 978-84-9191-057-2</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01074158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le voyage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrick Gautier Dalché. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Terre. Connaissance, représentations, mesure au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.505-579, 2013, L'Atelier du médiéviste, 978-2-503-54753-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00924814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La &amp;quot;version LA&amp;quot; du récit de Marco Polo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Fery-Hue. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traduire de vernaculaire en latin au Moyen Âge et à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole des Chartes, pp.131-147, 2013, Etudes et rencontres de l'Ecole des Chartes</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...1010 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00867559v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00924814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diffusion et la circulation manuscrite d'un texte médiéval</w:t>
               </w:r>
@@ -3649,2066 +3649,2066 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03151094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Explorations et voyages au Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textes et documents pour la classe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Frontières, 1127, pp.63-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03113223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les représentations cartographiques de l'océan Indien au XVe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gadrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indianocéanie : Annales d’histoire de l’Indianocéanie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2, p-p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03095015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...35 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu d'ouvrage : Le récit des voyages et pèlerinages de Jean de Tournai, 1488‑1489, texte transcrit, édité et annoté par Béatrice Dansette et Marie-Adélaïde Nielen, Paris, CNRS Éditions (« Sources d’histoire médiévale », 43), 2017, 24 cm, 386 p., 60 €, ISBN 978‑2-271‑11624‑6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'histoire des religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.148-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rhr.10399⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...41 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03163911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le roi René et la géographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astrolabe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50, pp.en ligne</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03055029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’océan Indien : passage(s) entre l’Occident et l’Extrême-Orient ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlante : Revue d'études romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Représenter le passage (Mondes romans, XIIe-XVIe siècle), printemps 2020 (12), pp.214-225</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03113161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La description de Tunis par deux voyageurs flamands au XVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de Tunisie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, La Méditerranée connectée, Hommage au professeur Tahar Mansouri, LXX (222/223-2016), pp.131-141</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02274406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des carnets de voyage au Moyen Âge ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Le carnet de voyage : permanence, transformations, légitimation, 5, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52497/viatica837⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01741943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les livres d'un chartreux de Cologne au XVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatella Nebbiai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scriptorium : revue internationale des études relatives aux manuscrits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2017 (71), 209-237, pl. 27-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01821241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentation de l’océan Indien chez les voyageurs occidentaux, XIIIe-XVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indianocéanie : Annales d’histoire de l’Indianocéanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1, pp.81-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02447718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’espace adverse : descriptions de l’Orient au début du XIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers électroniques d'histoire textuelle du LAMOP (CEHTL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Pour une histoire de l’espace au Moyen Âge : Textes et cartes, 7-2014, pp.29-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01245345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu d'ouvrage : LATINI (Brunetto), Le livre du trésor, livre I, traduction en français moderne, introduction, notes par Bernard Ribémont et Silvère Menegaldo, Paris, Honoré Champion éditeur, 2013 (Traductions des classiques du Moyen Âge, 94), 489 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 50, pp.en ligne</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01253840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu d'ouvrage : Caroline Prud’homme, Le discours sur le voyage chez les écrivains de la fin du Moyen Âge, Paris, Honoré Champion éditeur, 2012, 290 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">@nalyses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.308-312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Représenter le passage (Mondes romans, XIIe-XVIe siècle), printemps 2020 (12), pp.214-225</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01108363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu d'ouvrage : Catalogo dei manoscritti Polironiani, II. Biblioteca Comunale di Mantova (mss. 101-225), a cura di Corrado Corradini, Paolo Golinelli, Giuseppa Z. Zanichelli, con la collaborazione di Cristiana Lighezzolo e Susanna Polloni, Bologne, Pàtron éditore, 2010 (Storia di San Benedetto Polirone, III, 2), 347 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.376-377</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">, 2019, La Méditerranée connectée, Hommage au professeur Tahar Mansouri, LXX (222/223-2016), pp.131-141</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01253838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu d'ouvrage : Domingo F. Sanz (ed.), Eneas Silvio Piccolomini (papa Pío II) : Descripción de Asia. Nueva Roma, 34. Madrid: Consejo Superior de Investigaciones Científicas, 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bryn Mawr Classical Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.en ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christine Gadrat</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00695938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle de Venise dans la diffusion du livre de Marco Polo (XIVe-XVe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médiévales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, printemps 2010 (58), pp.63-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00495904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu d'ouvrage : Piero Falchetta. Fra Mauro’s world map, with a commentary and translations of the inscriptions. Presentation by Marino Zorzi, 2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bibliothèque de l'École des chartes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.272-275</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00526038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu d'ouvrage : Jacques de Vitry. Histoire orientale. Historia orientalis. Introduction, édition critique et traduction par Jean Donnadieu, 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bibliothèque de l'École des chartes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.626-627</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00526040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu d'ouvrage : CHEKIN, Leonid S. Northern Eurasia in medieval cartography. Inventory, text, translation and commentary. Turnhout, Brepols, 2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bibliothèque de l'École des chartes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.253-254</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00526032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De statu, conditione ac regimine magni Canis. L’original latin du « Livre de l’estat du grant Caan » et la question de l’auteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bibliothèque de l'École des chartes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 165, pp.355-371</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00451109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conceptions d'un géographe du XVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Itineraria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 5, pp.201-249</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00451631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de : Hugues de Saint-Cher († 1263), bibliste et théologien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bibliothèque de l'École des chartes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.323-324</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00526031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un inventaire informatisé des traductions latines d’œuvres vernaculaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Donatella Nebbiai</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Fery-Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scriptorium : revue internationale des études relatives aux manuscrits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 2017 (71), 209-237, pl. 27-31</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, t. 59 (1), pp.90-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/scrip.2005.3870⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.52497/viatica837⟩</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03309945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un inventaire informatisé des traductions latines d'oeuvres vernaculaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Fery-Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scriptorium : revue internationale des études relatives aux manuscrits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 59 (1), pp.90-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/scrip.2005.3870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 1, pp.81-89</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00505605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'édition du Memoriale de Niccolo Galgani de Sienne O.P.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 116, pp.631-634</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Pour une histoire de l’espace au Moyen Âge : Textes et cartes, 7-2014, pp.29-43</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00008310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les archives et la bibliothèque du couvent des Dominicains de Rodez. Jalons pour une enquête</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Mabillon, revue internationale d'histoire et de littérature religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, N.S. 15, pp.231-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00008309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'érudition dominicaine au XVIIe et au début du XVIIIe siècle : André de Saint-Géry et l'histoire du couvent de Rodez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bibliothèque de l'École des chartes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 161, pp.645-652</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.376-377</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00008308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La bibliothèque de saint Louis d'Anjou, évêque de Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Mabillon, revue internationale d'histoire et de littérature religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, N.S. 14, pp.179-202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...1105 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00008246v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00008308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des fragments manuscrits ayant appartenu à André Vernet</w:t>
               </w:r>
@@ -6065,1347 +6065,1347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03990956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le pèlerin et son guide au XVe siècle, une relation complexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "L’Expérience de la mobilité de l’antiquité à nos jours - II Situations de l’entre-deux / The Experience of Mobility Across Time-II In-Between Situations"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02447888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean XXII et les missions d'Orient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gadrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LVI Convegno CISBaM-Accademia Tudertina "Giovanni XXII. Cultura e politica di un Papa avignonese. "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Todi, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03477601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le voyage merveilleux de Jacopo da Sanseverino (1416-1418)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gadrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude "Voyages réels et imaginaires : jeux de reflets" Programme de recherche soutenu par la MMSH : "Géographies imaginaires : Le voyage-prétexte comme machine à penser" (MMSH-CRISIS, AMU)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, C. Gadrat-Ouerfelli (LA3M); S. Requemora (CIELAM), Nov 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02447931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le roi René et la géographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études "Émergences de la géographie, France/Italie, XIVe-XVIIe siècles"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C. Gadrat-Ouerfelli; Maison des Sciences de l’Homme, Oct 2018, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, C. Gadrat-Ouerfelli; Maison des Sciences de l’Homme, Oct 2018, Aix-en-Provence, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03477911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travelling through empires : how Medieval travellers conceived of Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Order into action : How large-scale concepts of world-order determine practices in the premodern world ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Klaus Oschema, Nov 2016, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decima pars non sumus : la place de l’Europe dans le monde selon les voyageurs médiévaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Philippe de Mézières et le concept d'Europe au Moyen Âge"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Joël Blanchard et Renate Blumenfedl-Kosinski, May 2016, Le Mans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03478071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De insulis nuper inventis : la diffusion des découvertes de Christophe Colomb en latin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gadrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La traduction de vernaculaire en latin entre Moyen Âge et Renaissance. Rencontres TRADLAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Françoise Fery-Hue, Apr 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03477985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Klaus Oschema, Nov 2016, Heidelberg, Germany</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A quoi servent les récits de voyages ? Réflexions sur les lectures et la réception d'un genre littéraire au Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Aspects sociaux des littératures médiévales. Texte et situation communicative au Moyen Age"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de littérature mondiale de l’Académie des sciences de la Russie, Université orthodoxe Saint-Tikhon, Sep 2016, Moscou, Russie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Joël Blanchard et Renate Blumenfedl-Kosinski, May 2016, Le Mans, France</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03477881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le regard de deux pèlerins allemands sur la Méditerranée et ses marins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminari internacional "El mar, la navegación y la vida maritima en el Mediterráneo medieval : testimonios cronísticos, narrativos y poéticos"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Museu Marítim, Jun 2016, Barcelone, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut de littérature mondiale de l’Académie des sciences de la Russie, Université orthodoxe Saint-Tikhon, Sep 2016, Moscou, Russie</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03477785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rencontre avec les peuples de l’Asie du Sud-Est au Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "La scène de la rencontre"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences de l’Homme, Apr 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Museu Marítim, Jun 2016, Barcelone, Espagne</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03477833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les modèles de voyageurs à la fin du Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Apprendre, produire, se conduire: le modèle au Moyen Âge : XLVe congrès de la SHMESP (Nancy, Metz, 22 mai-25 mai 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Nancy, Metz, France. pp.299-308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Maison des Sciences de l’Homme, Apr 2015, Clermont-Ferrand, France</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01226861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans et hors le couvent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entre stabilité et itinérance : Livres et culture des ordres mendiants (XIIIe-XVe siècles), actes du colloque de Paris, 19-20 novembre 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Paris, France. pp.203-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Nancy, Metz, France. pp.299-308</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01015355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du Devisement du monde au Milione : Métamorphoses du récit de Marco Polo à travers ses titres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De l’(id)entité textuelle au cours du Moyen Âge tardif (XIIIe-XVe siècle) : colloque international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lausanne, Feb 2013, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Paris, France. pp.203-213</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03477931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La description des religions orientales par les voyageurs occidentaux et son impact sur les débats théologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La perception des religions orientales par les voyageurs occidentaux en Orient et leur impact sur les débats théologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Barcelone, France. pp.73-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lausanne, Feb 2013, Lausanne, Suisse</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00924819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des nouvelles d'Orient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Passages : déplacement des hommes, circulation des textes et identités dans l'Occident médiéval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, Bordeaux, France. p.159-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Barcelone, France. pp.73-83</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00839431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enquête de l'ordre dominicain de 1694</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean Mabillon, entre érudition et histoire culturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Paris, France. pp.587-603</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2007, Bordeaux, France. p.159-172</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00495879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La perception des religions orientales par les voyageurs occidentaux en Orient et leur impact sur les débats théologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ritus infidelium : Regards interconfessionnels sur les pratiques religieuses au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Barcelone, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Barcelone, Espagne</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00495908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In ista Yndia, sunt lapides preciosi quamplurimi et diversi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fascination des gemmes : regards croisés sur les pierres précieuses au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00495913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Livre de Marco Polo et les géographes de l’Europe du nord au XVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géographes et voyageurs au Moyen Âge : actes du colloque, Nanterre, 18-19 janvier 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Nanterre, France. pp.147-162, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pupo.1589⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...57 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pupo.1589⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-00528760v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00495879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le jardin d'Eden</w:t>
               </w:r>
@@ -8201,51 +8201,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ADD75580"/>
+    <w:nsid w:val="3B152E0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8432,51 +8432,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-gadrat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-2139-0456" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092367402" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000121390456" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518456v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gadrat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Coulon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01135940v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531253v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008248v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008312v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Nebbiai-Dalla Guarda" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kagan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Barasc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loyau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04931200v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05059244v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17716-6.p.0065" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630348v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publikationen.uni-tuebingen.de/xmlui/handle/10900/151266" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04789273v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Girinon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Lejosne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04028163v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507160v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Derat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03224197v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02447900v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02160279v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02137416v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02446837v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09316-9.p.0081" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933662v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rouxpetel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674556v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06704-7.p.0085" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949832v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419463v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518468v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387227v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.TMT-EB.5.109409" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419467v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518461v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518459v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309311v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Blanchet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419459v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.IPM-EB.5.111130" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074158v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00867559v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00924814v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495898v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451629v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309943v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008311v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008247v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309948v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05534566v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15s1q" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04381338v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09503110.2025.2456374" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05466409v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04482323v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981987v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03715434v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03867298v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/dph.2022.0016" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151094v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/10829636-8796234" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095015v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113223v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163911v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.10399" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03055029v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113161v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02274406v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821241v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Nebbiai" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741943v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/viatica837" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02447718v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245345v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253840v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253838v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108363v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695938v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495904v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526038v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526040v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526032v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451109v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451631v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526031v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309945v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Duval" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fery-Hue" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/scrip.2005.3870" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505605v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008310v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008309v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bertrand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008246v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008308v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309947v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04381347v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04381317v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04381329v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03990956v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03477601v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02447931v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02447888v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03477911v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477985v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478089v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478071v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03477881v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03477785v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03477833v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226861v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015355v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03477931v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00924819v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839431v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495908v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495913v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528760v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.1589" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495879v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495906v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495895v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451637v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451647v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008313v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008249v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862207v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495882v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737387v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rinalducci" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-gadrat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-2139-0456" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092367402" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000121390456" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518456v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gadrat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Coulon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01135940v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531253v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008248v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008312v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Nebbiai-Dalla Guarda" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kagan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Barasc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loyau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04931200v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05059244v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17716-6.p.0065" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04789273v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Girinon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Lejosne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630348v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publikationen.uni-tuebingen.de/xmlui/handle/10900/151266" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04028163v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507160v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Derat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03224197v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02447900v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02160279v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02137416v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02446837v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09316-9.p.0081" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933662v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rouxpetel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949832v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674556v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06704-7.p.0085" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518459v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387227v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.TMT-EB.5.109409" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419463v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518468v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419467v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518461v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419459v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.IPM-EB.5.111130" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309311v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Blanchet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074158v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00924814v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00867559v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495898v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451629v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309943v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008311v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008247v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309948v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05534566v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15s1q" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04381338v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09503110.2025.2456374" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05466409v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04482323v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981987v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03715434v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03867298v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/dph.2022.0016" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151094v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/10829636-8796234" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113223v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095015v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163911v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.10399" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03055029v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113161v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02274406v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741943v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/viatica837" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821241v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Nebbiai" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02447718v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245345v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253840v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108363v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253838v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695938v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495904v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526038v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526040v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526032v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451109v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451631v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526031v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309945v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Duval" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fery-Hue" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/scrip.2005.3870" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505605v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008310v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008309v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bertrand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008308v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008246v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309947v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04381347v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04381317v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04381329v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03990956v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02447888v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03477601v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02447931v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03477911v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478089v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478071v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477985v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03477881v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03477785v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03477833v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226861v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015355v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03477931v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00924819v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839431v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495879v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495908v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495913v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528760v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.1589" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495906v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495895v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451637v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451647v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008313v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008249v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862207v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495882v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737387v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rinalducci" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>