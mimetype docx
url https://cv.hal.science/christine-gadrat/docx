--- v1 (2026-04-16)
+++ v2 (2026-05-09)
@@ -788,1838 +788,1838 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05059244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Who Read Marco Polo's Book and Why?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hans Ulrich Vogel; Ulrich Theobald. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marco Polo Research, Past, Present and Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tübingen Library Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 978-3-98944-006-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04630348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les voyages du Moyen Âge chrétien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gadrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Girinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Lejosne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armelle Girinon; Fiona Lejosne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Récits de voyages et altérités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Sorbonne Nouvelle, 2024, Les fondamentaux de la Sorbonne Nouvelle, 9782379061226</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiona Lejosne</w:t>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">, Presses Sorbonne Nouvelle, 2024, Les fondamentaux de la Sorbonne Nouvelle, 9782379061226</w:t>
+                <w:t xml:space="preserve">halshs-04789273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les savoirs géographiques chez les Mendiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joël Chandelier; Aurélien Robert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoirs profanes dans les ordres mendiants en Italie (XIIIe-XVe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole française de Rome, 2023, Collection de l'Ecole française de Rome, 978-2-7283-1553-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Marco Polo Research, Past, Present and Future</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04028163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dilatation de la Latinité et ouverture aux horizons lointains, XIIIe-XVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Derat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florian Mazel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle histoire du Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Seuil, pp.651-663, 2021, 978-2-02-146035-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03507160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment préparer une croisade?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elisabeth Malamut; Mohamed Ouerfelli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la guerre à la paix en Méditerranée médiévale : acteurs, propagande, défense et diplomatie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 978-3-98944-006-7</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.19-31, 2021, Le Temps de l'Histoire, 979-10-320-0312-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Ecole française de Rome, 2023, Collection de l'Ecole française de Rome, 978-2-7283-1553-6</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03224197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean XXII et les missions d'Orient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Giovanni XXII. Cultura e politica di un Papa avignonese. Atti del LVI Convegno CISBaM-Accademia Tudertina, Todi, 13-15 ottobre 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondazione CISAM, pp.311-328, 2020, Atti Accademia Tudertina. NS, 88-6809-309-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Dilatation de la Latinité et ouverture aux horizons lointains, XIIIe-XVe siècle</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02447900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rencontre avec les peuples de l’Asie du Sud-Est au Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Karine Rance; Nathalie Ponsard; Jean-Philippe Luis; Stéphanie Maillot; Pierre Cornu. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La scène de la rencontre : Altérités en dialogue de l'Antiquité à nos jours : [Colloque international "La scène de la rencontre", Maison des Sciences de l’Homme Clermont-Ferrand, 28-29 avril 2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.243-251, 2019, Histoires croisées, 978-2-84516-862-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02160279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le regard de deux pèlerins allemands sur la Méditerranée et ses marins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lola Badia; Lluís Cifuentes; Roser Salicrú i Lluch. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vida marítima a la Mediterrània medieval : Fonts històriques i literàries. [Acts of the conference "El mar, la navegación y la vida maritima en el Mediterráneo medieval : testimonios cronísticos, narrativos y poéticos", Barcelona, Museu Marítim, 16-17 june 2016]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publicacions de l’Abadia de Montserrat; Museu Marítim de Barcelona, pp.149-163, 2019, Textos i Estudis de Cultura Catalana, 232, 978-84-9191-057-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02137416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A quoi servent les récits de voyages ? Réflexions sur les lectures et la réception d'un genre littéraire au Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ludmilla Evdokimova; Alain Marchandisse. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Texte médiéval dans le processus de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.81-93, 2019, Rencontres ; 416. Civilisation médiévale ; 36, 978-2-406-09315-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09316-9.p.0081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02446837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmaüs, un épisode biblique, deux sites : Concurrence et coexistence dans les sources latines, grecques et orientales ( XIIe- XVe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gadrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Seuil, pp.651-663, 2021, 978-2-02-146035-3</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rouxpetel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Baptiste Delzant. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Eglise d'Abu Gosh : 850 ans de regards sur les fresques d'une église franque en terre sainte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tohu-Bohu ed., pp.41-62, 2018, Beau livre, 978-2-37622-070-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...74 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01933662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du Devisement du monde au Milione : Métamorphoses du récit de Marco Polo à travers ses titres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Barbara Fleith; Réjane Gay-Canton; Géraldine Veysseyre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De l’(id)entité textuelle au cours du Moyen Âge tardif (XIIIe-XVe siècle) : [colloque international, université de Lausanne, 27-28 février 2013]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.85-100, 2018, Rencontres, 304, Série Civilisation médiévale 27, 978-2-406-06702-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06704-7.p.0085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Fondazione CISAM, pp.311-328, 2020, Atti Accademia Tudertina. NS, 88-6809-309-X</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01674556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De insulis nuper inventis : la diffusion des découvertes de Christophe Colomb en latin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Fery-Hue; Fabio Zinelli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Habiller en latin : La traduction de vernaculaire en latin entre Moyen Âge et Renaissance : [Rencontres Tradlat, Paris, 6-7 avril 2016]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Nationale des Chartes, p-p, 2018, Etudes et rencontres de l'école des Chartes ; 52, 978-2-35723-101-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.243-251, 2019, Histoires croisées, 978-2-84516-862-6</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01949832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les merveilles de l’océan Indien sur les cartes occidentales médiévales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuelle Vagnon; Eric Vallet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fabrique de l'océan Indien. Cartes d'Orient et d'Occident (Antiquité-XVIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de la Sorbonne, pp.262-267, 2017, 978-2-85944-979-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Publicacions de l’Abadia de Montserrat; Museu Marítim de Barcelona, pp.149-163, 2019, Textos i Estudis de Cultura Catalana, 232, 978-84-9191-057-2</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01419463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decima pars non sumus : la place de l’Europe dans le monde selon les voyageurs médiévaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joël Blanchard; Renate Blumenfedl-Kosinski. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philippe de Mézières et l'Europe : Nouvelle histoire, nouveaux espaces, nouveaux langages [Colloque international Philippe de Mézières et le concept d’Europe au Moyen Âge, Le Mans, 26-27 mai 2016]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Librairie Droz, pp.85-94, 2017, Cahiers d'Humanisme et Renaissance ; 40, 978-2-600-05785-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...68 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09316-9.p.0081⟩</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01518468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les traductions latines du livre de Marco Polo et l’autorité du texte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pieter DE LEEMANS; Michèle GOYENS. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Medieval Translator. Traduire au Moyen Âge = Translations and authority. Authorities in translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.191-201, 2017, The Medieval Translator, 16, 978-2-503-56676-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/M.TMT-EB.5.109409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Emmaüs, un épisode biblique, deux sites : Concurrence et coexistence dans les sources latines, grecques et orientales ( XIIe- XVe siècle)</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01387227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Della chondissione dellindia : Notes sur la première lettre de Jean de Montecorvino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Bouloux; Anca Dan; Georges Tolias. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Orbis disciplinae. Hommages en l’honneur de Patrick Gautier Dalché</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.527-536, 2017, 978-2-503-56705-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01419467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gadrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Tohu-Bohu ed., pp.41-62, 2018, Beau livre, 978-2-37622-070-1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le voyage au Moyen Âge : description du monde et quête individuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Provence, pp.5-10, 2017, Le temps de l'histoire, 9791032001042</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Nationale des Chartes, p-p, 2018, Etudes et rencontres de l'école des Chartes ; 52, 978-2-35723-101-6</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01518461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identité(s) d’un voyageur médiéval : Ludolf de Sudheim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Damien Coulon; Christine Gadrat-Ouerfelli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le voyage au Moyen Âge : description du monde et quête individuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Provence, pp.95-104, 2017, Le temps de l'histoire, 979-10-320-0104-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...68 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06704-7.p.0085⟩</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01518459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Polo en Angleterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cédric Giraud; Dominique Poirel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La rigueur et la passion. Mélanges en l’honneur de Pascale Bourgain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.597-616, 2016, Instrumenta patristica et mediaevalia, 978-2-503-56887-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/M.IPM-EB.5.111130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Provence, pp.95-104, 2017, Le temps de l'histoire, 979-10-320-0104-2</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01419459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation des textes occidentaux. Traduction, introduction et notes de textes latins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Déroche; Nicolas Vatin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Constantinople 1453 : des Byzantins aux Ottomans : textes et documents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anacharsis, p-p, 2016, 979-10-92011-29-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01309311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avignon, porte pour l'Orient (première moitié du XIVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elisabeth Malamut et Mohamed Ouerfelli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Villes méditerranéennes au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Provence, pp.297-308, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Publications de la Sorbonne, pp.262-267, 2017, 978-2-85944-979-7</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01074158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La &amp;quot;version LA&amp;quot; du récit de Marco Polo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Fery-Hue. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traduire de vernaculaire en latin au Moyen Âge et à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole des Chartes, pp.131-147, 2013, Etudes et rencontres de l'Ecole des Chartes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Librairie Droz, pp.85-94, 2017, Cahiers d'Humanisme et Renaissance ; 40, 978-2-600-05785-1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00867559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le voyage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrick Gautier Dalché. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Terre. Connaissance, représentations, mesure au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.505-579, 2013, L'Atelier du médiéviste, 978-2-503-54753-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...468 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00924814v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00867559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diffusion et la circulation manuscrite d'un texte médiéval</w:t>
               </w:r>
@@ -3649,2066 +3649,2066 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03151094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les représentations cartographiques de l'océan Indien au XVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indianocéanie : Annales d’histoire de l’Indianocéanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2, p-p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03095015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu d'ouvrage : Le récit des voyages et pèlerinages de Jean de Tournai, 1488‑1489, texte transcrit, édité et annoté par Béatrice Dansette et Marie-Adélaïde Nielen, Paris, CNRS Éditions (« Sources d’histoire médiévale », 43), 2017, 24 cm, 386 p., 60 €, ISBN 978‑2-271‑11624‑6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'histoire des religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.148-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rhr.10399⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03163911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Explorations et voyages au Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gadrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Textes et documents pour la classe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Frontières, 1127, pp.63-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03113223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les représentations cartographiques de l'océan Indien au XVe siècle</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le roi René et la géographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astrolabe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50, pp.en ligne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03055029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’océan Indien : passage(s) entre l’Occident et l’Extrême-Orient ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlante : Revue d'études romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Représenter le passage (Mondes romans, XIIe-XVIe siècle), printemps 2020 (12), pp.214-225</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03113161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La description de Tunis par deux voyageurs flamands au XVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de Tunisie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, La Méditerranée connectée, Hommage au professeur Tahar Mansouri, LXX (222/223-2016), pp.131-141</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02274406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des carnets de voyage au Moyen Âge ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Le carnet de voyage : permanence, transformations, légitimation, 5, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52497/viatica837⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01741943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les livres d'un chartreux de Cologne au XVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatella Nebbiai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scriptorium : revue internationale des études relatives aux manuscrits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2017 (71), 209-237, pl. 27-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01821241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentation de l’océan Indien chez les voyageurs occidentaux, XIIIe-XVe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gadrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indianocéanie : Annales d’histoire de l’Indianocéanie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 2, p-p</w:t>
+              <w:t xml:space="preserve">, 2018, 1, pp.81-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02447718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’espace adverse : descriptions de l’Orient au début du XIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers électroniques d'histoire textuelle du LAMOP (CEHTL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Pour une histoire de l’espace au Moyen Âge : Textes et cartes, 7-2014, pp.29-43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01245345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu d'ouvrage : LATINI (Brunetto), Le livre du trésor, livre I, traduction en français moderne, introduction, notes par Bernard Ribémont et Silvère Menegaldo, Paris, Honoré Champion éditeur, 2013 (Traductions des classiques du Moyen Âge, 94), 489 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 50, pp.en ligne</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01253840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu d'ouvrage : Catalogo dei manoscritti Polironiani, II. Biblioteca Comunale di Mantova (mss. 101-225), a cura di Corrado Corradini, Paolo Golinelli, Giuseppa Z. Zanichelli, con la collaborazione di Cristiana Lighezzolo e Susanna Polloni, Bologne, Pàtron éditore, 2010 (Storia di San Benedetto Polirone, III, 2), 347 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.376-377</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Représenter le passage (Mondes romans, XIIe-XVIe siècle), printemps 2020 (12), pp.214-225</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01253838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu d'ouvrage : Caroline Prud’homme, Le discours sur le voyage chez les écrivains de la fin du Moyen Âge, Paris, Honoré Champion éditeur, 2012, 290 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">@nalyses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.308-312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">, 2019, La Méditerranée connectée, Hommage au professeur Tahar Mansouri, LXX (222/223-2016), pp.131-141</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01108363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu d'ouvrage : Domingo F. Sanz (ed.), Eneas Silvio Piccolomini (papa Pío II) : Descripción de Asia. Nueva Roma, 34. Madrid: Consejo Superior de Investigaciones Científicas, 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bryn Mawr Classical Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.en ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...69 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00695938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle de Venise dans la diffusion du livre de Marco Polo (XIVe-XVe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médiévales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, printemps 2010 (58), pp.63-78</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Christine Gadrat</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00495904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu d'ouvrage : Piero Falchetta. Fra Mauro’s world map, with a commentary and translations of the inscriptions. Presentation by Marino Zorzi, 2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bibliothèque de l'École des chartes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.272-275</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00526038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu d'ouvrage : Jacques de Vitry. Histoire orientale. Historia orientalis. Introduction, édition critique et traduction par Jean Donnadieu, 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bibliothèque de l'École des chartes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.626-627</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00526040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu d'ouvrage : CHEKIN, Leonid S. Northern Eurasia in medieval cartography. Inventory, text, translation and commentary. Turnhout, Brepols, 2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bibliothèque de l'École des chartes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.253-254</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00526032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De statu, conditione ac regimine magni Canis. L’original latin du « Livre de l’estat du grant Caan » et la question de l’auteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bibliothèque de l'École des chartes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 165, pp.355-371</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00451109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conceptions d'un géographe du XVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Itineraria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 5, pp.201-249</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00451631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de : Hugues de Saint-Cher († 1263), bibliste et théologien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bibliothèque de l'École des chartes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.323-324</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00526031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un inventaire informatisé des traductions latines d’œuvres vernaculaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Donatella Nebbiai</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Fery-Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scriptorium : revue internationale des études relatives aux manuscrits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 2017 (71), 209-237, pl. 27-31</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, t. 59 (1), pp.90-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/scrip.2005.3870⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03309945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un inventaire informatisé des traductions latines d'oeuvres vernaculaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Fery-Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scriptorium : revue internationale des études relatives aux manuscrits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 59 (1), pp.90-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/scrip.2005.3870⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Pour une histoire de l’espace au Moyen Âge : Textes et cartes, 7-2014, pp.29-43</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00505605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'édition du Memoriale de Niccolo Galgani de Sienne O.P.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 116, pp.631-634</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00008310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les archives et la bibliothèque du couvent des Dominicains de Rodez. Jalons pour une enquête</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Mabillon, revue internationale d'histoire et de littérature religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, N.S. 15, pp.231-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.308-312</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00008309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La bibliothèque de saint Louis d'Anjou, évêque de Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Mabillon, revue internationale d'histoire et de littérature religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, N.S. 14, pp.179-202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.376-377</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00008246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'érudition dominicaine au XVIIe et au début du XVIIIe siècle : André de Saint-Géry et l'histoire du couvent de Rodez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bibliothèque de l'École des chartes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 161, pp.645-652</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...1032 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00008308v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00008246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des fragments manuscrits ayant appartenu à André Vernet</w:t>
               </w:r>
@@ -6065,1347 +6065,1347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03990956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean XXII et les missions d'Orient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LVI Convegno CISBaM-Accademia Tudertina "Giovanni XXII. Cultura e politica di un Papa avignonese. "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Todi, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03477601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le voyage merveilleux de Jacopo da Sanseverino (1416-1418)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude "Voyages réels et imaginaires : jeux de reflets" Programme de recherche soutenu par la MMSH : "Géographies imaginaires : Le voyage-prétexte comme machine à penser" (MMSH-CRISIS, AMU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C. Gadrat-Ouerfelli (LA3M); S. Requemora (CIELAM), Nov 2019, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02447931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le pèlerin et son guide au XVe siècle, une relation complexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gadrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "L’Expérience de la mobilité de l’antiquité à nos jours - II Situations de l’entre-deux / The Experience of Mobility Across Time-II In-Between Situations"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02447888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Todi, Italie</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le roi René et la géographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études "Émergences de la géographie, France/Italie, XIVe-XVIIe siècles"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C. Gadrat-Ouerfelli; Maison des Sciences de l’Homme, Oct 2018, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, C. Gadrat-Ouerfelli (LA3M); S. Requemora (CIELAM), Nov 2019, Aix-en-Provence, France</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03477911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De insulis nuper inventis : la diffusion des découvertes de Christophe Colomb en latin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La traduction de vernaculaire en latin entre Moyen Âge et Renaissance. Rencontres TRADLAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Françoise Fery-Hue, Apr 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, C. Gadrat-Ouerfelli; Maison des Sciences de l’Homme, Oct 2018, Aix-en-Provence, France</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A quoi servent les récits de voyages ? Réflexions sur les lectures et la réception d'un genre littéraire au Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Aspects sociaux des littératures médiévales. Texte et situation communicative au Moyen Age"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de littérature mondiale de l’Académie des sciences de la Russie, Université orthodoxe Saint-Tikhon, Sep 2016, Moscou, Russie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03477881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travelling through empires : how Medieval travellers conceived of Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gadrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Order into action : How large-scale concepts of world-order determine practices in the premodern world ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Klaus Oschema, Nov 2016, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03478089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decima pars non sumus : la place de l’Europe dans le monde selon les voyageurs médiévaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gadrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Philippe de Mézières et le concept d'Europe au Moyen Âge"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Joël Blanchard et Renate Blumenfedl-Kosinski, May 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03478071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Françoise Fery-Hue, Apr 2016, Paris, France</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le regard de deux pèlerins allemands sur la Méditerranée et ses marins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminari internacional "El mar, la navegación y la vida maritima en el Mediterráneo medieval : testimonios cronísticos, narrativos y poéticos"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Museu Marítim, Jun 2016, Barcelone, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut de littérature mondiale de l’Académie des sciences de la Russie, Université orthodoxe Saint-Tikhon, Sep 2016, Moscou, Russie</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03477785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rencontre avec les peuples de l’Asie du Sud-Est au Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "La scène de la rencontre"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences de l’Homme, Apr 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Museu Marítim, Jun 2016, Barcelone, Espagne</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03477833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les modèles de voyageurs à la fin du Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Apprendre, produire, se conduire: le modèle au Moyen Âge : XLVe congrès de la SHMESP (Nancy, Metz, 22 mai-25 mai 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Nancy, Metz, France. pp.299-308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Maison des Sciences de l’Homme, Apr 2015, Clermont-Ferrand, France</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01226861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans et hors le couvent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entre stabilité et itinérance : Livres et culture des ordres mendiants (XIIIe-XVe siècles), actes du colloque de Paris, 19-20 novembre 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Paris, France. pp.203-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Nancy, Metz, France. pp.299-308</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01015355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du Devisement du monde au Milione : Métamorphoses du récit de Marco Polo à travers ses titres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De l’(id)entité textuelle au cours du Moyen Âge tardif (XIIIe-XVe siècle) : colloque international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lausanne, Feb 2013, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Paris, France. pp.203-213</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03477931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La description des religions orientales par les voyageurs occidentaux et son impact sur les débats théologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La perception des religions orientales par les voyageurs occidentaux en Orient et leur impact sur les débats théologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Barcelone, France. pp.73-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lausanne, Feb 2013, Lausanne, Suisse</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00924819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des nouvelles d'Orient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Passages : déplacement des hommes, circulation des textes et identités dans l'Occident médiéval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, Bordeaux, France. p.159-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Barcelone, France. pp.73-83</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00839431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La perception des religions orientales par les voyageurs occidentaux en Orient et leur impact sur les débats théologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ritus infidelium : Regards interconfessionnels sur les pratiques religieuses au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Barcelone, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2007, Bordeaux, France. p.159-172</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00495908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In ista Yndia, sunt lapides preciosi quamplurimi et diversi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fascination des gemmes : regards croisés sur les pierres précieuses au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00495913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Livre de Marco Polo et les géographes de l’Europe du nord au XVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géographes et voyageurs au Moyen Âge : actes du colloque, Nanterre, 18-19 janvier 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Nanterre, France. pp.147-162, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pupo.1589⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00528760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enquête de l'ordre dominicain de 1694</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gadrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jean Mabillon, entre érudition et histoire culturelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Paris, France. pp.587-603</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00495879v1</w:t>
-              </w:r>
-[...214 lines deleted...]
-                <w:t xml:space="preserve">halshs-00528760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le jardin d'Eden</w:t>
               </w:r>
@@ -8201,51 +8201,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3B152E0F"/>
+    <w:nsid w:val="A6A880BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8432,51 +8432,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-gadrat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-2139-0456" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092367402" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000121390456" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518456v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gadrat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Coulon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01135940v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531253v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008248v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008312v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Nebbiai-Dalla Guarda" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kagan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Barasc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loyau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04931200v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05059244v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17716-6.p.0065" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04789273v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Girinon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Lejosne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630348v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publikationen.uni-tuebingen.de/xmlui/handle/10900/151266" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04028163v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507160v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Derat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03224197v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02447900v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02160279v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02137416v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02446837v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09316-9.p.0081" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933662v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rouxpetel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949832v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674556v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06704-7.p.0085" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518459v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387227v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.TMT-EB.5.109409" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419463v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518468v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419467v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518461v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419459v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.IPM-EB.5.111130" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309311v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Blanchet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074158v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00924814v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00867559v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495898v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451629v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309943v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008311v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008247v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309948v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05534566v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15s1q" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04381338v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09503110.2025.2456374" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05466409v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04482323v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981987v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03715434v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03867298v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/dph.2022.0016" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151094v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/10829636-8796234" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113223v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095015v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163911v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.10399" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03055029v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113161v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02274406v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741943v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/viatica837" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821241v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Nebbiai" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02447718v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245345v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253840v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108363v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253838v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695938v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495904v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526038v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526040v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526032v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451109v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451631v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526031v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309945v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Duval" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fery-Hue" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/scrip.2005.3870" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505605v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008310v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008309v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bertrand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008308v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008246v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309947v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04381347v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04381317v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04381329v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03990956v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02447888v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03477601v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02447931v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03477911v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478089v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478071v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477985v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03477881v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03477785v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03477833v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226861v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015355v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03477931v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00924819v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839431v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495879v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495908v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495913v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528760v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.1589" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495906v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495895v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451637v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451647v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008313v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008249v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862207v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495882v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737387v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rinalducci" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-gadrat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-2139-0456" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092367402" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000121390456" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518456v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gadrat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Coulon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01135940v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531253v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008248v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008312v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Nebbiai-Dalla Guarda" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kagan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Barasc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loyau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04931200v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05059244v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17716-6.p.0065" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630348v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publikationen.uni-tuebingen.de/xmlui/handle/10900/151266" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04789273v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Girinon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Lejosne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04028163v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507160v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Derat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03224197v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02447900v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02160279v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02137416v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02446837v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09316-9.p.0081" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933662v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rouxpetel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674556v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06704-7.p.0085" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949832v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419463v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518468v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387227v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.TMT-EB.5.109409" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419467v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518461v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518459v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419459v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.IPM-EB.5.111130" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309311v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Blanchet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074158v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00867559v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00924814v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495898v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451629v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309943v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008311v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008247v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309948v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05534566v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15s1q" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04381338v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09503110.2025.2456374" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05466409v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04482323v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981987v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03715434v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03867298v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/dph.2022.0016" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151094v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/10829636-8796234" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095015v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163911v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.10399" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113223v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03055029v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113161v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02274406v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741943v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/viatica837" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821241v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Nebbiai" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02447718v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245345v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253840v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253838v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108363v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695938v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495904v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526038v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526040v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526032v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451109v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451631v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526031v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309945v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Duval" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fery-Hue" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/scrip.2005.3870" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505605v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008310v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008309v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bertrand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008246v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008308v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309947v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04381347v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04381317v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04381329v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03990956v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03477601v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02447931v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02447888v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03477911v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477985v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03477881v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478089v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478071v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03477785v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03477833v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226861v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015355v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03477931v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00924819v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839431v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495908v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495913v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528760v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.1589" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495879v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495906v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495895v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451637v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451647v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008313v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008249v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862207v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495882v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737387v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rinalducci" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>