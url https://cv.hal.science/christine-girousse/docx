--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -320,273 +320,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04848632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape modeling of wheat grain through its development</w:t>
+                <w:t xml:space="preserve">Apports de la microtomographie à rayons X et de l’analyse d’images pour l’étude de la croissance et la morphologie du grain de blé en développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duong Quoc Thang Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Workshop on Image Analysis Methods in the Plant Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Lyon, France. , 2019</w:t>
+              <w:t xml:space="preserve">Colloque GRAINES 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Angers, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réseau Français de Biologie des Graines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733958v1</w:t>
+                <w:t xml:space="preserve">hal-02093374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de la microtomographie à rayons X et de l’analyse d’images pour l’étude de la croissance et la morphologie du grain de blé en développement</w:t>
+                <w:t xml:space="preserve">Shape modeling of wheat grain through its development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duong Quoc Thang Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Chateigner-Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GRAINES 2019</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">7. International Workshop on Image Analysis Methods in the Plant Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lyon, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02093374v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wheat individual grain sizes variance: specific genetic determinism or inherited from yield components?</w:t>
               </w:r>
@@ -2015,90 +2015,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of X-ray micro computed tomography imaging to analyze the morphology of wheat grain through its development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thang Duong Quoc Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Chateigner-Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantitative Bioimaging Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2136,90 +2136,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of X-ray micro computed tomography imaging to analyze the morphology of wheat grain through its development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thang Duong Quoc Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Chateigner-Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. NEUBIAS Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Luxembourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2512,51 +2512,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Chateigner-Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Workshop on Image Analysis Methods for the Plant Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Lumière (Lyon 2) (UL2). FRA., Jul 2019, Lyon, France. 55 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2745,51 +2745,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Legué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2969,51 +2969,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôles de la lignification du grain de céréales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Chateigner Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3189,51 +3189,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La microtomographie par rayons X : Principes, exemples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5069,51 +5069,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thang Duong Quoc Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5186,77 +5186,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchrotron Based X-ray Microtomography Reveals Cellular Morphological Features of Developing Wheat Grain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5697,90 +5697,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of X-ray micro computed tomography imaging to analyze the morphology of wheat grain through its development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duong Quoc Thang Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Chateigner-Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 15 (1), pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5987,51 +5987,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Falourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlayna Sterner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6108,51 +6108,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Chateignier-Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arata Yoshinaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7716,302 +7716,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compatible plant-aphid interactions: how aphids manipulate plant responses.</w:t>
+                <w:t xml:space="preserve">Phloem sap intricacy and interplay with aphid feeding.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Giordanengo</w:t>
+                <w:t xml:space="preserve">Sylvie Dinant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Brunissen</w:t>
+                <w:t xml:space="preserve">Jean-Louis Bonnemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Rusterucci</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julia Kehr</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 333 (6-7), pp.516-23. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2010.03.007⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 333 (6-7), pp.504-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2010.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00492611v1</w:t>
+                <w:t xml:space="preserve">hal-00494520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phloem sap intricacy and interplay with aphid feeding.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compatible plant-aphid interactions: how aphids manipulate plant responses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Giordanengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Brunissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Dinant</w:t>
+                <w:t xml:space="preserve">Christine Rusterucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Bonnemain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Girousse</w:t>
+                <w:t xml:space="preserve">Charles Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Kehr</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aart van Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 333 (6-7), pp.504-15. </w:t>
+              <w:t xml:space="preserve">, 2010, 333 (6-7), pp.516-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2010.03.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2010.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00494520v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00492611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling environmental and genetic relationships between grain yield and nitrogen concentration for wheat</w:t>
               </w:r>
@@ -8178,51 +8178,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendy Silk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bonnemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 137 (4), pp.1474-1484. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8416,51 +8416,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Kleinpeter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bonnemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 157, pp.83-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8842,226 +8842,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02684748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of alfalfa resistance to the pea aphid, Acyrthosiphon pisum (homoptera : Aphididae) Methodological aspects to improve a standardized seedling test</w:t>
+                <w:t xml:space="preserve">Evaluation of alfalfa resistance to the pea aphid, acyrthosiphon pisum (Homoptera : Aphididae) Methodological aspects to improve a standardized seedling test.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">René Bournoville</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bournoville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Badenhausser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoprotection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 79 (3), pp.139-148. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1998, 3, pp.139-148</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02683633v1</w:t>
+                <w:t xml:space="preserve">hal-02688700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of alfalfa resistance to the pea aphid, acyrthosiphon pisum (Homoptera : Aphididae) Methodological aspects to improve a standardized seedling test.</w:t>
+                <w:t xml:space="preserve">Evaluation of alfalfa resistance to the pea aphid, Acyrthosiphon pisum (homoptera : Aphididae) Methodological aspects to improve a standardized seedling test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Bournoville</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Bournoville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Badenhausser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoprotection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 3, pp.139-148</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1998, 79 (3), pp.139-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/706142ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02688700v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water deficit-induced changes in concentrations in proline and some other amino acids in the phloem sap of alfalfa</w:t>
               </w:r>
@@ -9980,51 +9980,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189983v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Jouanneau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Rodrigues de Araujo Alves Cruz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bresson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04848632v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Chateigner-Boutin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733958v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Quoc Thang Le" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chateigner-Boutin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093374v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://colloque.inra.fr/graines2019angers/Colloque-Graines-2019" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04772599v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore B&#233;ral" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Allard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547598v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marquier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Walser" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grosperrin Aur&#233;lie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856404v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Baillot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lacointe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symposium.inra.fr/eucarpia-cereal2018/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293541v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740003v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shram Abdelouahdi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Allard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391271v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vancostenoble" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alvarez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797920v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Deswarte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thepot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04807809v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ginot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duchene" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849966v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D.Q. Le" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939378v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936552v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930044v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lafarge" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Touzy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Beauchene" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maunas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289529v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thang Duong Quoc Le" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289525v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04772638v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A Slafer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289534v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733869v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293568v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Roche-Eyheraguibel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guerin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910407v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet-Thiry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel-Michac" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legu&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340471v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne Durr" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamure" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Wagner" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794798v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chateigner Boutin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bouchet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fouad Bouzidi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Devaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340449v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cormier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Messaoud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964322v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964167v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou A. Traore" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Georges Biron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanette F. Chevallier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris B. Adam" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824887v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugeniu E. Triboi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Triboi-Blondel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2006.04.004" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGQ2K1RK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102026v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michonneau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760416v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bournoville" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Carr&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badenhausser" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Aupinel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768289v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blondeau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Imwinkelried" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765259v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Landr&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764806v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770354v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835470v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772007v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775413v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Febvay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rahb&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774380v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780880v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breno Bicego" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Savin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2024.109654" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04773921v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2024.109653" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659404v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Fang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C Struik" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyou Yin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae310" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172015v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0285218" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056508v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12051038" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622545v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12073454" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03815329v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beral" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Slafer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2022.108713" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03293623v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Inchboard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chenu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab282" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02906056v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0230689" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619011v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-019-0468-y" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974610v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthold Asseng" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Maiorano" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reimund P. R&#246;tter" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry J. O'Leary" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14481" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261419v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Verhertbruggen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlayna Sterner" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.115063" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625128v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chateignier-Boutin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arata Yoshinaga" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2018.08.022" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01816204v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne C. Durr" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Larmure" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CP17397" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625468v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wallach" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Liu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Ewert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14411" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623273v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Roche Eyheraguibel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0199434" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856169v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bizet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Pereda-Loth" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle G&#233;rard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Eche" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29788-7" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621305v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Piquet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0209597" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870386v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lemoine" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain La Camera" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossitza Atanassova" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne D&#233;dald&#233;champ" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allario" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00272" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964409v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Bednarek" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia A. Boulaflous" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Tassy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers249" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189698v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Capron" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Mouzeyar" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Boulaflous" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rustenholz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-12-35" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964171v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana S. L. M. S. L. Ferreira" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Mangavel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia N. Rosa" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2011.11.001" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KMK6J9G-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964222v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayesha A. Tasleem-Tahir" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nadaud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Martres" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Marion" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201000333" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZPL7R4NR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964356v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Debiton" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Fouad M. Bouzidi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200900792" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1NHSD3QN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492611v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Giordanengo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brunissen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rusterucci" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Vincent" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aart van Bel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.03.007" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SK9NPK5S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494520v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dinant" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bonnemain" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kehr" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.03.008" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BL5LZ6H7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189203v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugeniu Triboi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martres" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Triboi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190936v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Silk" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.104.057430" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675813v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bournoville" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Vandier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096749v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Faucher" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kleinpeter" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1469-8137.2003.00659.x" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672396v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697843v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guilloux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684748v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683633v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/706142ar" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688700v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689462v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bonnemain" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712614v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715343v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delrot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833909v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Moulia" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Julier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837738v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852574v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chino" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hayashi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nakumura" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Oshima" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Turner" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02852780v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189983v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Jouanneau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Rodrigues de Araujo Alves Cruz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bresson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04848632v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Chateigner-Boutin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093374v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Quoc Thang Le" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://colloque.inra.fr/graines2019angers/Colloque-Graines-2019" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733958v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chateigner-Boutin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04772599v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore B&#233;ral" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Allard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547598v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marquier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Walser" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grosperrin Aur&#233;lie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856404v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Baillot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lacointe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symposium.inra.fr/eucarpia-cereal2018/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293541v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740003v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shram Abdelouahdi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Allard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391271v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vancostenoble" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alvarez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797920v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Deswarte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thepot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04807809v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ginot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duchene" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849966v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D.Q. Le" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939378v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936552v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930044v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lafarge" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Touzy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Beauchene" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maunas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289529v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thang Duong Quoc Le" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289525v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04772638v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A Slafer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289534v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733869v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293568v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Roche-Eyheraguibel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guerin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910407v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet-Thiry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel-Michac" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legu&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340471v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne Durr" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamure" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Wagner" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794798v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chateigner Boutin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bouchet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fouad Bouzidi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Devaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340449v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cormier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Messaoud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964322v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964167v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou A. Traore" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Georges Biron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanette F. Chevallier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris B. Adam" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824887v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugeniu E. Triboi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Triboi-Blondel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2006.04.004" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGQ2K1RK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102026v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michonneau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760416v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bournoville" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Carr&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badenhausser" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Aupinel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768289v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blondeau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Imwinkelried" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765259v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Landr&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764806v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770354v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835470v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772007v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775413v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Febvay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rahb&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774380v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780880v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breno Bicego" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Savin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2024.109654" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04773921v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2024.109653" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659404v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Fang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C Struik" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyou Yin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae310" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172015v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0285218" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056508v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12051038" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622545v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12073454" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03815329v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beral" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Slafer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2022.108713" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03293623v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Inchboard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chenu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab282" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02906056v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0230689" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619011v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-019-0468-y" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974610v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthold Asseng" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Maiorano" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reimund P. R&#246;tter" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry J. O'Leary" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14481" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261419v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Verhertbruggen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlayna Sterner" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.115063" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625128v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chateignier-Boutin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arata Yoshinaga" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2018.08.022" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01816204v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne C. Durr" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Larmure" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CP17397" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625468v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wallach" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Liu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Ewert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14411" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623273v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Roche Eyheraguibel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0199434" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856169v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bizet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Pereda-Loth" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle G&#233;rard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Eche" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29788-7" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621305v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Piquet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0209597" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870386v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lemoine" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain La Camera" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossitza Atanassova" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne D&#233;dald&#233;champ" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allario" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00272" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964409v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Bednarek" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia A. Boulaflous" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Tassy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers249" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189698v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Capron" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Mouzeyar" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Boulaflous" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rustenholz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-12-35" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964171v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana S. L. M. S. L. Ferreira" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Mangavel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia N. Rosa" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2011.11.001" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KMK6J9G-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964222v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayesha A. Tasleem-Tahir" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nadaud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Martres" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Marion" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201000333" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZPL7R4NR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964356v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Debiton" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Fouad M. Bouzidi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200900792" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1NHSD3QN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494520v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dinant" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bonnemain" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kehr" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.03.008" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BL5LZ6H7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492611v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Giordanengo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brunissen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rusterucci" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Vincent" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aart van Bel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.03.007" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SK9NPK5S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189203v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugeniu Triboi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martres" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Triboi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190936v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Silk" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.104.057430" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675813v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bournoville" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Vandier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096749v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Faucher" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kleinpeter" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1469-8137.2003.00659.x" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672396v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697843v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guilloux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684748v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688700v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683633v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/706142ar" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689462v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bonnemain" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712614v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715343v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delrot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833909v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Moulia" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Julier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837738v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852574v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chino" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hayashi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nakumura" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Oshima" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Turner" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02852780v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>