--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -66,1125 +66,6040 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of light quantity and quality on intermediate wheatgrass tillering dynamics : A comparison with annual wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Ginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Girousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priyanka Basavaraddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Nigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 177, pp.128113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2026.128113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tillering and floret development dynamics in wheat cultivars of contrasting spike fertility plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Breno Bicego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Savin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Girousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo A Slafer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 319 (109654), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2024.109654⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Source-sink relationships during grain filling in wheat in response to various temperature, water deficit and nitrogen deficit regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C Struik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Girousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinyou Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 75 (20), pp.6563-6578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erae310⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04659404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plasticity of grain number and its components in contrasting wheat cultivars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Breno Bicego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Savin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Girousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo A Slafer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 319 (109653), pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2024.109653⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04773921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heat shock exposure during early wheat grain development can reduce maximum endosperm cell number but not necessarily final grain dry mass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Girousse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0285218⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New Growth-Related Features of Wheat Grain Pericarp Revealed by Synchrotron-Based X-ray Micro-Tomography and 3D Reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thang Duong Quoc Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Girousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Chateigner-Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (5), pp.1038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants12051038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04056508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synchrotron Based X-ray Microtomography Reveals Cellular Morphological Features of Developing Wheat Grain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (7), pp.3454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app12073454⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03622545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Physiological bases of cultivar differences in average grain weight in wheat: Scaling down from plot to individual grain in elite material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Beral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Girousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.A. Slafer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 289, pp.108713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2022.108713⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03815329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How does post-flowering heat impact grain growth and its determining processes in wheat?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Girousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren Inchboard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Deswarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 72 (18), pp.6596-6610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erab282⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wheat individual grain-size variance originates from crop development and from specific genetic determinism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Béral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Rincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Girousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (3), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0230689⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02906056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Use of X-ray micro computed tomography imaging to analyze the morphology of wheat grain through its development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duong Quoc Thang Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Girousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Chateigner-Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (1), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13007-019-0468-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Climate change impact and adaptation for wheat protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senthold Asseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Maiorano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reimund P. Rötter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garry J. O'Leary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (1), pp.155-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.14481⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Challenging the putative structure of mannan in wheat (Triticum aestivum) endosperm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Verhertbruggen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Falourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlayna Sterner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Girousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 224, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2019.115063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-model ensembles improve predictions of crop-environment-management interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Wallach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senthold Asseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Ewert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (11), pp.5072-5083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.14411⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changes in seed composition and germination of wheat (Triticum aestivum) and pea (Pisum sativum) when exposed to high temperatures during grain filling and maturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolyne C. Durr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Girousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Larmure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Larre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crop and Pasture Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 69 (4), pp.374-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/CP17397⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01816204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferulate and lignin cross-links increase in cell walls of wheat grain outer layers during late development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Chateignier-Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arata Yoshinaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 276, pp.199-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2018.08.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coexpression network and phenotypic analysis identify metabolic pathways associated with the effect of warming on grain yield components in wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Girousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Roche Eyheraguibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (6), pp.e0199434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0199434⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Both gravistimulation onset and removal trigger an increase of cytoplasmic free calcium in statocytes of roots grown in microgravity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Pereda-Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Eche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-29788-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01856169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Different grain-filling rates explain grain-weight differences along the wheat ear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Baillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Girousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Piquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (12), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0209597⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Source-to-sink transport of sugar and regulation by environmental factors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain La Camera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossitza Atanassova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Dédaldéchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Allario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2013.00272⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00870386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Down-regulation of the TaGW2 gene by RNA interference results in decreased grain size and weight in wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie J. Bednarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia A. Boulaflous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Girousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline C. Tassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 63 (16), pp.5945 - 5955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/ers249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transcriptional profile analysis of E3 ligase and hormone-related genes expressed during wheat grain development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Mouzeyar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelia Boulaflous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Girousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rustenholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2229-12-35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Physicochemical control of durum wheat grain filling and glutenin polymer assembly under different temperature regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana S. L. M. S. L. Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile C. Mangavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Girousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia N. Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 56 (1), pp.58 - 66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcs.2011.11.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proteomic analysis of peripheral layers during wheat (Triticum aestivum L.) grain development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayesha A. Tasleem-Tahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Girousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Martres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (3), pp.371 - 379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pmic.201000333⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proteomic and morphological analysis of early stages of wheat grain development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Girousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Debiton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Fouad M. Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (16), pp.2901-2910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pmic.200900792⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phloem sap intricacy and interplay with aphid feeding.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dinant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bonnemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Girousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Kehr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 333 (6-7), pp.504-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2010.03.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00494520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compatible plant-aphid interactions: how aphids manipulate plant responses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Giordanengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Brunissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rusterucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aart van Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 333 (6-7), pp.516-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2010.03.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00492611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unravelling environmental and genetic relationships between grain yield and nitrogen concentration for wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugeniu Triboi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Girousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Triboi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25 (2), pp.108-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2006.04.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aphid infestation causes different changes in carbon and nitrogen allocation in alfafa stems as well as different inhibitions of longitudinal and radial expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Girousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy Silk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bonnemain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 137 (4), pp.1474-1484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.104.057430⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un test d'évaluation de la résistance de la luzerne au puceron du pois, réalisé au stade plantule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Badenhausser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Bournoville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Girousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyn Vandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, N° Spécial : Bioagresseurs, pp.13-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dissection of the effects of the aphid Acyrthosiphon pisum feeding on assimilate partitioning in Medicago sativa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Girousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Kleinpeter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bonnemain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 157, pp.83-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1469-8137.2003.00659.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00096749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le puceron du pois goûte aussi la luzerne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bournoville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Badenhausser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Girousse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Fédération Nationale des Agriculteurs Multiplicateurs de Semences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 168, pp.19-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clones of pea aphid, Acyrthosiphon pisum (Hemiptera : Aphididae) distinguished using genetic markers, differ in their damaging effect on a resistant alfalfa cultivar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bournoville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Badenhausser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Girousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Guilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 90, pp.33-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Test en conditions contrôlées de la résistance variétale de la luzerne au puceron du pois.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bournoville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Landré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Aupinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Girousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Badenhausser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 158, pp.157-168</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02684748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of alfalfa resistance to the pea aphid, Acyrthosiphon pisum (homoptera : Aphididae) Methodological aspects to improve a standardized seedling test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Girousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Bournoville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Badenhausser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phytoprotection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 79 (3), pp.139-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/706142ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of alfalfa resistance to the pea aphid, acyrthosiphon pisum (Homoptera : Aphididae) Methodological aspects to improve a standardized seedling test.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Girousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bournoville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Badenhausser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phytoprotection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 3, pp.139-148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02688700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Water deficit-induced changes in concentrations in proline and some other amino acids in the phloem sap of alfalfa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Girousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bournoville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Bonnemain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 111, pp.109-113</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02689462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Role of phloem sap quality and exudation characteristics on performance of pea aphid grown on lucerne genotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Girousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bournoville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 70, pp.227-235</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02712614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sugar and amino acid composition of phloem sap of Medicago sativa : a comparative study of two collecting methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Girousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Bonnemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Delrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bournoville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 29 (1), pp.41-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02715343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of seaweed and wheat grain by magnetic resonance imaging: Preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Jouanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laïla Rodrigues de Araujo Alves Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GERM 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Autrans (Vercors), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05189983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Run-Length based mathematical morphology for processing of large 3D images of wheat grains. Image To Knowledge, Milan (IT): 2024/10/23-25.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Chateigner-Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From Images To Knowledge (I2K)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Milan (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04848632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de la microtomographie à rayons X et de l’analyse d’images pour l’étude de la croissance et la morphologie du grain de blé en développement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Shape modeling of wheat grain through its development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duong Quoc Thang Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Chateigner-Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GRAINES 2019</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">7. International Workshop on Image Analysis Methods in the Plant Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lyon, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02093374v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape modeling of wheat grain through its development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Apports de la microtomographie à rayons X et de l’analyse d’images pour l’étude de la croissance et la morphologie du grain de blé en développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duong Quoc Thang Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Workshop on Image Analysis Methods in the Plant Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Lyon, France. , 2019</w:t>
+              <w:t xml:space="preserve">Colloque GRAINES 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Angers, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réseau Français de Biologie des Graines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733958v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wheat individual grain sizes variance: specific genetic determinism or inherited from yield components?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Béral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Wheat Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Saskatoon, Saskatchewan, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04772599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbres et confort thermique des cultures et des ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Marquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Walser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grosperrin Aurélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Croisons les regards #4 - Journée d’échanges du RMT AgroforesterieS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03547598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different growth dynamics within the wheat spike</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Baillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Girousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Girousse</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lacointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCARPIA Cereal section meeting &amp; 2nd International Wheat Innovation workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Clermont-Fd, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INRA - UMR GDEC</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 139 p., 2018, EUCARPIA Cereal section meeting &amp; 2nd International Wheat Innovation workshop</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01856404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is wheat individual grain characteristics variance a source of genetic variability for water stress tolerance?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Béral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Breeding Cereals for Sustainable Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Clermont-Ferrand, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02293541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANR BacterBlé: a project to study rhizobacterial benefits for adaptation of wheat to nitrogen limitation and drought</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shram Abdelouahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Sauvat</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Eucarpia Maize and Sorghum conference on Genomics and Phenomics for Model-Based Maize and Sorghum Breeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Montpellier, France. n.p., 2015, 23th Eucarpia Maize and Sorghum conference on Genomics and phenomics for model-based maize and sorghum breeding</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1194,8303 +6109,3510 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre les effets du réchauffement climatique sur le grain de blé en vue d'améliorer la stabilité de la qualité boulangère des récoltes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laïla Rodrigues de Araujo Alves Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Vancostenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Méléard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème édition du Colloque graines 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Nov 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLASTIX : Plasticité des composantes de rendement des céréales à paille</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Allard</w:t>
+                <w:t xml:space="preserve">Effects of light quality and quantity on tillering dynamics and investment in reproduction of the perennial grain crop Thinopyrum intermedium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Ginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Duchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Girousse</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Allard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Rencontre Scientifique du FSOV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SEMAE-FSOV, Apr 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">18th Congress of the European Society for Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04797920v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of light quality and quantity on tillering dynamics and investment in reproduction of the perennial grain crop Thinopyrum intermedium</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">PLASTIX : Plasticité des composantes de rendement des céréales à paille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Deswarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Thepot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Congress of the European Society for Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">9. Rencontre Scientifique du FSOV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SEMAE-FSOV, Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04807809v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse d’images et modélisation pour la morphologie de tissus végétaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D.Q. Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Chateigner-Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37ème congrès Association Française d’Histotechnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française d’Histotechnologie, Jun 2024, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04849966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminisme génétique et écophysiologique de la variabilité des tailles de grains de blé tendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Béral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phloème 2020 : biennales de l’innovation céréalière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arvalis - Institut du végétal, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02939378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La variance des structures au sein d’un couvert de blé comme source de stabilité du rendement sous contraintes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Béral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phloème 2020 : biennales de l’innovation céréalière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arvalis - Institut du végétal, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02936552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[HeatWheat] Analyse de la diversité génétique de la réponse au stress thermique via phénotypage fin et génétique d’association</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Touzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Deswarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Beauchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maunas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Rencontre scientifiques du FSOV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FSOV, Mar 2019, Paris, France. 104 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02930044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of X-ray micro computed tomography imaging to analyze the morphology of wheat grain through its development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thang Duong Quoc Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Chateigner-Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantitative Bioimaging Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02289529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of X-ray micro computed tomography imaging to analyze the morphology of wheat grain through its development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thang Duong Quoc Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Chateigner-Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. NEUBIAS Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Luxembourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02289525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canopy structure and grain weight determination in wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Béral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo A Slafer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiological traits that might be relevant for future cereal breeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, University of Lleida, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04772638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variance des tailles des grains de blé tendre : un déterminisme génétique propre ou lié aux stratégies de mise en place du rendement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Béral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Colloque du Réseau Français de Biologie des Graines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02289534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape modeling of wheat grain through its development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duong Quoc Thang Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Chateigner-Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Workshop on Image Analysis Methods for the Plant Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Lumière (Lyon 2) (UL2). FRA., Jul 2019, Lyon, France. 55 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coexpression network and phenotypic analysis identify metabolic pathways associated with the effect of warming on grain yield components in wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Roche-Eyheraguibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eucarpia Cereal Section - Breeding cereals for sustainable agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02293568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction d'un SPIM pour l'observation 3D in-vivo des déformations de la coiffe racinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Legué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème JST du Rµl 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Clermont-Fd, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01910407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of high temperatures during grain filling on grain composition and seed quality of wheat, oilseed rape and pea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolyne Durr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lamure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31. ISTA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Seed Testing Association., Jun 2016, Tallin, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02340471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôles de la lignification du grain de céréales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Chateigner Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fouad Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Francoise Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Colloque National du Réseau Français de Biologie des Graines (Graines 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Français de Biologie des Graines (RFBG). FRA., Oct 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de températures élevées sur la croissance des grains de blé : rôle du statut hydrique des grains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Messaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Colloque du Réseau Français de Biologie des Graines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02340449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La microtomographie par rayons X : Principes, exemples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Journée des microscopistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Clermont-Ferrand, France. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging and analysis of an apple pest behaviour:MRI and X-ray microtomography comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amidou A. Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Georges Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanette F. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris B. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MR In Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Clermont-Ferrand, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling environmental and genetic relationships between grain yield and nitrogen concentration for wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugeniu E. Triboi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Triboi-Blondel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Modelling Quality Traits and Their Genetic Variability for Wheat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Clermont-Ferrand, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eja.2006.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes de défense du rosier miniature contre les acariens et les pucerons : méthodes de lutte biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Michonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Fleurat-Lessard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Groupe d'Etude de l'Arbre (GEA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00102026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trends about alfalfa resistance to the pea aphid in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bournoville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Badenhausser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Aupinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38. North american alfalfa improvement conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2002, Sacramento, Californie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grain de resistance variétale de la luzerne au puceron du pois, estimé par deux critères lors de générations de sélection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bournoville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Badenhausser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Imwinkelried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5.Conférence Internationale sur les Ravageurs en Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1999, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02768289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ranking of some lucerne and medics cultivars for pea aphid resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Landré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bournoville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Aupinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Badenhausser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Eucarpia medicago spp. Group meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1999, Perugia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02765259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse fonctionnelle de l'impact d'Acyrthosiphon pisum sur la luzerne Medicago Sativa : objectif, cadre, exemple.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. journées du groupe de travail relations insectes-plantes.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1997, Lusignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02764806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition biochimique de la sève phloémienne de la luzerne et performances du puceron du pois : effet d'un déficit hydrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. journées du groupe de travail relations insectes-plantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1995, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02770354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drought and pea aphids (Acyrthosiphon pisum Harris) interact on alfalfa production. Why ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Badenhausser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bournoville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Crop Science Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1996, New Delhi, India. pp.444</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02835470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological criteria of the pea aphid Acyrthosiphon pisum harris and varietal resistance of lucerne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bournoville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCARPIA section luzerne. Culture, exploitation et selection de la luzerne perenne pour differentes utilisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1994, Lusignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02772007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproductive rate of the pea aphid related to phloem sap composition of alfalfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Febvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Rahbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bournoville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aphid-plant interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1990, Oklahoma, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02775413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de genotype de lupin blanc et de pois limitant la multiplication des aphides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bournoville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Imwinkelried</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Conference internationale sur les ravageurs en agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1990, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02774380v1</w:t>
-              </w:r>
-[...4791 lines deleted...]
-                <w:t xml:space="preserve">hal-02715343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche de QTL : objectifs et pratiques ; pour une approche interdisciplinaire (génétique, echophysiologie, zoologie) des interactions genotype-milieu biotique et abiotique chez les fourragères pérennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Ghesquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Badenhausser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Julier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">28 p., 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02833909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9500,223 +9622,223 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of controlled densities and locations of pea aphid populations on stem elongation rate of alfalfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aphids in natural and managed ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad de Leon, 1998, 84-7719-628-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02837738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phloem sap composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Hayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nakumura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Oshima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Turner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent advances in phloem transport and assimilate compartmentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ouest Editions, 1991, 2-908261-61-8 978-2-9082-6161-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02852574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9726,114 +9848,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition en sucres et en acides amines de la seve phloemienne de la luzerne (Medicago sativa L.) : effets de facteurs ecophysiologiques et consequences sur les relations luzerne/puceron du pois (Acyrthosiphon pisum Harris)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Poitiers, 1992. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02852780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId288"/>
+      <w:footerReference w:type="default" r:id="rId291"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9980,51 +10102,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189983v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Jouanneau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Rodrigues de Araujo Alves Cruz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bresson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04848632v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Chateigner-Boutin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093374v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Quoc Thang Le" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://colloque.inra.fr/graines2019angers/Colloque-Graines-2019" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733958v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chateigner-Boutin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04772599v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore B&#233;ral" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Allard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547598v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marquier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Walser" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grosperrin Aur&#233;lie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856404v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Baillot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lacointe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symposium.inra.fr/eucarpia-cereal2018/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293541v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740003v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shram Abdelouahdi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Allard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391271v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vancostenoble" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alvarez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797920v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Deswarte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thepot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04807809v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ginot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duchene" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849966v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D.Q. Le" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939378v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936552v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930044v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lafarge" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Touzy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Beauchene" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maunas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289529v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thang Duong Quoc Le" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289525v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04772638v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A Slafer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289534v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733869v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293568v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Roche-Eyheraguibel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guerin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910407v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet-Thiry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel-Michac" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legu&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340471v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne Durr" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamure" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Wagner" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794798v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chateigner Boutin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bouchet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fouad Bouzidi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Devaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340449v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cormier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Messaoud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964322v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964167v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou A. Traore" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Georges Biron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanette F. Chevallier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris B. Adam" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824887v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugeniu E. Triboi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Triboi-Blondel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2006.04.004" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGQ2K1RK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102026v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michonneau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760416v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bournoville" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Carr&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badenhausser" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Aupinel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768289v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blondeau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Imwinkelried" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765259v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Landr&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764806v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770354v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835470v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772007v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775413v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Febvay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rahb&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774380v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780880v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breno Bicego" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Savin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2024.109654" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04773921v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2024.109653" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659404v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Fang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C Struik" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyou Yin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae310" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172015v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0285218" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056508v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12051038" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622545v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12073454" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03815329v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beral" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Slafer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2022.108713" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03293623v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Inchboard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chenu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab282" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02906056v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0230689" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619011v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-019-0468-y" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974610v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthold Asseng" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Maiorano" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reimund P. R&#246;tter" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry J. O'Leary" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14481" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261419v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Verhertbruggen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlayna Sterner" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.115063" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625128v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chateignier-Boutin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arata Yoshinaga" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2018.08.022" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01816204v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne C. Durr" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Larmure" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CP17397" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625468v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wallach" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Liu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Ewert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14411" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623273v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Roche Eyheraguibel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0199434" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856169v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bizet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Pereda-Loth" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle G&#233;rard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Eche" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29788-7" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621305v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Piquet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0209597" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870386v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lemoine" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain La Camera" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossitza Atanassova" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne D&#233;dald&#233;champ" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allario" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00272" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964409v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Bednarek" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia A. Boulaflous" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Tassy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers249" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189698v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Capron" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Mouzeyar" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Boulaflous" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rustenholz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-12-35" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964171v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana S. L. M. S. L. Ferreira" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Mangavel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia N. Rosa" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2011.11.001" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KMK6J9G-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964222v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayesha A. Tasleem-Tahir" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nadaud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Martres" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Marion" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201000333" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZPL7R4NR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964356v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Debiton" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Fouad M. Bouzidi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200900792" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1NHSD3QN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494520v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dinant" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bonnemain" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kehr" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.03.008" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BL5LZ6H7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492611v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Giordanengo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brunissen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rusterucci" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Vincent" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aart van Bel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.03.007" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SK9NPK5S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189203v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugeniu Triboi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martres" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Triboi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190936v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Silk" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.104.057430" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675813v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bournoville" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Vandier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096749v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Faucher" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kleinpeter" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1469-8137.2003.00659.x" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672396v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697843v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guilloux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684748v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688700v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683633v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/706142ar" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689462v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bonnemain" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712614v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715343v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delrot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833909v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Moulia" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Julier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837738v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852574v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chino" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hayashi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nakumura" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Oshima" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Turner" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02852780v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580048v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ginot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Basavaraddi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Nigon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2026.128113" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780880v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breno Bicego" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Savin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A Slafer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2024.109654" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659404v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Fang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C Struik" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyou Yin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae310" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04773921v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2024.109653" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172015v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0285218" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056508v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thang Duong Quoc Le" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Chateigner-Boutin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12051038" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622545v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12073454" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03815329v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beral" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Slafer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2022.108713" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03293623v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Inchboard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Deswarte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chenu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab282" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02906056v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore B&#233;ral" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0230689" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619011v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Quoc Thang Le" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chateigner-Boutin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-019-0468-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974610v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthold Asseng" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Maiorano" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reimund P. R&#246;tter" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry J. O'Leary" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14481" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261419v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Verhertbruggen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlayna Sterner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.115063" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625468v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wallach" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Liu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Ewert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14411" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01816204v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne C. Durr" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Larmure" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CP17397" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625128v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chateignier-Boutin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arata Yoshinaga" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2018.08.022" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623273v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Roche Eyheraguibel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guerin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0199434" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856169v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bizet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Pereda-Loth" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet-Thiry" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle G&#233;rard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Eche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29788-7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621305v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Baillot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Piquet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0209597" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870386v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lemoine" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain La Camera" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossitza Atanassova" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne D&#233;dald&#233;champ" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allario" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00272" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964409v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Bednarek" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia A. Boulaflous" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Tassy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers249" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189698v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Capron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Mouzeyar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Boulaflous" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rustenholz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-12-35" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964171v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana S. L. M. S. L. Ferreira" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Mangavel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia N. Rosa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2011.11.001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KMK6J9G-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964222v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayesha A. Tasleem-Tahir" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nadaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Martres" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Marion" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201000333" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZPL7R4NR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964356v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Debiton" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Fouad M. Bouzidi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200900792" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1NHSD3QN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494520v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dinant" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bonnemain" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kehr" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.03.008" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492611v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Giordanengo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brunissen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rusterucci" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Vincent" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aart van Bel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.03.007" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SK9NPK5S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189203v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugeniu Triboi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martres" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Triboi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2006.04.004" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGQ2K1RK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190936v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Silk" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.104.057430" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675813v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badenhausser" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bournoville" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Carr&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Vandier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096749v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Faucher" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kleinpeter" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1469-8137.2003.00659.x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672396v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bournoville" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697843v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guilloux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684748v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Landr&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Aupinel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683633v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/706142ar" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688700v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689462v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bonnemain" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712614v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715343v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delrot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189983v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Jouanneau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Rodrigues de Araujo Alves Cruz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bresson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04848632v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733958v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093374v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://colloque.inra.fr/graines2019angers/Colloque-Graines-2019" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04772599v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Allard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547598v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marquier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Walser" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grosperrin Aur&#233;lie" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856404v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lacointe" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symposium.inra.fr/eucarpia-cereal2018/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293541v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740003v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shram Abdelouahdi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Allard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391271v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vancostenoble" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alvarez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04807809v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duchene" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797920v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thepot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849966v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D.Q. Le" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939378v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936552v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930044v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lafarge" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Touzy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Beauchene" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maunas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289529v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289525v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04772638v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289534v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733869v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293568v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Roche-Eyheraguibel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910407v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel-Michac" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legu&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340471v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne Durr" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamure" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Wagner" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794798v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chateigner Boutin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bouchet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fouad Bouzidi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Devaux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340449v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cormier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Messaoud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964322v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964167v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou A. Traore" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Georges Biron" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanette F. Chevallier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris B. Adam" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824887v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugeniu E. Triboi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Triboi-Blondel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102026v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michonneau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760416v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768289v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blondeau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Imwinkelried" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765259v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764806v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770354v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835470v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durand" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772007v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775413v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Febvay" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rahb&#233;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774380v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833909v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Moulia" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Julier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837738v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852574v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chino" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hayashi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nakumura" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Oshima" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Turner" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02852780v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>